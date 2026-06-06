--- v0 (2026-02-18)
+++ v1 (2026-06-06)
@@ -54,2501 +54,2501 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara de Municipal de Mostardas.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/199/decreto-legislativo-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/199/decreto-legislativo-002-2017.pdf</t>
   </si>
   <si>
     <t>Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-legislativo-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-legislativo-003-2017.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-legislativo-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-legislativo-004-2017.pdf</t>
   </si>
   <si>
     <t>Decreta transferência de data da Sessão Ordinária</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-legislativo-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-legislativo-005-2017.pdf</t>
   </si>
   <si>
     <t>Revoga Decreto Legislativo</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-legislativo-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-legislativo-006-2017.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-legislativo-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-legislativo-007-2017.pdf</t>
   </si>
   <si>
     <t>Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-legislativo-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-legislativo-008-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas dos Administradores do Executivo Municipal, Sr. Marne Mateus Vitorino de Souza e do Sr. Enio de Abreu Vargas, referente ao exercício de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-legislativo-009-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-legislativo-009-2017.pdf</t>
   </si>
   <si>
     <t>Decreta ponto facultativo</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-legislativo-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-legislativo-010-2017.pdf</t>
   </si>
   <si>
     <t>Decreta Ponto Facultativo</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Dr Luis, Edinei Machado, Felipe Amaral, Jeder Silva, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/214/emenda-lei-org-nica-01-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/214/emenda-lei-org-nica-01-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 31 na Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-001-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-001-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal adote o uso do Brasão Oficial do Município nos veículos, caminhões, máquinas, caçambas, tratores, ônibus, emfim, em toda a frota do Município.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-002-2017.pdf</t>
   </si>
   <si>
     <t>Que seja criado o "PASSE LIVRE" para as pessoas com NECESSIDADES ESPECIAIS e SEU ACOMPANHANTE" em linhas de transporte coletivo Municipal. A inclusão de pessoas com necessidades especiais na isenção de passagens em transporte coletivo de passageiros nas linhas municipais, atualizando as leis municipais existentes e adequando as normas legais, tanto nas linhas do transporte realizando pelo Poder Público quanto nas linhas terceirizadas.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-003-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal implemente o Projeto de Controle Populacional de cães e Gatos no município de Mostardas RS, que reduza a proliferação da população de cães e gatos errantes ou semi-errantes e regulamente a posse responsável de animais.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Felipe Amaral</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-004-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora Ana Rita da Silva Machado</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora Cleres Maria Machado Saraiva</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Lazinho Costa</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-006-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora Marlise Terezinha Pereira"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-007-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora  Ceice Lopes Paiva"</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adelino Silveira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora Elizabete Lemos Silva (Betinha)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-009-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-009-2017.pdf</t>
   </si>
   <si>
     <t>Que seja criado por Lei Municipal a isenção de pagamento de taxas para procedimentos de licenciamento ambiental dos agricultores enquadrados na categoria de agricultura familiar com declaração de Pronaf"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-010-2017.pdf</t>
   </si>
   <si>
     <t>Indicação para receber o "Prêmio Mulher Destaque" a senhora Orlanda Silva Duarte.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-011-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-011-2017.pdf</t>
   </si>
   <si>
     <t>Que seja firmado convênio de ajuda financeira a UNITEC (Associação dos Estudantes Universitários de Mostardas) com inclusão no próximo orçamento de recursos destinados a ajudar financeiramente a Associação para pagamento do transporte de Mostardas até Osório.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-012-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-012-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Responsável, verifique a possibilidade da construção de uma Praça de Lazer em uma área entre a Rua Manoel Cardoso Vieira e Rua Patrocínio Vieira Rosca (Antigo Parque Mini Zôo).</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-013-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-013-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo execute projeto para promover acessibilidade nas diversas Igrejas no nosso município.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-014-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-014-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo crie uma data específica  para comemorar e homenagear os diversos tipos de deficiências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-015-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-015-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo participe do Programa de Desenvolvimento do Esporte e Lazer da Secretaria de Turismo Esporte e Lazer, do Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-016-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-016-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do projeto de lei promova a adequação da questão envolvendo desmembramentos de lotes de esquinas com área condominial, permitindo o fracionamento em duas unidades autônomas para fins de parcelamento do solo urbano e individualização do IPTU conforme, minuta anexa.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-017-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-017-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam criados anexos de Distrito Industrial na Periferia da Cidade.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>André Soares</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-018-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-018-2017.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal estude a possibilidade de alterar a lei das fixação das diárias dos servidores municipais, para fazer incluir o reajuste anual dos valores conforme índice de reajuste dos salários para a reposição das perdas da inflação.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-019-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-019-2017.pdf</t>
   </si>
   <si>
     <t>Indica os Senhores Gelmo Lemos da Costa e Gelson Lemos da Costa para receberem a homenagem do Dia do Comerciante</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-020-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-020-2017.pdf</t>
   </si>
   <si>
     <t>Indica o Senhor Pedro Antonio B Homem para receber a homenagem do Dia do Comerciante</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-021-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-021-2017.pdf</t>
   </si>
   <si>
     <t>Indicação do Senhor José da Silva Chaves para receber a homenagem do Dia do Comerciante</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-022-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-022-2017.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal estude a possibilidade de fazer incluir na Lei que concede Vale Alimentação, reajuste anual dos valores conforme índice de reajuste dos salários para reposição das perdas da inflação.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Dr Luis, Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-023-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-023-2017.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Lueci Silva Machado e Cia Ltda - Me para receber homenagem do Dia do Comerciante</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-024-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-024-2017.pdf</t>
   </si>
   <si>
     <t>Indica a empresa E.L. Materiais de Construção para receber homenagem do Dia do Comerciante</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-025-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-025-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo institua, no Município de Mostardas a Semana Municipal da Juventude, a ser comemorada, anualmente, nos últimos sete dias do mês de setembro de cada ano.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-026-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-026-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através de prévia autorização Legislativa, efetue a compra de passagens para pagamento de despesas de transportes de servidores municipais que antes se deslocavam nas extintas linhas do "Ônibus do Trabalhador" até seus locais de trabalho.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-026-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-026-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo crie o Banco de Medicamentos doados, sob responsabilidade da Secretaria Municipal da Saúde</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-028-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-028-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade junto ao DAER ou ao DNIT, para poder construir junto a RSC 101, na proximidade do trecho entre a Rua Independência e Rua XV de Novembro, um "BELVEDERE" ou "MIRADOURO", ou ainda espaço equivalente para as pessoas contemplarem a paisagem da Lagoa do Fumo, em especial o magnífico por do sol.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-029-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-029-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dispõe sobre a isenção de IPTU às pessoas portadoras de neoplasia maligna (câncer) e da outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-030-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-030-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através de prévia autorização Legislativa, providencie a regularização fundiária da "Vila Jóia", situada nesta cidade de Mostardas, através de LOTEAMENTO POPULAR e SOCIAL, conforme documentação existente no Ofício de Imóveis de Mostardas, transferindo sem ônus aos atuais possuidores a titularidade de seus respectivos lotes, cuja individualização registral já está concluída no Ofício de Imóveis de Mostardas em nome do Município de Mostardas.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-031-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-031-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal crie através de Projeto de Lei o Programa Municipal "Meu primeiro emprego", conforme modelo de lei proposta anexa a esta indicação"</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-032-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-032-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente, propicie incentivo financeiro, de transporte e estrutura para a sede da ASSOCIAÇÃO DE ESCOLINHA  DE FUTEBOL  NACIONAL FUTEBOL CLUBE de Mostardas/RS</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/230/lei-3675.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/230/lei-3675.pdf</t>
   </si>
   <si>
     <t>Institui a Estrutura Organizacional da Câmara de Vereadores do Município de Mostardas/RS e dá outras providências.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Quais eram os valores pagos a título de alugueis do prédio utilizado para almoxarifado de 2009 a 2012? Quais eram os valores pagos a título de alugueis do prédio utilizado para almoxarifado de 2013 a 2016? Solicita cópia do contrato e do processo administrativo objeto da locação dos prédios de almoxarifado de 2009 a 2012 e de 2013 a 2016.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/17/pedido-de-informa-o-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/17/pedido-de-informa-o-002-2017.pdf</t>
   </si>
   <si>
     <t>Solicito a planilha do Caminhão placas IJT 4327 do mês de dezembro de 2016.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/16/pedido-de-informa-o-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/16/pedido-de-informa-o-003-2017.pdf</t>
   </si>
   <si>
     <t>Se o Município de Mostardas contratou de 2013 a 2016 serviços profissionais de Advocacia? Em caso positivo, anexar cópia do contrato e de todo procedimento administrativo. Em caso positivo, se há pagamentos pendentes? Se há empenhos autorizadores der pagamentos e quais valores estão pendentes? Quais serviços foram prestados? Em que área de atuação? Em quais processos? Solicita cópia de todos os empenhos, comprovantes de diárias e pagamentos vinculados ao contrato mencionado.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/15/pedido-de-informa-o-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/15/pedido-de-informa-o-004-2017.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a relação atualizada de CC e FGs, com seu respetivos nomes salários e qual as secretarias estão lotados.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/14/pedido-de-informa-o-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/14/pedido-de-informa-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Solicito através deste pedido qual o ultimo indicie de pessoal atualizado.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/13/pedido-de-informa-o-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/13/pedido-de-informa-o-006-2017.pdf</t>
   </si>
   <si>
     <t>Qual valor das diárias dos motoristas que viajam para fora do município? Este motorista tem direito a vale refeição, se sim qual valor?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/12/pedido-de-informa-o-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/12/pedido-de-informa-o-007-2017.pdf</t>
   </si>
   <si>
     <t>Se o Executivo Municipal possui projeto de construção de sede para a Banda São Luis e se existe algum projeto em andamento para reestruturação e manutenção da tradicional Banda São Luis?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/11/pedido-de-informa-o-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/11/pedido-de-informa-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Cópia da Planilha de Viagem (Relação de Pacientes) do ônibus da saúde com destino a Porto Alegre no dia 24.04.2017 (segunda-feira).</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/10/pedido-de-informa-o-009-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/10/pedido-de-informa-o-009-2017.pdf</t>
   </si>
   <si>
     <t>Índice de pessoal atualizado, relação atualizada de CCs e FGs com seus respectivos salários e em quais secretarias estão lotados.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/9/pedido-de-informa-o-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/9/pedido-de-informa-o-010-2017.pdf</t>
   </si>
   <si>
     <t>Em que fase encontram-se os procedimentos para início das reformas do prédio da Escola Municipal Anita Garibaldi, do Balneário Mostardense? Se existe algum procedimento administrativo em andamento e qual a previsão de conclusão?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/8/pedido-de-informa-o-011-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/8/pedido-de-informa-o-011-2017.pdf</t>
   </si>
   <si>
     <t>Qual a arrecadação mensal com a CIP (Contribuição sobre a Iluminação Pública)? Qual foi o primeiro mês da cobrança?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/7/pedido-de-informa-o-012-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/7/pedido-de-informa-o-012-2017.pdf</t>
   </si>
   <si>
     <t>Qual a situação da obra em andamento na Granjinha, especificando a fase de andamento da mesma e a previsão de conclusão. Solicita ainda cópia cópia integral do processo de licitação, dos comprovantes de desembolso dos recursos aplicados e da prestação de contas da obra.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/6/pedido-de-informa-o-013-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/6/pedido-de-informa-o-013-2017.pdf</t>
   </si>
   <si>
     <t>Qual a situação da obra na Praça Luiz Chaves Martins, especificando a fase de andamento da mesma e a previsão de conclusão. Solicita ainda cópia integral do processo de licitação, dos comprovantes de desembolso dos recursos aplicados e da prestação de contas da obra.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/5/pedido-de-informa-o-014-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/5/pedido-de-informa-o-014-2017.pdf</t>
   </si>
   <si>
     <t>Solicito informações referentes ao trator da agricultura que não está atendendo a demanda dos agricultores da comunidade do 4º Distrito, e se existe algum procedimento administrativo em andamento e qual a previsão de conclusão?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/4/pedido-de-informa-o-015-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/4/pedido-de-informa-o-015-2017.pdf</t>
   </si>
   <si>
     <t>Que providências serão tomadas em relação a infestação de morcegos que estão no forro da Escola de Educação Infantil Iolanda Tesche?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/1/pedido-de-informa-o-016-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/1/pedido-de-informa-o-016-2017.pdf</t>
   </si>
   <si>
     <t>Quais os prédios locados pela Prefeitura e para quais Secretarias pertence? E qual valor pago mensalmente por cada prédio?</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
     <t>Aonde se encontra a plaina com controle remoto?</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/3/pedido-de-informa-o-018-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/3/pedido-de-informa-o-018-2017.pdf</t>
   </si>
   <si>
     <t>Qual é o valor gasto com a reforma do motos da Patrola de placas IRR-9746? Cópia do respectivo processo licitatório.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/180/pedido-de-provid-ncia-001-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/180/pedido-de-provid-ncia-001-2017.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecido a linha de ônibus de passageiros para a localidade do Mina, Zona rural do nosso Município de Mostardas</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Dr Luis, Edinei Machado, Jeder Silva, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/179/pedido-de-provid-ncia-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/179/pedido-de-provid-ncia-002-2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a recuperação da rodovia RSC 101.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/178/pedido-de-provid-ncia-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/178/pedido-de-provid-ncia-003-2017.pdf</t>
   </si>
   <si>
     <t>Que seja instaurado procedimento de fiscalização para resguardar aos idosos direito ao PASSE LIVRE nas linhas de transporte terceirizado no Município, diante da existência de Lei nº 2866/11 e outras normas</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/177/pedido-de-provid-ncia-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/177/pedido-de-provid-ncia-004-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do Departamento de trânsito, estude a possibilidade de colocação de faixa de pedestre, redutor de velocidade ou adequação do estacionamento, na Avenida Padre Simão no trecho de travessia na frente do Banrisul e Caixa Econômica Federal</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/176/pedido-de-provid-ncia-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/176/pedido-de-provid-ncia-005-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal atenda, em caráter emergencial, ainda para este veraneio 2017, as demandas no Balneário Lagoa do Bacupari, com colocação de banheiros químicos, lixeiras e iluminação pública e, que realize um cronograma de atendimento das demandas permanentes daquele Balneário da Lagoa do Bacupari para os próximos anos com melhorias nas ruas de acesso, conclusão do calçamento de acesso no trecho de aproximadamente 300 metros, atendimento de saúde com ativação de um posto de saúde com profissionais da área e agilize a conclusão do estudo ambiental para liberação da ligação de energia elétrica nas residências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Adelino Silveira, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/175/pedido-de-provid-ncia-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/175/pedido-de-provid-ncia-006-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de turismo e cultura providencie a oficina da corporeidade - projeto verão 2017 para a praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/174/pedido-de-provid-ncia-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/174/pedido-de-provid-ncia-007-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal a pedido dos agricultores revise a situação do valor da hora da Patrulha Agrícola no 4º distrito que no momento encontra-se R$ 65,00, este valor está impossibilitando os agricultores de trabalhar.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/173/pedido-de-provid-ncia-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/173/pedido-de-provid-ncia-008-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o Patrolamento da estrada do Mina</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/172/pedido-de-provid-ncia-009-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/172/pedido-de-provid-ncia-009-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a reforma dos abrigo da parada de ônibus existentes na zona rural do nosso Município, muitos com risco de desabamento e outros em péssimo estado de conservação, bem como, promova a construção de novos abrigos em pontos ainda inexistentes</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/171/pedido-de-provid-ncia-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/171/pedido-de-provid-ncia-010-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituída duas lâmpadas queimadas na Av. Manoel  Velho Terra próximo n° 687 na Praia de São Simão</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/170/pedido-de-provid-ncia-011-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/170/pedido-de-provid-ncia-011-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, dentro de um cronograma da Administração Municipal e atendendo aos necessários licenciamentos ambientais, providencie a construção de passarelas de acesso as áreas de banho dos Balneários deste Município, para cadeirantes, pessoas com necessidades especiais e idosos, dentro de uma política pública de acessibilidade.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/169/pedido-de-provid-ncia-012-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/169/pedido-de-provid-ncia-012-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, realize os trabalhos necessários de recuperação da Rua Getúlio Dorneles Vargas nesta cidade de Mostardas, pois, conforme reclamações dos moradores a referida rua tem graves problemas no inverno em decorrência de escoamento de águas</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/168/pedido-de-provid-ncia-013-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/168/pedido-de-provid-ncia-013-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua 2a no Balneário Mostardense que da acesso a beira da praia</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/167/pedido-de-provid-ncia-014-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/167/pedido-de-provid-ncia-014-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie uma parada de ônibus na Vila Joia</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/166/pedido-de-provid-ncia-015-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/166/pedido-de-provid-ncia-015-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma lixeira maior na esquina do Calçadão Chico Pedro com a rua Bento Gonçalves</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/165/pedido-de-provid-ncia-016-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/165/pedido-de-provid-ncia-016-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Saúde, providencie com maior brevidade possível a colocação em funcionamento, no Centro Comunitário Dr. Valmor de Souza Machado, do equipamento de RAIO X adquirido há anos e não disponibilizado para atendimento da comunicação</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/164/pedido-de-provid-ncia-017-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/164/pedido-de-provid-ncia-017-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma Lombada na frente da Escola Estadual de Ensino Fundamental 11 de Abril, na Rua Léo Luiz Velho.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/163/pedido-de-provid-ncia-018-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/163/pedido-de-provid-ncia-018-2017.pdf</t>
   </si>
   <si>
     <t>Que seja Substituída uma Lâmpada queimada na rua Ernesto Colares Machado entre as ruas Luiz Araújo e Almirante Tamandaré</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/162/pedido-de-provid-ncia-019-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/162/pedido-de-provid-ncia-019-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocada canos de esgoto na rua Luiz Araújo, entre as ruas Juvenal Gonçalves Braga e Juvenal Leite de Mota</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/161/pedido-de-provid-ncia-020-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/161/pedido-de-provid-ncia-020-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie com maior brevidade possível a alteração do trânsito em  dois pontos do centro da cidade de Mostardas, para restabelecer transito em mão dupla, a saber: _x000D_
 TRECHO 1: Rua Independência, entre a Rua Luiz Araujo e a rua Bento Gonçalves;_x000D_
 TRECHO 2: Rua Almirante Tamandaré, entre a Rua Independência e rua 11 de Abril.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/160/pedido-de-provid-ncia-021-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/160/pedido-de-provid-ncia-021-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, providencie com maior brevidade possível a pavimentação, o ensaibramento ou medidas de recuperação da via pública ainda denominada de Estrada Mostardas - Tavares, no trecho entre a ponte do Valo do Zé Grande (após término da rua Emílio Ferreira de Lemos) até a Vila Jóia, nesta cidade de Mostardas.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/159/pedido-de-provid-ncia-022-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/159/pedido-de-provid-ncia-022-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, providencie com maior brevidade possível  a limpeza do valo lateral da Estrada do Pantano - Correas, a partir da "ponte das galinholas", que se encontra totalmente obstruído com vegetação que impede o escoamento das águas.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/158/pedido-de-provid-ncia-023-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/158/pedido-de-provid-ncia-023-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do departamento de trânsito, efetue a pintura das faixas de pedestres na Avenida Padre Simão, rua Almirante Tamandaré e na rua Bento Gonçalves que estão apagadas.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/157/pedido-de-provid-ncia-024-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/157/pedido-de-provid-ncia-024-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do departamento de trânsito, realize adequado no tamanho do canteiro da rotatória do Farol, na Avenida Padre Simão com a rua Almirante Tamandaré</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/156/pedido-de-provid-ncia-025-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/156/pedido-de-provid-ncia-025-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie uma parada de ônibus no Centro Comunitário Dr. Valmor de Souza Machado</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/155/pedido-de-provid-ncia-026-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/155/pedido-de-provid-ncia-026-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de ponto de iluminação pública na Avenida dos Cardeais, frente ao nº 511, Balneário Mostardense</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/154/pedido-de-provid-ncia-027-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/154/pedido-de-provid-ncia-027-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível o conserto do sinal da Antena Repetidora do Balneário Mostardense para o uso dos moradores locais</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/153/pedido-de-provid-ncia-028-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/153/pedido-de-provid-ncia-028-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a construção de um bicicletário na Praça Luiz Chaves Martins, centro de Mostardas, reservado ao estacionamento de bicicletas</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/152/pedido-de-provid-ncia-029-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/152/pedido-de-provid-ncia-029-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a limpeza dos esgotos e a manutenção da estrada vicinal que dá acesso a vila São Caetano, na localidade do Valim, Zona rural de Mostardas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/151/pedido-de-provid-ncia-030-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/151/pedido-de-provid-ncia-030-2017.pdf</t>
   </si>
   <si>
     <t>Que a CEEE providencie uma Extensão de luz para a a rua Anita Garibaldi, rua que fica nos fundos com a Creche Hélio Rodrigues na Vila Norte.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/150/pedido-de-provid-ncia-031-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/150/pedido-de-provid-ncia-031-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar reparos da Pista Atlética da Praça Olegário Cunha</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/149/pedido-de-provid-ncia-032-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/149/pedido-de-provid-ncia-032-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na Rua João de Barro no Balneário Mostardense</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/148/pedido-de-provid-ncia-034-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/148/pedido-de-provid-ncia-034-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar restauração da Pista Atlética do Parque Menotti Garibaldi</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/147/pedido-de-provid-ncia-034-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/147/pedido-de-provid-ncia-034-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpada queimada na rua Nazaré Miguel Simão, próximo ao número 694, nesta cidades de Mostardas</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/146/pedido-de-provid-ncia-035-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/146/pedido-de-provid-ncia-035-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências quanto ao descumprimento da Lei de Passe Livre para Idosos constatado em transporte público terceirizado pelo Município nas linhas existentes no Quarto Distrito deste Município</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/145/pedido-de-provid-ncia-036-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/145/pedido-de-provid-ncia-036-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências quanto a denúncia recebida por este Vereador sobre o não transporte de compras dos usuários da linha do Beco dos Colodianos, que se encontra terceirizada a empresa particular</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/144/pedido-de-provid-ncia-037-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/144/pedido-de-provid-ncia-037-2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o alinhamento da Rua Arno Inácio de Souza no trecho entre as ruas Independência e Arno Inácio de Souza, lado leste.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/143/pedido-de-provid-ncia-038-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/143/pedido-de-provid-ncia-038-2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada de forma URGENTE a drenagem na esquina das ruas Independência e Arno Inácio de Souza</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/142/pedido-de-provid-ncia-039-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/142/pedido-de-provid-ncia-039-2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto dos computadores do Conselho Tutelar ou aquisição de novos</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/141/pedido-de-provid-ncia-040-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/141/pedido-de-provid-ncia-040-2017.pdf</t>
   </si>
   <si>
     <t>Que seja estendido o traçado da rua 11 de Abril após a Rua Arno Inácio de Souza por uma ou duas quadras</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/140/pedido-de-provid-ncia-041-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/140/pedido-de-provid-ncia-041-2017.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma 'boca de lobo' na esquina das ruas 11 de Abril e Rua Arno Inácio de Souza, lado norte.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/139/pedido-de-provid-ncia-042-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/139/pedido-de-provid-ncia-042-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências URGENTES com aterramento, esgotamento ou desvio de águas nas "Barras" existentes em algumas ruas do Balneário Mostardense, que estão impedindo o acesso dos moradores e turistas a suas residências e a outras ruas do Balneário</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/138/pedido-de-provid-ncia-043-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/138/pedido-de-provid-ncia-043-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, que seja substituída três lâmpadas queimadas na localidade dos povos, endereço nº 13139 Estrada Povos.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/137/pedido-de-provid-ncia-044-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/137/pedido-de-provid-ncia-044-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a substituição de lâmpadas queimadas na rua Amilton Oliveira Alves próximo ao antigo DAER.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/136/pedido-de-provid-ncia-045-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/136/pedido-de-provid-ncia-045-2017.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o boeiro na rua Chico Elias em frente ao nº 1190.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/135/pedido-de-provid-ncia-046-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/135/pedido-de-provid-ncia-046-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos na Ponte do Valão do Zé Grande na rua José Pedro Leandro Filho com Patrocínio Vieira Rosca</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/134/pedido-de-provid-ncia-047-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/134/pedido-de-provid-ncia-047-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituídas lâmpadas queimadas na rua Arnaldo da Silva Terra próximo ao nº 1363</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/133/pedido-de-provid-ncia-048-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/133/pedido-de-provid-ncia-048-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, tome providências URGENTES no sentido de colocar terra para levantar a rua e limpar o esgoto na Rua Pedro Teixeira Colares (via Norte) próximo ao número 615, nesta cidade de Mostardas</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/132/pedido-de-provid-ncia-049-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/132/pedido-de-provid-ncia-049-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal promova a substituição das lâmpadas queimadas na rua Léo Luiz Velho, entre a rua São Luis e a rua Feliciano de Moura, em três pontos sequenciais.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/131/pedido-de-provid-ncia-050-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/131/pedido-de-provid-ncia-050-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas no beco do arremate KM 104 na localidade do 4º Distrito da Solidão</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/130/pedido-de-provid-ncia-051-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/130/pedido-de-provid-ncia-051-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados novos Soldados da Brigada Militar para o 4º Pelotão, em Mostardas.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/129/pedido-de-provid-ncia-052-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/129/pedido-de-provid-ncia-052-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas do beco do Vovô Gilico KM 106, na localidade do 4º Distrito na Solidão.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/128/pedido-de-provid-ncia-053-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/128/pedido-de-provid-ncia-053-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado saibro na Rua João Manoel da Costa entre a Rua Luiz Araújo e Bento Gonçalves</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/127/pedido-de-provid-ncia-054-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/127/pedido-de-provid-ncia-054-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado saibro na Rua Hamilton Oliveira Alves entre a Av. Dr. Jorge Futuro e o Prado.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/126/pedido-de-provid-ncia-055-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/126/pedido-de-provid-ncia-055-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado saibro na Rua Pedro Teixeira Colares entre a rua Luiz Araújo e Bento Gonçalves</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/125/pedido-de-provid-ncia-056-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/125/pedido-de-provid-ncia-056-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Av. Dr. Dinarte Silveira Martins em frente ao nº 750.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/124/pedido-de-provid-ncia-057-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/124/pedido-de-provid-ncia-057-2017.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de construir uma parada de ônibus nas cacimbas em frente a subestação da CEEE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/123/pedido-de-provid-ncia-058-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/123/pedido-de-provid-ncia-058-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um ponto de Luz (Luminária), na Av. Dr. Dinarte Silveira Martins em frente ao nº 731</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/122/pedido-de-provid-ncia-059-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/122/pedido-de-provid-ncia-059-2017.pdf</t>
   </si>
   <si>
     <t>Que seja mantido em funcionamento o Cartório Eleitoral da Comarca de Mostardas/RS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/121/pedido-de-provid-ncia-060-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/121/pedido-de-provid-ncia-060-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a canalização de esgoto e o fechamento de buraco existente na esquina da Rua Anita Garibaldi com a Rua Bento Gonçalves, próximo a Escola Infantil Hélio Rodrigues da Silva, no Bairro Norte</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/120/pedido-de-provid-ncia-061-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/120/pedido-de-provid-ncia-061-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a substituição de lâmpadas queimadas na Rua Bruno Velho Colares, próximo ao número 390, Balneário Mostardense.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/119/pedido-de-provid-ncia-062-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/119/pedido-de-provid-ncia-062-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, o patrolamento e manutenção do Beco Vô Gilico, na Solidão, zona rural de nosso Município</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/118/pedido-de-provid-ncia-063-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/118/pedido-de-provid-ncia-063-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a implantação de rede de esgoto na Rua João Manoel Lopes da Costa a partir do nº 451, partindo da esquina com a rua Almirante Tamandaré, no Bairro Norte, atendendo 6 casas no trecho mencionado.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/117/pedido-de-provid-ncia-064-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/117/pedido-de-provid-ncia-064-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE de patrolar o beco do Aguapé.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/116/pedido-de-provid-ncia-065-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/116/pedido-de-provid-ncia-065-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal,  providencie o mais breve possível a troca de lâmpadas queimadas na Rua Domingos Araújo nº 385 – Praia da Solidão</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/115/pedido-de-provid-ncia-066-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/115/pedido-de-provid-ncia-066-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na esquina das ruas Independência com José Pedro Leandro Filho</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/114/pedido-de-provid-ncia-067-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/114/pedido-de-provid-ncia-067-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na estrada dos Teixeiras mais conhecida como Beco do Eliseu.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/113/pedido-de-provid-ncia-068-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/113/pedido-de-provid-ncia-068-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na esquina das ruas Independência com Abílio Machado Pereira.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/112/pedido-de-provid-ncia-069-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/112/pedido-de-provid-ncia-069-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na Rua 11 de Abril, entre a Av. Tancredo de Almeida Neves e a rua Arno Inácio de Souza</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES no sentido de colocar terra para levantar a Rua e fazer um esgoto na rua 11 de abril, nesta cidade de Mostardas.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/110/pedido-de-provid-ncia-071-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/110/pedido-de-provid-ncia-071-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado dois (2) pontos de luz (luminária) na Rua Cleto Brum Machado em frente as residências nº 1482 e nº 1190.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/109/pedido-de-provid-ncia-072-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/109/pedido-de-provid-ncia-072-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, o patrolamento e manutenção da Estrada do beco dos Colodianos, em São Simão, bem como, limpeza dos esgotos laterais da referida estrada.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/108/pedido-de-provid-ncia-073-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/108/pedido-de-provid-ncia-073-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, o patrolamento e manutenção da Estrada dos Teixeiras e Becos internos, bem como, limpeza dos esgotos laterais das referidas estradas.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/107/pedido-de-provid-ncia-074-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/107/pedido-de-provid-ncia-074-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a substituição de lâmpada queimada na Avenida Jorge Futuro próximo ao Valão do Zé Grande.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/106/pedido-de-provid-ncia-075-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/106/pedido-de-provid-ncia-075-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie Patrolamento e manutenção da Travessa do Arremate no 4º distrito (Solidão).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/105/pedido-de-provid-ncia-076-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/105/pedido-de-provid-ncia-076-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpadas queimadas na Travessa do Arremate no 4º distrito (Solidão).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/104/pedido-de-provid-ncia-077-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/104/pedido-de-provid-ncia-077-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um ponto de Luz (luminária) em frente ao nº 200 na Travessa do Arremate no 4º distrito (Solidão).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/103/pedido-de-provid-ncia-078-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/103/pedido-de-provid-ncia-078-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a substituição da Ponte de Madeira situada à Rua Patrocínio Vieira Rosca travessa com a Rua José Pedro Leandro Filho, por canos de concreto com espessura de um metro, com duas carreiras do mesmo.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/102/pedido-de-provid-ncia-079-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/102/pedido-de-provid-ncia-079-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a substituição de lâmpadas queimadas na Avenida Dinarte Silveira Martins, entre o Posto Princípio e a Escola Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/101/pedido-de-provid-ncia-080-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/101/pedido-de-provid-ncia-080-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpada queimada nº km 109 nº 29940 cacimbas no 4º Distrito.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/100/pedido-de-provid-ncia-081-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/100/pedido-de-provid-ncia-081-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas no beco da Travessa da Solidão Km 106, na localidade do 4º distrito.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/99/pedido-de-provid-ncia-082-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/99/pedido-de-provid-ncia-082-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de obras, tome providências URGENTE de patrolar a estrada da Praia do farol da Solidão no 4º Distrito.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/98/pedido-de-provid-ncia-083-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/98/pedido-de-provid-ncia-083-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com maior brevidade possível, a substituição de lâmpadas queimadas na Rua Luiz Marcelino da Silva, próximo ao nº 421 - Mostardas.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/97/pedido-de-provid-ncia-085-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/97/pedido-de-provid-ncia-085-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Amilton Oliveira Alves em frente ao nº 727.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/96/pedido-de-provid-ncia-085-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/96/pedido-de-provid-ncia-085-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza nas ruas do Balneário Mostardense.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/95/pedido-de-provid-ncia-086-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/95/pedido-de-provid-ncia-086-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos ou feitas pontes nas Barrinhas, do lado direito de quem entra no Balneário Mostardense.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/94/pedido-de-provid-ncia-087-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/94/pedido-de-provid-ncia-087-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Educação, providencie com maior brevidade possível, a reforma da pracinha de brinquedos da Escola Marcelo Gama.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/93/pedido-de-provid-ncia-088-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/93/pedido-de-provid-ncia-088-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua das Batuiras em frente nº 630 no Balneário Mostardense</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/92/pedido-de-provid-ncia-089-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/92/pedido-de-provid-ncia-089-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a restauração ou afastamento na Rua XV de Novembro entre a RSC 101 e Rua Feliciano de Moura.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/91/pedido-de-provid-ncia-090-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/91/pedido-de-provid-ncia-090-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas no KM 102 na localidade do 4º distrito.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/90/pedido-de-provid-ncia-091-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/90/pedido-de-provid-ncia-091-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do Departamento de Trânsito, efetue a pintura nas faixas de Pedestres na Av. Padre Simão e Rua Bento Gonçalves que estão apagadas.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/89/pedido-de-provid-ncia-092-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/89/pedido-de-provid-ncia-092-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível através do departamento de trânsito, que seja construída faixa de pedestres na Av. Padre Simão esquina com a avenida Jorge Futuro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/88/pedido-de-provid-ncia-093-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/88/pedido-de-provid-ncia-093-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providência URGENTE de consertar a primeira ponte do Balneário Mostardense que está precisando de manutenção</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/87/pedido-de-provid-ncia-094-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/87/pedido-de-provid-ncia-094-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o mais breve possível o ensaibramento nas ruas da lagoa do bacupari como foi prometido.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/82/pedido-de-provid-ncia-095-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/82/pedido-de-provid-ncia-095-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a torca de lâmpadas queimadas na Lagoa do Bacupari</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/81/pedido-de-provid-ncia-096-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/81/pedido-de-provid-ncia-096-2017.pdf</t>
   </si>
   <si>
     <t>Que a CEEE-D, através da equipe lotada em Mostardas, providencie a adequação da rede de energia elétrica situada na Rua Feliciano de Moura, nas quadras entre a rua Rincão do Cristóvão Pereira e Rua Emancipação, permitindo assim que o Setor de Iluminação pública da Prefeitura possa instalar suporte e lâmpadas para iluminação local.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/80/pedido-de-provid-ncia-097-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/80/pedido-de-provid-ncia-097-2017.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Amilton Oliveira Alves em frente ao nº 687.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/79/pedido-de-provid-ncia-098-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/79/pedido-de-provid-ncia-098-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Patrolamento das ruas da Vila Norte</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/78/pedido-de-provid-ncia-099-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/78/pedido-de-provid-ncia-099-2017.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o campo de Futebol de Sete na Rua Jorge Futuro, na Vila Norte</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/77/pedido-de-provid-ncia-100-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/77/pedido-de-provid-ncia-100-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES de patrolar a estrada do Beco dos Fraga na localidade dos Povos.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/76/pedido-de-provid-ncia-101-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/76/pedido-de-provid-ncia-101-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES na praia do Farol da Solidão a abrir o esgoto antigo sentido aos combros da divisa da praia velha.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/75/pedido-de-provid-ncia-102-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/75/pedido-de-provid-ncia-102-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento entre a rua Emílio Ferreira de Lemos e a avenida Pinheiro Machado</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/74/pedido-de-provid-ncia-103-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/74/pedido-de-provid-ncia-103-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE de construir uma ponte de madeira que era de canos que o fluxo de água é forte e a água levou os canos, na Rua Ovidio Pereira (barrinha) fica ao lado do mercado Krupp na praia do Farol da Solidão que está precisando de uma manutenção</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/73/pedido-de-provid-ncia-104-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/73/pedido-de-provid-ncia-104-2017.pdf</t>
   </si>
   <si>
     <t>Que o DAER e a Secretaria de Transportes do RS retomem imediatamente os trabalhos de recuperação e conservação da RSC 101, principalmente no trecho entre a localidade de Cacimbas até a Sede da cidade de Mostardas, que encontram-se em total deterioração e comprometimento do asfalto.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/72/pedido-de-provid-ncia-105-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/72/pedido-de-provid-ncia-105-2017.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura de Mostardas providencie a instalação de suporte e lâmpada na Rua Ildefonso Afonso Braga, próximo ao número 505, no Balneário Mostardense (final do loteamento após a barrinha).</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/71/pedido-de-provid-ncia-106-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/71/pedido-de-provid-ncia-106-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras, tome providências URGENTES da praia do Farol da Solidão que retire as areias na chegada da praia do Farol da Solidão.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/70/pedido-de-provid-ncia-107-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/70/pedido-de-provid-ncia-107-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas na Rua Marcelino da Silva ao lado CTG Tropeiros do Litoral.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/68/pedido-de-provid-ncia-108-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/68/pedido-de-provid-ncia-108-2017.pdf</t>
   </si>
   <si>
     <t>Conserto de Luminária na Rua XV de Novembro, próximo ao número 768, pois a lâmpada está ficando permanentemente ligada.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/66/pedido-de-provid-ncia-109-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/66/pedido-de-provid-ncia-109-2017.pdf</t>
   </si>
   <si>
     <t>Patrolamento na Rua XV de novembro, próximo ao número 1016, sentido centro bairro.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/65/pedido-de-provid-ncia-110-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/65/pedido-de-provid-ncia-110-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Patrolamento da Rua da Arno Inácio de Souza na Sul Baixada.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/33/pedido-de-provid-ncia-111-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/33/pedido-de-provid-ncia-111-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES de colocar de 80 (da descida da faixa) na estrada do Beco do Vô Gilico, RST no KM 106.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/34/pedido-de-provid-ncia-112-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/34/pedido-de-provid-ncia-112-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um ponto de Luz (Luminária), na rua Nasre Miguel Simão esquina com Júlio de Castilhos.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/69/pedido-de-provid-ncia-113-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/69/pedido-de-provid-ncia-113-2017.pdf</t>
   </si>
   <si>
     <t>Para que providencie o conserto do telhado do Ginásio da Escola Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/188/pedido-de-informa-o-114-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/188/pedido-de-informa-o-114-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada no 4º distrito no km 108  em frente ao Posto Braga.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/189/pedido-de-informa-o-115-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/189/pedido-de-informa-o-115-2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencia a colocação de saibro na rua Adail da Silva Gomes na Vila Jóia.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/190/pedido-de-informa-o-116-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/190/pedido-de-informa-o-116-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências Urgentes que arrume o motor e a luz no cemitério da Solidão e precisa fazer uma boa limpeza no pátio do cemitério no 4º Distrito.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/208/pedido-de-provid-ncia-117-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/208/pedido-de-provid-ncia-117-2017.pdf</t>
   </si>
   <si>
     <t>Que a Agência de Auto Atendimento da CEF de Mostardas cumpra com o horário de abertura dos caixas eletrônicos conforme consta em placas de anúncio na própria agência, das 6 horas às 22 horas.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/225/pedido-de-provid-ncia-118-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/225/pedido-de-provid-ncia-118-2017.pdf</t>
   </si>
   <si>
     <t>Que a Agência do Auto Atendimento do Banrisul de Mostardas cumpra com o horário de abertura dos caixas eletrônicos conforme consta em placa de anúncio na própria agência, das 6 horas às 22 horas.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/209/pedido-de-provid-ncia-119-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/209/pedido-de-provid-ncia-119-2017.pdf</t>
   </si>
   <si>
     <t>Que a Agência do Banco do Brasil de Mostardas cumpra com o horário de abertura dos caixas eletrônicos conforme consta em placa de anúncio na própria agência, das 6 horas às 22 horas.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/210/pedido-de-provid-ncia-120-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/210/pedido-de-provid-ncia-120-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada nos povos no km 126 em frente ao Antônio Terra.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/237/pedido-de-provid-ncia-121-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/237/pedido-de-provid-ncia-121-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na Rua Marçal Mesquita Pereira, entre as Ruas Luiz Araujo e Bento Gonçalves.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpada queimada e suporte quebrado no Km 105 no 4º Distrito</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/239/pedido-de-provid-ncia-123-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/239/pedido-de-provid-ncia-123-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feira reformas das redes de baixa e alta tensão no Balneário Mostardense</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/227/pedido-de-provid-ncia-124-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/227/pedido-de-provid-ncia-124-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada e suporte quebrado no Km 104 em frente a ACEPEV no 4º Distrito.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/228/pedido-de-provid-ncia-125-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/228/pedido-de-provid-ncia-125-2017.pdf</t>
   </si>
   <si>
     <t>Para que providencie brevemente o aterramento e patrolamento da Rua Patrocínio Vieira Rosca em frente ao nº 1044, pois está interrompido o trânsito devido a chuvas fortes.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/229/pedido-de-provid-ncia-126-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/229/pedido-de-provid-ncia-126-2017.pdf</t>
   </si>
   <si>
     <t>Para que providencie com a máxima urgência a limpeza do valo na Rua do Pescador Norte, antiga rua 6A, em frente ao nº 1021.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/232/pedido-de-provid-ncia-127-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/232/pedido-de-provid-ncia-127-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas, em todas as ruas da Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/233/pedido-de-provid-ncia-128-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/233/pedido-de-provid-ncia-128-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível caixas de lixeiras em todas as ruas da Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível caixas de lixeiras em todas as ruas da Praia do Balneário Mostardense.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/235/pedido-de-provid-ncia-130-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/235/pedido-de-provid-ncia-130-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas, na Rua Shiela Colares no Balneário Mostardense.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/236/pedido-de-provid-ncia-131-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/236/pedido-de-provid-ncia-131-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na estrada da praia de São Simão.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras providencie com a maior brevidade possível, o patrolamento e manutenção em todas as ruas no Balneário Mostardense.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/247/pedido-de-provid-ncia-133-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/247/pedido-de-provid-ncia-133-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas, na rua Ildefonso Braga, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/252/pedido-de-provid-ncia-134-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/252/pedido-de-provid-ncia-134-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada e suporte quebrado no Km 110 no 4º Distrito.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/253/pedido-de-provid-ncia-135-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/253/pedido-de-provid-ncia-135-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras providencie a maior brevidade possível, de consertar a placa no retorno na entrada de Mostardas</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/261/pedido-de-provid-ncia-136-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/261/pedido-de-provid-ncia-136-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um ponto de luz (luminária), na travessa do arremate em frente ao nº 204 na Solidão e que seja substituídas lâmpada queimadas  na última quadra do Beco.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/262/pedido-de-provid-ncia-137-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/262/pedido-de-provid-ncia-137-2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpada queimada na travessa do arremate nº 155 km 104 no 4º distrito.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/224/projeto-de-decreto-001-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/224/projeto-de-decreto-001-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas dos Administradores do Executivo Municipal, Sr. Marne Mateus Vitorino de Souza e do Sr. Enio Abreu de Vargas, referente ao Exercício de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/213/projeto-de-emenda-lei-org-nica-01-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/213/projeto-de-emenda-lei-org-nica-01-2017.pdf</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/83/projeto-de-lei-132-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/83/projeto-de-lei-132-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre as Diretrizes Orçamentárias para o Exercício de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-133-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-133-2017.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Água no Município de Mostardas</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/53/projeto-de-lei-135-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/53/projeto-de-lei-135-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema único de Assistência Social - SUAS do Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-136-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-136-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-137-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-137-2017.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/211/projeto-de-lei-138-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/211/projeto-de-lei-138-2017.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no orçamento em vigor.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/212/projeto-de-lei-139-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/212/projeto-de-lei-139-2017.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/226/projeto-de-lei-140-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/226/projeto-de-lei-140-2017.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial e Suplementar no Orçamento e Vigor</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-lei-141-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-lei-141-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-142-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-142-2017.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Mostardas para o Exercício financeiro 2018.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-143-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-143-2017.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-144-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-144-2017.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-145-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-145-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a destinar recursos públicos para cobrir déficits da APAE e da SATI conforme recomendação do Ministério Público.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/254/projeto-de-lei-146-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/254/projeto-de-lei-146-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/256/projeto-de-lei-147-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/256/projeto-de-lei-147-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo ao Aumento da Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/257/projeto-de-lei-148-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/257/projeto-de-lei-148-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-lei-149-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-lei-149-2017.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-lei-150-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-lei-150-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio com dispensa de licitação e  dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-lei-151-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-lei-151-2017.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/263/projeto-de-lei-152-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/263/projeto-de-lei-152-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do imposto predial e territorial urbano - IPTU e taxas correlatas, no exercício de 2018.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/264/projeto-de-lei-153-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/264/projeto-de-lei-153-2017.pdf</t>
   </si>
   <si>
     <t>Altera valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/265/projeto-de-lei-154-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/265/projeto-de-lei-154-2017.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/266/projeto-de-lei-155-2017..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/266/projeto-de-lei-155-2017..pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/267/projeto-de-lei-156-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/267/projeto-de-lei-156-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a renovar locação de prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/268/projeto-de-lei-157-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/268/projeto-de-lei-157-2017.pdf</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/64/projeto-de-lei-01-2017-de-autoria-da-mesa-diretora.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/64/projeto-de-lei-01-2017-de-autoria-da-mesa-diretora.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual, Artigo 37, X, da CF - aos vencimentos dos vencedores ativos, aos proventos e às pensões dos aposentados e pensionista do Poder Legislativo</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/215/projeto-de-lei-001-2017-de-autoria-do-vereador-t_ZcZt3Pu.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/215/projeto-de-lei-001-2017-de-autoria-do-vereador-t_ZcZt3Pu.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-001-2017-de-autoria-do-vereador-e_HDuiTOE.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-001-2017-de-autoria-do-vereador-e_HDuiTOE.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-002-2017-de-autoria-do-vereador-t_yWQLg1J.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-002-2017-de-autoria-do-vereador-t_yWQLg1J.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-001-2017-de-autoria-do-vereador-l_g2kZz46.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-001-2017-de-autoria-do-vereador-l_g2kZz46.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Jeder Silva</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-001-2017-de-autoria-do-vereador-j_4U4YbOs.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-001-2017-de-autoria-do-vereador-j_4U4YbOs.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-002-2017-de-autoria-do-vereador-e_s7Y9YVO.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-002-2017-de-autoria-do-vereador-e_s7Y9YVO.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Meu Primeiro Emprego" no Município de Mostardas/RS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/221/projeto-de-lei-002-2017-de-autoria-do-vereador-t_JE6q2No.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/221/projeto-de-lei-002-2017-de-autoria-do-vereador-t_JE6q2No.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/222/projeto-de-lei-003-2017-de-autoria-do-vereador-t_ppA8maJ.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/222/projeto-de-lei-003-2017-de-autoria-do-vereador-t_ppA8maJ.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/223/projeto-de-lei-004-2017-de-autoria-do-vereador-t_WCvVcKX.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/223/projeto-de-lei-004-2017-de-autoria-do-vereador-t_WCvVcKX.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-001-2017-de-autoria-do-vereador-j_m4lnYcH.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-001-2017-de-autoria-do-vereador-j_m4lnYcH.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-002-2017-de-autoria-do-vereador-l_hSkS3RF.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-002-2017-de-autoria-do-vereador-l_hSkS3RF.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-001-2017-de-autoria-do-vereador-d_gWBrFn5.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-001-2017-de-autoria-do-vereador-d_gWBrFn5.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-002-2017-de-autoria-do-vereador-d_DiGpbQX.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-002-2017-de-autoria-do-vereador-d_DiGpbQX.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-002-2017-de-autoria-da-mesa-diretora.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-002-2017-de-autoria-da-mesa-diretora.pdf</t>
   </si>
   <si>
     <t>Institui a estrutura organizacional da Câmara de Vereadores do Município de Mostardas/RS e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/84/projeto-resolu-o-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/84/projeto-resolu-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Artigos 27 e 141 e inclui o artigo 96 A ao 96 H na Resolução nº 004/2011, de 14 de dezembro de 2011 (Regimento Interno da Câmara de Vereadores de Mostardas)</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-resolu-o-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-resolu-o-006-2017.pdf</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara Municipal de Mostardas</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-resolu-o-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-resolu-o-007-2017.pdf</t>
   </si>
   <si>
     <t>Promulga Ponto Facultativo</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-resolu-o-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-resolu-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Regulamenta o sistema de compensação de horário - Banco de Horas - e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-resolu-o-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-resolu-o-010-2017.pdf</t>
   </si>
   <si>
     <t>Promulga transferência de data da Sessão Ordinária</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adelino Silveira, André Soares, Dangelo Motta, Dr Luis, Edinei Machado, Jeder Silva, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-001-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-001-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família, pelo falecimento do Sr. Felisbino Cardoso Machado, ocorrido no dia 05 de fevereiro de 2017</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-002-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos festeiros da Festa Nossa Senhora dos Navegantes</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-003-2017.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a não privatização da CEEE</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-004-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Deputado Federal Luis Carlos Heinze, em defesa ao PL 848/2011 que impõe o fim da cobrança do Funrural.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento-005-2017.pdf</t>
   </si>
   <si>
     <t>Encaminha documentos em atendimento a recomendação nº 10/2017 da UCCI</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento-006-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio Contra a Reforma da Previdência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-007-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio no sentido da manutenção da atual distribuição das zonas eleitorais do Rio Grande do Sul.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento-008-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Grêmio Lokura pelo evento realizado no dias 23 de julho do corrente ano</t>
   </si>
   <si>
     <t>Dangelo Motta, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento-009-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento-009-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sr. Raul Angelo pela passagem do seu aniversário ocorrido no dia 28 de julho, sendo realizada as festividades no dia 30 de julho do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento-010-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento-010-2017.pdf</t>
   </si>
   <si>
     <t>Indicar o Senhor Telmo Lemos Filho para receber a Medalha do Mérito Comunitário"</t>
   </si>
   <si>
     <t>Adelino Silveira, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-011-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-011-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento de abertura de uma Comissão Parlamentar de Inquérito, com prazo inicial de 60 (sessenta) dias, para apuração do fato supra relatado.</t>
   </si>
   <si>
     <t>Adelino Silveira, André Soares, Dangelo Motta, Dr Luis, Edinei Machado, Felipe Amaral, Jeder Silva, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-012-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-012-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Ilza Terra Guimarães, falecida no dia 14 de outubro de 2017.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento-013-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento-013-2017.pdf</t>
   </si>
   <si>
     <t>Considerando o ofício nº 169/2017 da UCCI, apresentei manifestação e justificativa protocolada na Secretaria desta Casa dia 28/11/2017 com documentos comprobatórios da improcedência da denúncia.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/197/resolu-o-001-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/197/resolu-o-001-2017.pdf</t>
   </si>
   <si>
     <t>Altera valor do vale alimentação dos servidores da Câmara Municipal, da Resolução nº 01/2016 de 21 de janeiro de 2016.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/196/resolu-o-002-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/196/resolu-o-002-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/195/resolu-o-003-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/195/resolu-o-003-2017.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/194/resolu-o-004-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/194/resolu-o-004-2017.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara de Vereadores de Mostardas - RS, Associada à União dos Vereadores do Brasil, contribuindo mensalmente e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/181/resolu-o-005-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/181/resolu-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Artigos 24 e 141 e inclui o Artigo 96 A ao 96 H na Resolução nº 004/2011, de 14 de dezembro de 2011 (Regimento Interno da Câmara de Vereadores de Mostardas RS).</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/191/resolu-o-006-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/191/resolu-o-006-2017.pdf</t>
   </si>
   <si>
     <t>Determina horário de Expediente da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/192/resolu-o-007-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/192/resolu-o-007-2017.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/193/resolu-o-008-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/193/resolu-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema De Compensação de Horário - Banco de Horas - e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2855,68 +2855,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/199/decreto-legislativo-002-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-legislativo-003-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-legislativo-004-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-legislativo-005-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-legislativo-006-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-legislativo-007-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-legislativo-008-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-legislativo-009-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-legislativo-010-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/214/emenda-lei-org-nica-01-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-017-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-019-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-020-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-021-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-022-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-023-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-024-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-025-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-028-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-029-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-030-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-031-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-032-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/230/lei-3675.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/17/pedido-de-informa-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/16/pedido-de-informa-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/15/pedido-de-informa-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/14/pedido-de-informa-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/13/pedido-de-informa-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/12/pedido-de-informa-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/11/pedido-de-informa-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/10/pedido-de-informa-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/9/pedido-de-informa-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/8/pedido-de-informa-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/7/pedido-de-informa-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/6/pedido-de-informa-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/5/pedido-de-informa-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/4/pedido-de-informa-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/1/pedido-de-informa-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/3/pedido-de-informa-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/180/pedido-de-provid-ncia-001-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/179/pedido-de-provid-ncia-002-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/178/pedido-de-provid-ncia-003-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/177/pedido-de-provid-ncia-004-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/176/pedido-de-provid-ncia-005-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/175/pedido-de-provid-ncia-006-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/174/pedido-de-provid-ncia-007-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/173/pedido-de-provid-ncia-008-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/172/pedido-de-provid-ncia-009-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/171/pedido-de-provid-ncia-010-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/170/pedido-de-provid-ncia-011-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/169/pedido-de-provid-ncia-012-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/168/pedido-de-provid-ncia-013-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/167/pedido-de-provid-ncia-014-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/166/pedido-de-provid-ncia-015-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/165/pedido-de-provid-ncia-016-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/164/pedido-de-provid-ncia-017-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/163/pedido-de-provid-ncia-018-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/162/pedido-de-provid-ncia-019-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/161/pedido-de-provid-ncia-020-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/160/pedido-de-provid-ncia-021-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/159/pedido-de-provid-ncia-022-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/158/pedido-de-provid-ncia-023-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/157/pedido-de-provid-ncia-024-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/156/pedido-de-provid-ncia-025-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/155/pedido-de-provid-ncia-026-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/154/pedido-de-provid-ncia-027-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/153/pedido-de-provid-ncia-028-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/152/pedido-de-provid-ncia-029-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/151/pedido-de-provid-ncia-030-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/150/pedido-de-provid-ncia-031-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/149/pedido-de-provid-ncia-032-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/148/pedido-de-provid-ncia-034-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/147/pedido-de-provid-ncia-034-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/146/pedido-de-provid-ncia-035-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/145/pedido-de-provid-ncia-036-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/144/pedido-de-provid-ncia-037-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/143/pedido-de-provid-ncia-038-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/142/pedido-de-provid-ncia-039-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/141/pedido-de-provid-ncia-040-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/140/pedido-de-provid-ncia-041-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/139/pedido-de-provid-ncia-042-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/138/pedido-de-provid-ncia-043-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/137/pedido-de-provid-ncia-044-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/136/pedido-de-provid-ncia-045-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/135/pedido-de-provid-ncia-046-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/134/pedido-de-provid-ncia-047-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/133/pedido-de-provid-ncia-048-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/132/pedido-de-provid-ncia-049-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/131/pedido-de-provid-ncia-050-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/130/pedido-de-provid-ncia-051-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/129/pedido-de-provid-ncia-052-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/128/pedido-de-provid-ncia-053-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/127/pedido-de-provid-ncia-054-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/126/pedido-de-provid-ncia-055-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/125/pedido-de-provid-ncia-056-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/124/pedido-de-provid-ncia-057-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/123/pedido-de-provid-ncia-058-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/122/pedido-de-provid-ncia-059-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/121/pedido-de-provid-ncia-060-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/120/pedido-de-provid-ncia-061-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/119/pedido-de-provid-ncia-062-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/118/pedido-de-provid-ncia-063-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/117/pedido-de-provid-ncia-064-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/116/pedido-de-provid-ncia-065-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/115/pedido-de-provid-ncia-066-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/114/pedido-de-provid-ncia-067-2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/113/pedido-de-provid-ncia-068-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/112/pedido-de-provid-ncia-069-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/110/pedido-de-provid-ncia-071-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/109/pedido-de-provid-ncia-072-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/108/pedido-de-provid-ncia-073-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/107/pedido-de-provid-ncia-074-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/106/pedido-de-provid-ncia-075-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/105/pedido-de-provid-ncia-076-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/104/pedido-de-provid-ncia-077-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/103/pedido-de-provid-ncia-078-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/102/pedido-de-provid-ncia-079-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/101/pedido-de-provid-ncia-080-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/100/pedido-de-provid-ncia-081-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/99/pedido-de-provid-ncia-082-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/98/pedido-de-provid-ncia-083-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/97/pedido-de-provid-ncia-085-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/96/pedido-de-provid-ncia-085-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/95/pedido-de-provid-ncia-086-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/94/pedido-de-provid-ncia-087-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/93/pedido-de-provid-ncia-088-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/92/pedido-de-provid-ncia-089-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/91/pedido-de-provid-ncia-090-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/90/pedido-de-provid-ncia-091-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/89/pedido-de-provid-ncia-092-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/88/pedido-de-provid-ncia-093-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/87/pedido-de-provid-ncia-094-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/82/pedido-de-provid-ncia-095-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/81/pedido-de-provid-ncia-096-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/80/pedido-de-provid-ncia-097-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/79/pedido-de-provid-ncia-098-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/78/pedido-de-provid-ncia-099-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/77/pedido-de-provid-ncia-100-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/76/pedido-de-provid-ncia-101-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/75/pedido-de-provid-ncia-102-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/74/pedido-de-provid-ncia-103-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/73/pedido-de-provid-ncia-104-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/72/pedido-de-provid-ncia-105-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/71/pedido-de-provid-ncia-106-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/70/pedido-de-provid-ncia-107-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/68/pedido-de-provid-ncia-108-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/66/pedido-de-provid-ncia-109-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/65/pedido-de-provid-ncia-110-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/33/pedido-de-provid-ncia-111-2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/34/pedido-de-provid-ncia-112-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/69/pedido-de-provid-ncia-113-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/188/pedido-de-informa-o-114-2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/189/pedido-de-informa-o-115-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/190/pedido-de-informa-o-116-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/208/pedido-de-provid-ncia-117-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/225/pedido-de-provid-ncia-118-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/209/pedido-de-provid-ncia-119-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/210/pedido-de-provid-ncia-120-2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/237/pedido-de-provid-ncia-121-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/239/pedido-de-provid-ncia-123-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/227/pedido-de-provid-ncia-124-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/228/pedido-de-provid-ncia-125-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/229/pedido-de-provid-ncia-126-2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/232/pedido-de-provid-ncia-127-2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/233/pedido-de-provid-ncia-128-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/235/pedido-de-provid-ncia-130-2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/236/pedido-de-provid-ncia-131-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/247/pedido-de-provid-ncia-133-2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/252/pedido-de-provid-ncia-134-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/253/pedido-de-provid-ncia-135-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/261/pedido-de-provid-ncia-136-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/262/pedido-de-provid-ncia-137-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/224/projeto-de-decreto-001-2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/213/projeto-de-emenda-lei-org-nica-01-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/83/projeto-de-lei-132-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-133-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/53/projeto-de-lei-135-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-136-2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-137-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/211/projeto-de-lei-138-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/212/projeto-de-lei-139-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/226/projeto-de-lei-140-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-lei-141-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-142-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-143-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-144-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-145-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/254/projeto-de-lei-146-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/256/projeto-de-lei-147-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/257/projeto-de-lei-148-2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-lei-149-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-lei-150-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-lei-151-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/263/projeto-de-lei-152-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/264/projeto-de-lei-153-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/265/projeto-de-lei-154-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/266/projeto-de-lei-155-2017..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/267/projeto-de-lei-156-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/268/projeto-de-lei-157-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/64/projeto-de-lei-01-2017-de-autoria-da-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/215/projeto-de-lei-001-2017-de-autoria-do-vereador-t_ZcZt3Pu.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-001-2017-de-autoria-do-vereador-e_HDuiTOE.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-002-2017-de-autoria-do-vereador-t_yWQLg1J.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-001-2017-de-autoria-do-vereador-l_g2kZz46.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-001-2017-de-autoria-do-vereador-j_4U4YbOs.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-002-2017-de-autoria-do-vereador-e_s7Y9YVO.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/221/projeto-de-lei-002-2017-de-autoria-do-vereador-t_JE6q2No.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/222/projeto-de-lei-003-2017-de-autoria-do-vereador-t_ppA8maJ.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/223/projeto-de-lei-004-2017-de-autoria-do-vereador-t_WCvVcKX.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-001-2017-de-autoria-do-vereador-j_m4lnYcH.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-002-2017-de-autoria-do-vereador-l_hSkS3RF.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-001-2017-de-autoria-do-vereador-d_gWBrFn5.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-002-2017-de-autoria-do-vereador-d_DiGpbQX.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-002-2017-de-autoria-da-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/84/projeto-resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-resolu-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-resolu-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-001-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-002-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-003-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-004-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento-005-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento-006-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-007-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento-008-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento-009-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento-010-2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-011-2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-012-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento-013-2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/197/resolu-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/196/resolu-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/195/resolu-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/194/resolu-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/181/resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/191/resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/192/resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/193/resolu-o-008-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/199/decreto-legislativo-002-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-legislativo-003-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-legislativo-004-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-legislativo-005-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-legislativo-006-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-legislativo-007-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-legislativo-008-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-legislativo-009-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-legislativo-010-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/214/emenda-lei-org-nica-01-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-017-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-019-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-020-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-021-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-022-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-023-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-024-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-025-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-028-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-029-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-030-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-031-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-032-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/230/lei-3675.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/17/pedido-de-informa-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/16/pedido-de-informa-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/15/pedido-de-informa-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/14/pedido-de-informa-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/13/pedido-de-informa-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/12/pedido-de-informa-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/11/pedido-de-informa-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/10/pedido-de-informa-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/9/pedido-de-informa-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/8/pedido-de-informa-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/7/pedido-de-informa-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/6/pedido-de-informa-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/5/pedido-de-informa-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/4/pedido-de-informa-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/1/pedido-de-informa-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/3/pedido-de-informa-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/180/pedido-de-provid-ncia-001-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/179/pedido-de-provid-ncia-002-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/178/pedido-de-provid-ncia-003-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/177/pedido-de-provid-ncia-004-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/176/pedido-de-provid-ncia-005-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/175/pedido-de-provid-ncia-006-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/174/pedido-de-provid-ncia-007-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/173/pedido-de-provid-ncia-008-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/172/pedido-de-provid-ncia-009-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/171/pedido-de-provid-ncia-010-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/170/pedido-de-provid-ncia-011-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/169/pedido-de-provid-ncia-012-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/168/pedido-de-provid-ncia-013-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/167/pedido-de-provid-ncia-014-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/166/pedido-de-provid-ncia-015-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/165/pedido-de-provid-ncia-016-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/164/pedido-de-provid-ncia-017-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/163/pedido-de-provid-ncia-018-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/162/pedido-de-provid-ncia-019-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/161/pedido-de-provid-ncia-020-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/160/pedido-de-provid-ncia-021-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/159/pedido-de-provid-ncia-022-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/158/pedido-de-provid-ncia-023-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/157/pedido-de-provid-ncia-024-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/156/pedido-de-provid-ncia-025-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/155/pedido-de-provid-ncia-026-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/154/pedido-de-provid-ncia-027-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/153/pedido-de-provid-ncia-028-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/152/pedido-de-provid-ncia-029-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/151/pedido-de-provid-ncia-030-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/150/pedido-de-provid-ncia-031-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/149/pedido-de-provid-ncia-032-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/148/pedido-de-provid-ncia-034-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/147/pedido-de-provid-ncia-034-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/146/pedido-de-provid-ncia-035-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/145/pedido-de-provid-ncia-036-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/144/pedido-de-provid-ncia-037-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/143/pedido-de-provid-ncia-038-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/142/pedido-de-provid-ncia-039-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/141/pedido-de-provid-ncia-040-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/140/pedido-de-provid-ncia-041-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/139/pedido-de-provid-ncia-042-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/138/pedido-de-provid-ncia-043-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/137/pedido-de-provid-ncia-044-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/136/pedido-de-provid-ncia-045-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/135/pedido-de-provid-ncia-046-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/134/pedido-de-provid-ncia-047-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/133/pedido-de-provid-ncia-048-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/132/pedido-de-provid-ncia-049-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/131/pedido-de-provid-ncia-050-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/130/pedido-de-provid-ncia-051-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/129/pedido-de-provid-ncia-052-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/128/pedido-de-provid-ncia-053-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/127/pedido-de-provid-ncia-054-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/126/pedido-de-provid-ncia-055-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/125/pedido-de-provid-ncia-056-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/124/pedido-de-provid-ncia-057-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/123/pedido-de-provid-ncia-058-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/122/pedido-de-provid-ncia-059-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/121/pedido-de-provid-ncia-060-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/120/pedido-de-provid-ncia-061-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/119/pedido-de-provid-ncia-062-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/118/pedido-de-provid-ncia-063-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/117/pedido-de-provid-ncia-064-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/116/pedido-de-provid-ncia-065-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/115/pedido-de-provid-ncia-066-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/114/pedido-de-provid-ncia-067-2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/113/pedido-de-provid-ncia-068-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/112/pedido-de-provid-ncia-069-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/110/pedido-de-provid-ncia-071-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/109/pedido-de-provid-ncia-072-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/108/pedido-de-provid-ncia-073-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/107/pedido-de-provid-ncia-074-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/106/pedido-de-provid-ncia-075-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/105/pedido-de-provid-ncia-076-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/104/pedido-de-provid-ncia-077-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/103/pedido-de-provid-ncia-078-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/102/pedido-de-provid-ncia-079-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/101/pedido-de-provid-ncia-080-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/100/pedido-de-provid-ncia-081-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/99/pedido-de-provid-ncia-082-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/98/pedido-de-provid-ncia-083-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/97/pedido-de-provid-ncia-085-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/96/pedido-de-provid-ncia-085-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/95/pedido-de-provid-ncia-086-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/94/pedido-de-provid-ncia-087-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/93/pedido-de-provid-ncia-088-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/92/pedido-de-provid-ncia-089-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/91/pedido-de-provid-ncia-090-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/90/pedido-de-provid-ncia-091-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/89/pedido-de-provid-ncia-092-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/88/pedido-de-provid-ncia-093-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/87/pedido-de-provid-ncia-094-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/82/pedido-de-provid-ncia-095-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/81/pedido-de-provid-ncia-096-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/80/pedido-de-provid-ncia-097-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/79/pedido-de-provid-ncia-098-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/78/pedido-de-provid-ncia-099-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/77/pedido-de-provid-ncia-100-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/76/pedido-de-provid-ncia-101-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/75/pedido-de-provid-ncia-102-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/74/pedido-de-provid-ncia-103-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/73/pedido-de-provid-ncia-104-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/72/pedido-de-provid-ncia-105-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/71/pedido-de-provid-ncia-106-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/70/pedido-de-provid-ncia-107-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/68/pedido-de-provid-ncia-108-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/66/pedido-de-provid-ncia-109-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/65/pedido-de-provid-ncia-110-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/33/pedido-de-provid-ncia-111-2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/34/pedido-de-provid-ncia-112-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/69/pedido-de-provid-ncia-113-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/188/pedido-de-informa-o-114-2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/189/pedido-de-informa-o-115-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/190/pedido-de-informa-o-116-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/208/pedido-de-provid-ncia-117-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/225/pedido-de-provid-ncia-118-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/209/pedido-de-provid-ncia-119-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/210/pedido-de-provid-ncia-120-2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/237/pedido-de-provid-ncia-121-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/239/pedido-de-provid-ncia-123-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/227/pedido-de-provid-ncia-124-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/228/pedido-de-provid-ncia-125-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/229/pedido-de-provid-ncia-126-2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/232/pedido-de-provid-ncia-127-2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/233/pedido-de-provid-ncia-128-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/235/pedido-de-provid-ncia-130-2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/236/pedido-de-provid-ncia-131-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/247/pedido-de-provid-ncia-133-2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/252/pedido-de-provid-ncia-134-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/253/pedido-de-provid-ncia-135-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/261/pedido-de-provid-ncia-136-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/262/pedido-de-provid-ncia-137-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/224/projeto-de-decreto-001-2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/213/projeto-de-emenda-lei-org-nica-01-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/83/projeto-de-lei-132-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-133-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/53/projeto-de-lei-135-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-136-2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-137-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/211/projeto-de-lei-138-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/212/projeto-de-lei-139-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/226/projeto-de-lei-140-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-lei-141-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-142-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-143-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-144-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-145-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/254/projeto-de-lei-146-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/256/projeto-de-lei-147-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/257/projeto-de-lei-148-2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-lei-149-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-lei-150-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-lei-151-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/263/projeto-de-lei-152-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/264/projeto-de-lei-153-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/265/projeto-de-lei-154-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/266/projeto-de-lei-155-2017..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/267/projeto-de-lei-156-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/268/projeto-de-lei-157-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/64/projeto-de-lei-01-2017-de-autoria-da-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/215/projeto-de-lei-001-2017-de-autoria-do-vereador-t_ZcZt3Pu.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-001-2017-de-autoria-do-vereador-e_HDuiTOE.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-002-2017-de-autoria-do-vereador-t_yWQLg1J.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-001-2017-de-autoria-do-vereador-l_g2kZz46.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-001-2017-de-autoria-do-vereador-j_4U4YbOs.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-002-2017-de-autoria-do-vereador-e_s7Y9YVO.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/221/projeto-de-lei-002-2017-de-autoria-do-vereador-t_JE6q2No.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/222/projeto-de-lei-003-2017-de-autoria-do-vereador-t_ppA8maJ.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/223/projeto-de-lei-004-2017-de-autoria-do-vereador-t_WCvVcKX.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-001-2017-de-autoria-do-vereador-j_m4lnYcH.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-002-2017-de-autoria-do-vereador-l_hSkS3RF.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-001-2017-de-autoria-do-vereador-d_gWBrFn5.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-002-2017-de-autoria-do-vereador-d_DiGpbQX.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-002-2017-de-autoria-da-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/84/projeto-resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-resolu-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-resolu-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-001-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-002-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-003-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-004-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento-005-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento-006-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-007-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento-008-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento-009-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento-010-2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-011-2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-012-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento-013-2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/197/resolu-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/196/resolu-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/195/resolu-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/194/resolu-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/181/resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/191/resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/192/resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2017/193/resolu-o-008-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>