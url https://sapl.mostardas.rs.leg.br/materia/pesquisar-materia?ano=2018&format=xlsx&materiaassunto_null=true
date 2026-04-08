--- v0 (2025-10-28)
+++ v1 (2026-04-08)
@@ -54,4411 +54,4411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>André Soares</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/565/emenda_modificativa_02-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/565/emenda_modificativa_02-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 088/2018, que "AUTORIZA O MUNICÍPIO DE MOSTARDAS A FIRMAR TERMO DE PARCERIA COM ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO - OSCIP'S E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/702/emenda_modificativa_03-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/702/emenda_modificativa_03-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 159/2018 LOA/2019.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/341/001-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/341/001-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma Revisão na Lei de desenvolvimento físico e Urbano do Município, Lei Municipal nº 2595/2009.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/344/indica-o-002-2018_2ihkS5E.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/344/indica-o-002-2018_2ihkS5E.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude possibilidade de realizar, em parceria com comerciantes ou entidades privadas, shows no Balneário Mostardense no Réveillon com cantores locais, Estaduais e Nacionais.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Jeder Silva, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/411/indica-o-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/411/indica-o-003-2018.pdf</t>
   </si>
   <si>
     <t>Que seja reativada as câmeras de videomonitoramento da cidade de Mostardas/RS, bem como, seja estudado a viabilidade de instalação em novos pontos estratégicos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/412/indica-o-004-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/412/indica-o-004-2018.pdf</t>
   </si>
   <si>
     <t>Que sejam padronizados todos os prédios escolares com as cores oficiais da Bandeira do nosso município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal contrate uma empresa especializada em levantamento planialtométrico com a finalidade de promover o nivelamento de ruas, esgotos e vias públicas do período urbano, adequando o sistema de drenagem da cidade para reduzir impactos quando da ocorrência de chuvas acima da média.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_006-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_006-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a construção de canteiro central na Avenida Tancredo de Almeida Neves, Bairro Sul Baixada , Mostardas.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_007-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_007-2018.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para discussão o Projeto de Lei (em anexo), que "Cria o Programa Municipal de Práticas Integrativas e Complementares de Educação Popular em Saúde (PMPICEPS) no âmbito do Município de Mostardas/RS e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_008-2018.pdf</t>
   </si>
   <si>
     <t>Que seja incluída a farinha de arroz na merenda escolar no Município de Mostardas.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adelino Silveira, André Soares, Dangelo Motta, Dr Luis, Edinei Machado, Jeder Silva, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_009-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_009-2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado pela 16ª Superintendência do DAER, a regularização do acesso a Praia da Solidão, localizado no KM 102, da RSC 101, 4º Distrito deste município, com a construção de um retorno de acesso e sinalização adequada de orientação do trânsito.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_010-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_010-2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado, conjuntamente com a 16ª Superintendência do DAER, a regularização do acesso a Praia da Solidão, localizado no KM 102, da RSC 101, 4º Distrito deste município, com a construção de um retorno de acesso e sinalização adequada de orientação do trânsito.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_011-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_011-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade da criação de Lei Municipal para concessão de "Auxílio Permanência" aos policiais civis e militares que optarem por atuar exclusivamente no Município de Mostardas</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_012-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_012-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie um médico para atender os moradores da Praia de São Simão pelo menos das vezes por mês.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao_013-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao_013-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal implemente o Projeto de Controle Populacional de Cães e Gatos no Município de Mostardas - RS, que reduza a proliferação da população de cães e gatos errantes ou semi-errantes e regularmente a posse responsável de animais.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/693/indicacao_014-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/693/indicacao_014-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estabeleça que as pessoas a partir de 60 anos de idade aquelas com deficiência poderão escolher o local de atendimento nos serviços de saúde no município, conforme os seguintes critérios:_x000D_
 I - Maior proximidade com sua residência;_x000D_
 II - Maior facilidade de acesso;_x000D_
 III - Excepcionalmente, maior facilidade de acesso ou maior proximidade com a residência de seus familiares ou daqueles com quem residem, temporariamente ou em definitivo.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/694/indicacao_015-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/694/indicacao_015-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estabeleça a possibilidade do agendamento telefônico de consultas para pacientes idosos e para pessoas com deficiências já cadastradas nas unidades de saúde do município de Mostardas e das outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/707/indicacao_016-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/707/indicacao_016-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade junto a CEEE e a CORSAN para que evite a suspensão do serviço de fornecimento de energia elétrica e de água, no município de Mostardas.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/722/indicacao_017-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/722/indicacao_017-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal destine R$ 80.000,00 (oitenta mil reais) do valor que será devolvido a título de "sobras" do orçamento do Legislativo, para a CONSEPRO de Mostardas/RS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/372/pedido-de-informa-o-001-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/372/pedido-de-informa-o-001-2018.pdf</t>
   </si>
   <si>
     <t>Índice de pessoal atualizado, relação atualizada de CCs e FGs com seus respectivos salários e em quais secretarias estão lotados.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/373/pedido-de-informa-o-002-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/373/pedido-de-informa-o-002-2018.pdf</t>
   </si>
   <si>
     <t>Quais políticas públicas foram realizadas em nosso Município referente ao projeto Mão Amiga, se ouve palestras, atividades, e se ouve internações referentes usuários de drogas e alcoolismo no ano de 2017, se sim cópias de empenhos e licitações.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/374/pedido-de-informa-o-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/374/pedido-de-informa-o-003-2018.pdf</t>
   </si>
   <si>
     <t>Cópia da planilha do veículo placa ITH 7012, onde encontrasse esse veículo atualmente e se foram feitas revisões, as cópias das planilhas referente o mês de janeiro a dezembro de 2017.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/375/pedido-de-informa-o-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/375/pedido-de-informa-o-003-2018.pdf</t>
   </si>
   <si>
     <t>Cópia da planilha das patrolas existentes em em nosso município se foram feitas revisões, consertos, cópias dos empenhos e licitações das mesmas.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/376/pedido-de-informa-o-005-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/376/pedido-de-informa-o-005-2018.pdf</t>
   </si>
   <si>
     <t>Quantas linhas do transporte escolar foram terceirizadas no ano de 2017, cópia de empenhos e licitações.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/377/pedido-de-informa-o-006-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/377/pedido-de-informa-o-006-2018.pdf</t>
   </si>
   <si>
     <t>Cópia de toda documentação que foi enviada para desfazer a proposta de tornar Mostardas cidade amiga das áreas úmidas.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/378/pedido-de-informa-o-007-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/378/pedido-de-informa-o-007-2018.pdf</t>
   </si>
   <si>
     <t>Quanto o município de Mostardas arrecada mensalmente com a cobrança de iluminação pública e se há algum projeto em andamento sobre essa demanda.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/269/pedido-de-informa-o-008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/269/pedido-de-informa-o-008-2018.pdf</t>
   </si>
   <si>
     <t>Cópias das licitações e empenhos de peças referente a secretaria de obras, cópia de revisão e vistoria de todos veículos e máquinas lotados naquela secretaria.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Cópias das licitações e empenhos referente ao serviço de limpeza urbana.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pedido-de-informa-o-010-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pedido-de-informa-o-010-2018.pdf</t>
   </si>
   <si>
     <t>Quantos contratos emergenciais foram realizados no ano de 2017, secretarias que foram lotados, funções e salários.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/272/pedido-de-informa-o-011-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/272/pedido-de-informa-o-011-2018.pdf</t>
   </si>
   <si>
     <t>Se ouve modificação na tabela da coleta de lixo, se sim informar as modificações se não que mande a tabela original.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>André Soares, Dr Luis, Edinei Machado, Jeder Silva, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/429/pedido-de-provid-ncia-012-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/429/pedido-de-provid-ncia-012-2018.pdf</t>
   </si>
   <si>
     <t>Qual o total de recursos públicos do Município foram destinados e gastos com a realização da Expoagro 2016? _x000D_
 Quais empresas, associações e entidades foram beneficiadas com os recursos? Especificar o montante de cada de cada uma delas._x000D_
 Se foram realizadas prestações de conta sobre os valores repassados pelo Município? Juntar comprovantes em caso positivo.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/430/pedido-de-informa-o-013-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/430/pedido-de-informa-o-013-2018.pdf</t>
   </si>
   <si>
     <t>Qual os valores atuais das diárias dos servidores efetivos? Especificar_x000D_
 Se foi dado reajuste no valor das diárias em 2015; 2016 e 2017? Especificar_x000D_
 Se ocorreram atrasos nos pagamentos de diárias em 2015, 2016 e 2017? Especificar.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/431/pedido-de-informa-o-014-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/431/pedido-de-informa-o-014-2018.pdf</t>
   </si>
   <si>
     <t>Como foi consumado o processo de lançamento do parcelamento do RPPS no ano de 2016?_x000D_
 Quais os documentos autorizaram o procedimento? Fornecer cópia dos documentos.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/432/pedido-de-informa-o-015-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/432/pedido-de-informa-o-015-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos o saldo financeiro dos recursos de encerramento dos mandatos, relacionados: Antônio Terra - dezembro 2008, Marne Vitorino - dezembro 2012 e Alexandre Galdino - dezembro 2016.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/448/pedido-de-informa-o-016-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/448/pedido-de-informa-o-016-2018.pdf</t>
   </si>
   <si>
     <t>Se foram suspensas as cobranças de IPTU nos imóveis situados nos Balneários que estão em áreas não consolidadas?  Em caso positivo, se foi editada alguma norma legal para tal suspensão (Ex.: Decreto, Ordem de Serviço ou outras disposição)</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/455/pedido_de_informacao_017-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/455/pedido_de_informacao_017-2018.pdf</t>
   </si>
   <si>
     <t>Quem é o responsável pelo transporte da Solidão?</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/456/pedido_de_informacao_018-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/456/pedido_de_informacao_018-2018.pdf</t>
   </si>
   <si>
     <t>Que o ônibus do transporte escolar com suas respectivas placas não estão em atividades no município e os motivos pelos quais não estão em atividade e se estão em conserto solicitamos cópia dos processos licitatórios e contratos.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/457/pedido_de_informacao_019-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/457/pedido_de_informacao_019-2018.pdf</t>
   </si>
   <si>
     <t>Se existe data definida para concessão do aumento real de 1,05% aos servidores do Executivo Municipal, uma vez que tal valor ficou previsto na LOA 2018.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/458/pedido_de_informacao_020-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/458/pedido_de_informacao_020-2018.pdf</t>
   </si>
   <si>
     <t>Quais linhas do transporte escolar estão terceirizadas no município de Mostardas, cópia dos respectivos processos licitatórios, dos contratos com as referidas empresas e em quais localidades estão sendo usadas tais linhas.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dangelo Motta, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/459/pedido_de_informacao_021-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/459/pedido_de_informacao_021-2018.pdf</t>
   </si>
   <si>
     <t>Quantos motoristas concursados e  em contrato emergencial e respectivos nomes estão atualmente trabalhando no transporte escolar. Quais desses motoristas fizeram concurso para linhas específicas, ou seja fora da sede e se tem algum cedido atuando em uma localidade que não a sua de origem do concurso.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/502/pedido_de_informacao_022-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/502/pedido_de_informacao_022-2018.pdf</t>
   </si>
   <si>
     <t>Solicito informações referentes a compra de instrumentos para uma Banda na escola Estadual 11 de abril em Mostardas no ano de 2014, que providências foram tomadas.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/521/pedido_de_informacao_023-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/521/pedido_de_informacao_023-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa ILV 9796, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais as providências foram tomadas?</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/522/pedido_de_informacao_024-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/522/pedido_de_informacao_024-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IJB 8509, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais as providências foram tomadas?</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/523/pedido_de_informacao_025-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/523/pedido_de_informacao_025-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IVQ 2318, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais providências foram tomadas?</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/524/pedido_de_informacao_026-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/524/pedido_de_informacao_026-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IKO 9395, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais providências foram tomadas?</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/525/pedido_de_informacao_027-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/525/pedido_de_informacao_027-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IPN 7100, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais providências foram tomadas?</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/526/pedido_de_informacao_028-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/526/pedido_de_informacao_028-2018.pdf</t>
   </si>
   <si>
     <t>Quantos motoristas de ônibus de transporte escolar tem em atividade na Secretaria de Educação, concursados, contratos emergenciais, qual linha estão em desenvolvendo suas atividades e quantos motoristas tem concurso específico para determinadas linhas.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/527/pedido_de_informacao_029-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/527/pedido_de_informacao_029-2018.pdf</t>
   </si>
   <si>
     <t>Cópia da lista de beneficiados com o programa Minha Casa Minha Vida e qual critério foi adotado para escolha dos mesmos.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/528/pedido_de_informacao_030-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/528/pedido_de_informacao_030-2018.pdf</t>
   </si>
   <si>
     <t>Cópia da lista de CCs, FGs, nome dos componentes das comissões, portaria de nomeação do setor de pregoeiros e controle interno, onde cada funcionário está lotado e onde está desenvolvendo suas atividades e valor dos salários.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/529/pedido_de_informacao_031-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/529/pedido_de_informacao_031-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IPI 1141, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais providências foram tomadas?</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/530/pedido_de_informacao_032-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/530/pedido_de_informacao_032-2018.pdf</t>
   </si>
   <si>
     <t>Quantos ônibus da Secretaria de Educação encontram-se em conserto fora do nosso município, se sim , por qual motivo e cópia de licitação, empenho, e nota fiscal da empresa.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/531/pedido_de_informacao_033-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/531/pedido_de_informacao_033-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IJB 8299, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faz e quais providências foram tomadas?</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/532/pedido_de_informacao_034-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/532/pedido_de_informacao_034-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus placa IFB 7500, que se encontra parado no pátio da Secretaria de Educação, qual linha este veículo faze quais providências foram tomadas?</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/541/pedido_de_informacao_035-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/541/pedido_de_informacao_035-2018.pdf</t>
   </si>
   <si>
     <t>Quem é o responsável pelo cemitério do 4º Distrito? E quem cuida da limpeza?</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/542/pedido_de_informacao_036-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/542/pedido_de_informacao_036-2018.pdf</t>
   </si>
   <si>
     <t>Como está o andamento das obras do Parque de eventos Telmo Lemos e da Praça Prefeito Luís Chaves Martins, ambas com recursos de emenda do deputado Alceu Moreira?</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/543/pedido_de_informacao_037-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/543/pedido_de_informacao_037-2018.pdf</t>
   </si>
   <si>
     <t>Relação da entrada e saída de itens do almoxarifado da Prefeitura Municipal de Mostardas.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/562/pedido_de_informacao_038-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/562/pedido_de_informacao_038-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos Processos Licitatórios, Contratos, Empenhos e Notas Fiscais de realização dos Serviços de aferimento dos tacógrafos dos ônus do transporte escolar nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/563/pedido_de_informacao_039-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/563/pedido_de_informacao_039-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos Processos Licitatórios, Contratos, Empenhos e Notas Fiscais dos serviços de Transporte do Lixo do transbordo do Município nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/564/pedido_de_informacao_040-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/564/pedido_de_informacao_040-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos Processos Licitatórios, Contratos, Empenhos e Notas Fiscais de realização dos Serviços referente a coleta de lixo urbano e o respectivo calendário de coleta nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/566/pedido_de_informacao_041-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/566/pedido_de_informacao_041-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos Processos Licitatórios referentes ao serviço de locação de ambulância, bem como cópia dos Empenhos, Contratos e Notas Fiscais de pagamento dos referidos serviços nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/567/pedido_de_informacao_042-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/567/pedido_de_informacao_042-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos Processos Licitatórios referentes ao serviço de locação de ônibus para o transporte escolar, bem como cópia dos Empenhos, Contratos e Notas Fiscais de pagamento dos referidos serviços nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/568/pedido_de_informacao_043-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/568/pedido_de_informacao_043-2018.pdf</t>
   </si>
   <si>
     <t>Qual a situação do veículo GOL Placas IUG-0572 da Secretaria Municipal de Saúde que se encontra no estacionamento da Secretaria Municipal de Obras._x000D_
 Quais o serviços forram realizados nesse veículo nos anos de 2017 e 2018 bem como cópias dos respectivos processos licitatórios, empenhos, notas fiscais e planilhas.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Adelino Silveira, André Soares, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/569/pedido_de_informacao_044-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/569/pedido_de_informacao_044-2018.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do veículo Ford Fiesta Placas ITh-7012 que se encontra estacionado a aproximadamente 4 meses no pátio da Oficina Mecânica C.I Auto Center.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/570/pedido_de_informacao_045-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/570/pedido_de_informacao_045-2018.pdf</t>
   </si>
   <si>
     <t>Quantas patrolas estão atualmente executando serviços em nossos Município, Cópia dos Processos Licitatórios referentes aos consertos das mesmas e a respectiva especificação de Peças utilizadas e horas técnicas realizadas, bem como cópia dos empenhos, contratos e notas fiscais de pagamento dos referidos serviços nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/571/pedido_de_informacao_046-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/571/pedido_de_informacao_046-2018.pdf</t>
   </si>
   <si>
     <t>Cópia dos processos licitatórios dos serviços de conserto de pneus, bem como cópia dos respectivos contratos, empenhos e notas fiscais de pagamento para os veículos das secretarias de obras, saúde e educação nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/572/pedido_de_informacao_047-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/572/pedido_de_informacao_047-2018.pdf</t>
   </si>
   <si>
     <t>Qual a situação da ambulância placa ITB 4296, onde ela se encontra no momento, se está em conserto  cópia de licitação, empenhos e notas fiscais de pagamentos referente a peças e horas técnicas.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/579/pedido_de_informacao_048-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/579/pedido_de_informacao_048-2018.pdf</t>
   </si>
   <si>
     <t>Se foi instaurada sindicância para apuração do suposto uso indevido de recursos públicos em compra de título de premiação ao ex-prefeito na Gestão 2013/2016? Em caso positivo, fornecer documentos. Em caso   negativo, informar se algum procedimento administrativo será adotado diante de matéria veiculada no Programa Fantástico, da Rede Globo no dia 05/08/2018 e nos jornais Bom Dia Brasil e Jornal do Almoço da RBS TV do dia 06/08/2018.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/590/pedido_de_informacao_049-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/590/pedido_de_informacao_049-2018.pdf</t>
   </si>
   <si>
     <t>Cópia de licitações, empenhos e comprovantes de pagamento com suas respectivas notas fiscais referentes a arbitragem de futebol de campo Intermunicipal 2018.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/591/pedido_de_informacao_050-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/591/pedido_de_informacao_050-2018.pdf</t>
   </si>
   <si>
     <t>Cópia das notas de pagamento referente a recuperação da ponte do Rincão, tomada de preço número 24/18.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/592/pedido_de_informacao_051-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/592/pedido_de_informacao_051-2018.pdf</t>
   </si>
   <si>
     <t>Como ficou a situação da empresa ganhadora da tomada de preço 21/18, processo 312/18 que tem contrato com o município referente a horas técnicas de mecânica em geral.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/595/pedido_de_informacao_052-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/595/pedido_de_informacao_052-2018.pdf</t>
   </si>
   <si>
     <t>O número de todas as linhas telefônicas dos celulares e telefones funcionais correspondente a cada secretaria do município, e quem são os usuários responsáveis de cada uma, e o custo mensal dos últimos 12 meses.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/706/pedido_de__informacao_053-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/706/pedido_de__informacao_053-2018.pdf</t>
   </si>
   <si>
     <t>Como está o andamento da obra da ponte do Rincão? _x000D_
 Solicita cópia das notas de pagamento referente a recuperação da ponte do Rincão, tomada de preço número 24/18.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/379/pedido-de-provid-ncia-001-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/379/pedido-de-provid-ncia-001-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de uma lixeira coletora na esquina do calçadão Chico Pedro com a Rua Bento Gonçalves.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/380/pedido-de-provid-ncia-002-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/380/pedido-de-provid-ncia-002-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto da lixeira existente na estrada do Rincão do C. Pereira, próximo ao trevo de acesso com a 101. Também, analise a possibilidade de aumentar o tamanho da referida lixeira.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/381/pedido-de-provid-ncia-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/381/pedido-de-provid-ncia-003-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpada queimada na Rua Luiz Chaves Bitencourt 585, Balneário Mostardense.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/382/pedido-de-provid-ncia-004-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/382/pedido-de-provid-ncia-004-2018.pdf</t>
   </si>
   <si>
     <t>Que seja restaurado o asfalto da entrada da cidade na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/383/pedido-de-provid-ncia-005-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/383/pedido-de-provid-ncia-005-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a contratação de uma psicóloga para a secretaria de educação no início do ano letivo.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/384/pedido-de-provid-ncia-006-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/384/pedido-de-provid-ncia-006-2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o conserto e troca de lâmpadas queimadas nos balneários da Lagoa Azul, Praia da Solidão, Praia de São Simão, Prais do Pai João e Balneário Mostardense.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/385/pedido-de-provid-ncia-007-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/385/pedido-de-provid-ncia-007-2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento a estrada que dá acesso a localidade do Mina e Pontal.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/386/pedido-de-provid-ncia-008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/386/pedido-de-provid-ncia-008-2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento a estrada que dá acesso a localidade do rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Lazinho Costa</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/273/pedido-de-provid-ncia-011-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/273/pedido-de-provid-ncia-011-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpadas queimadas na Rua Anjolilo, 1356 - Balneário Mostardense.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/274/pedido-de-provid-ncia-012-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/274/pedido-de-provid-ncia-012-2018.pdf</t>
   </si>
   <si>
     <t>Para que providencie brevemente o conserto da Rotatória na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/275/pedido-de-provid-ncia-013-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/275/pedido-de-provid-ncia-013-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpada queimada na Rua Manoel Velho Terra, 677, Praia de São Simão.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/276/pedido-de-provid-ncia-014-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/276/pedido-de-provid-ncia-014-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpadas queimadas no Balneário de São Simão na esquina do clube SSPC.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/277/pedido-de-provid-ncia-015-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/277/pedido-de-provid-ncia-015-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma placa de "PARE" na esquina da rua Júlio de Castilhos com Avenida Padre Simão.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Que seja aberto acessos dos moradores da Praia de São Simão da área urbana a orla.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/279/pedido-de-provid-ncia-017-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/279/pedido-de-provid-ncia-017-2018.pdf</t>
   </si>
   <si>
     <t>Que seja restaurado os canteiros centrais da avenida Jorge Futuro ente as avenidas Padre Simão e avenida Pinheiro Machado.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/280/pedido-de-provid-ncia-018-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/280/pedido-de-provid-ncia-018-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro das possibilidades providencie a contratação de um farmacêutico para atuar no posto Moacir Machado Braga.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pedido-de-provid-ncia-019-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pedido-de-provid-ncia-019-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a sinalização  e identificação de placas indicando a prioridade de atendimento no setor público para idosos, gestantes e deficientes físicos.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/282/pedido-de-provid-ncia-020-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/282/pedido-de-provid-ncia-020-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto da repetidora de TV.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/283/pedido-de-provid-ncia-021-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/283/pedido-de-provid-ncia-021-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Getúlio Dorneles Vargas em frente ao nº 640.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pedido-de-provid-ncia-022-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pedido-de-provid-ncia-022-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Nasre Miguel Simão em frente ao n 436.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pedido-de-provid-ncia-023-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pedido-de-provid-ncia-023-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Getúlio Dorneles Vargas em frente ao nº 1950.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/286/pedido-de-provid-ncia-024-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/286/pedido-de-provid-ncia-024-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Getúlio Dorneles Vargas em frente ao nº 590.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/287/pedido-de-provid-ncia-025-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/287/pedido-de-provid-ncia-025-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua João Manoel Lopes da Costa em frente ao nº 461.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/288/pedido-de-provid-ncia-026-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/288/pedido-de-provid-ncia-026-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Ernesto Colares Machado em frente ao nº 426.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/289/pedido-de-provid-ncia-027-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/289/pedido-de-provid-ncia-027-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Juvenal Leite da Mota com Luiz Araújo</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/290/pedido-de-provid-ncia-028-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/290/pedido-de-provid-ncia-028-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Avenida Dinarte Silveira Martins em frente ao nº 690.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/291/pedido-de-provid-ncia-029-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/291/pedido-de-provid-ncia-029-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Luiz Araújo em frente ao nº 481.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/292/pedido-de-provid-ncia-030-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/292/pedido-de-provid-ncia-030-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Juvenal Leite da Mota com Almirante Tamandaré.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/293/pedido-de-provid-ncia-031-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/293/pedido-de-provid-ncia-031-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Ernesto Colares Machado esquina com Luiz Araujo.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/294/pedido-de-provid-ncia-032-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/294/pedido-de-provid-ncia-032-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Luiz Araújo entre a Rua Anita Garibaldi e Hélio Tadeu.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/295/pedido-de-provid-ncia-033-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/295/pedido-de-provid-ncia-033-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Amilton Oliveira Alves em frente ao nº 721.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/296/pedido-de-provid-ncia-034-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/296/pedido-de-provid-ncia-034-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na esquina da Rua Almirante Tamandaré com Avenida Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/298/pedido-de-provid-ncia-036-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/298/pedido-de-provid-ncia-036-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Dr. Jorge Futuro esquina com Juvenal Gonçalves Braga.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/299/pedido-de-provid-ncia-037-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/299/pedido-de-provid-ncia-037-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Nasre Miguel Simão em frente ao nº 699.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/300/pedido-de-provid-ncia-038-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/300/pedido-de-provid-ncia-038-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Bento Gonçalves em frente ao nº 2171</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/301/pedido-de-provid-ncia-039-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/301/pedido-de-provid-ncia-039-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Luiz Araújo em frente ao nº 915.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/302/pedido-de-provid-ncia-040-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/302/pedido-de-provid-ncia-040-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Luiz Araújo em frente ao nº 152.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/303/pedido-de-provid-ncia-041-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/303/pedido-de-provid-ncia-041-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na esquina da Rua Almirante Tamandaré com a Avenida Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/304/pedido-de-provid-ncia-042-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/304/pedido-de-provid-ncia-042-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Bento Gonçalves em frente ao nº 1470.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/305/pedido-de-provid-ncia-043-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/305/pedido-de-provid-ncia-043-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Bento Gonçalves em frente ao nº 190.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/306/pedido-de-provid-ncia-044-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/306/pedido-de-provid-ncia-044-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Avenida Dinarte Silveira Martins em frente ao nº 659.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/345/pedido-de-provid-ncia-045-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/345/pedido-de-provid-ncia-045-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a substituição de lâmpada queimada na Rua Julio de Castilhos, 1365.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/346/pedido-de-provid-ncia-046-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/346/pedido-de-provid-ncia-046-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a substituição de lâmpada queimada na rua Patrocínio  Vieira Rosca, nº 316.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/347/pedido-de-provid-ncia-047-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/347/pedido-de-provid-ncia-047-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a colocação de um ponto de luz na rua Aquile Soares, 400 na praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/348/pedido-de-provid-ncia-048-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/348/pedido-de-provid-ncia-048-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento e manutenção da via de acesso a vila esperança, nesta cidade de Mostardas.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento na estrada que da acesso da Vila Esperança antiga Vila Jeová - Mostardas.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/350/pedido-de-provid-ncia-050-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/350/pedido-de-provid-ncia-050-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua dos Cardeais, como colocação de barro em frente a nº 514.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/351/pedido-de-provid-ncia-051-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/351/pedido-de-provid-ncia-051-2018.pdf</t>
   </si>
   <si>
     <t>Que seja dada uma maior atenção nas estradas que dão acesso aos balneários de São Simão e Mostardense.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/352/pedido-de-provid-ncia-052-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/352/pedido-de-provid-ncia-052-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível uma rede de esgoto na Rua Patrocínio Vieira Rosca.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/353/pedido-de-provid-ncia-053-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/353/pedido-de-provid-ncia-053-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com máxima urgência a limpeza do Cemitério da nossa cidade.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/354/pedido-de-provid-ncia-054-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/354/pedido-de-provid-ncia-054-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na Rua Luiz Araújo em frente a garagem da Sec. de Educação.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/355/pedido-de-provid-ncia-055-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/355/pedido-de-provid-ncia-055-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumada a rede de esgoto da rua Bento Gonçalves, esquina com Juvenal Gonçalves Braga.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/356/pedido-de-provid-ncia-056-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/356/pedido-de-provid-ncia-056-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumada a rede de esgoto da Rua Bento Gonçalves, em frente ao nº 1744.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/357/pedido-de-provid-ncia-057-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/357/pedido-de-provid-ncia-057-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na Rua Júlio de Castilhos esquina com Edgardo Pereira Velho.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/358/pedido-de-provid-ncia-058-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/358/pedido-de-provid-ncia-058-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na rua Luiz Araújo esquina com Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/400/pedido-de-provid-ncia-059-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/400/pedido-de-provid-ncia-059-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito aterro da Escola Rui Miguel.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/401/pedido-de-provid-ncia-060-2018_d709CX2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/401/pedido-de-provid-ncia-060-2018_d709CX2.pdf</t>
   </si>
   <si>
     <t>Que seja desbastado o mato no beco que dá acesso a lagoa do fumo e que vai para o sítio do Gilvan Braga.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/402/pedido-de-provid-ncia-061-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/402/pedido-de-provid-ncia-061-2018.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de colocar uma lixeira próximo as agências do Banrisul e Caixa Econômica Federal na avenida Pe. Simão.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Adelino Silveira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/403/pedido-de-provid-ncia-062-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/403/pedido-de-provid-ncia-062-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro das possibilidades providencie a manutenção das luzes no Beco dos Decos dos Teixeiras, pois com o começo do ano letivo os pais tem que esperar os filhos nas paradas com lanternas.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/405/pedido-de-provid-ncia-063-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/405/pedido-de-provid-ncia-063-2018.pdf</t>
   </si>
   <si>
     <t>Que seja medido o terreno que o Poder Executivo Municipal concedeu direito de uso real para Igreja Pentecostal O Brasil Para Cristo, no mês de setembro de 2014.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/406/pedido-de-provid-ncia-064-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/406/pedido-de-provid-ncia-064-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o aterramento  e patrolamento da Rua Luiz Marcelino  da Silva, próximo a RSC 101, onde a mesma encontra-se intransitável.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/413/pedido-de-provid-ncia-065-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/413/pedido-de-provid-ncia-065-2018.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de colocar uma Parada Rápida de 15 minutos para os táxis em frente as agências do Banrisul e Caixa Econômica Federal na avenida Padre Simão.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/417/pedido-de-provid-ncia-066-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/417/pedido-de-provid-ncia-066-2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza do valo na Rua Bento Gonçalves entre as ruas Anita Garibaldi e Walter Caetano.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/418/pedido-de-provid-ncia-067-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/418/pedido-de-provid-ncia-067-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente o aterramento e patrolamento da Rua Luiz Araújo em frente ao número 1739.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dr Luis, Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/426/pedido-de-providencia-068-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/426/pedido-de-providencia-068-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de dois redutores de velocidade na avenida Padre Simão, após cruzamento da avenida Jorge Futuro até a avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/427/pedido-de-providencia-069-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/427/pedido-de-providencia-069-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente o conserto do telhado do Ginásio de Esportes da Escola Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/428/pedido-de-provid-ncia-070-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/428/pedido-de-provid-ncia-070-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza, desobstrução e reparos nos valos e esgotos da Rua Chico Elias.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/439/pedido-de-provid-ncia-071-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/439/pedido-de-provid-ncia-071-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente o conserto do esgoto e aterramento da Rua José Pedro Leandro Filho travessa com a rua José Colares Filho.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/440/pedido-de-provid-ncia-072-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/440/pedido-de-provid-ncia-072-2018.pdf</t>
   </si>
   <si>
     <t>Que seja retirado o Lixo Doméstico no Beco do Vô Gilico.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/441/pedido-de-provid-ncia-073-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/441/pedido-de-provid-ncia-073-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto da Repetidora RBS em nossa cidade.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/442/pedido-de-provid-ncia-074-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/442/pedido-de-provid-ncia-074-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na estrada do Balneário Mostardense.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/443/pedido-de-provid-ncia-075-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/443/pedido-de-provid-ncia-075-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento do Beco Vô Gilico.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/444/pedido-de-provid-ncia-076-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/444/pedido-de-provid-ncia-076-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Arno Inácio de Souza na Sul Baixada.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/445/pedido-de-provid-ncia-077-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/445/pedido-de-provid-ncia-077-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie um aterro na esquina da Rua Independência com Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/446/pedido-de-provid-ncia-078-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/446/pedido-de-provid-ncia-078-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a criação de vaga de estacionamento exclusivo para pessoas com necessidades especiais e idosos na Avenida Padre Simão, próximo a agência da CEF e do Banrisul.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/447/pedido-de-provid-ncia-079-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/447/pedido-de-provid-ncia-079-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie um ponto de luz, no KM 148, RSC 101 em São Simão/Mostardas.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Que seja feita limpeza nas ruas do Balneário Mostardense.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Manoel Cardoso Vieira nº 1114.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de suporte e iluminação pública na Av. Seis (Luiz Rocha) próximo ao nº 576 Balneário Mostardense.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da estrada que dá acesso à praia de São Simão.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pedido_de_providencia_084-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pedido_de_providencia_084-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na calçada da Praça Luiz Chaves Martins na frente da loja Shopping da Praia.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pedido_de_providencia_085-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pedido_de_providencia_085-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias nas ruas da Liva Joia de aterro e patrolamento.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/467/pedido_de_providencia_086-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/467/pedido_de_providencia_086-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias de aterro e patrolamento na rua Ernesto Colares Machado entre a rua Bento Gonçalves e o Jockey Club.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pedido_de_providencia_087-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pedido_de_providencia_087-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito a retirada do lixo doméstico do Beco Vô Gilico no 4º distrito.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pedido_de_providencia_088-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pedido_de_providencia_088-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento no Beco dos Decos nos Teixeiras que dá acesso a Igreja Evangélica.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/470/pedido_de_providencia_089-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/470/pedido_de_providencia_089-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída lâmpadas queimadas no Beco dos Deco nos Teixeiras.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pedido_de_providencia_090-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pedido_de_providencia_090-2018.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado ou instalados novos brinquedos para crianças na praça Olegário Cunha no bairro Norte.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pedido_de_providencia_091-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pedido_de_providencia_091-2018.pdf</t>
   </si>
   <si>
     <t>Que seja levantado o calçamento na rua Dinarte Silveira Martins esquina com a rua São Luiz.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/473/pedido_de_providencia_092-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/473/pedido_de_providencia_092-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dê uma atenção especial ao nosso Ginásio de Esportes Mário da Silva Colares, pois o mesmo encontra-se em condições precárias, principalmente as laterais que estão danificadas.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Que seja colocado pontos de Luz (luminárias), na rua Léo Luiz Velho próximo ao nº 1460.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/480/pedido_de_providencia_094-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/480/pedido_de_providencia_094-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível uma rede de esgoto na Rua 11 de abril 1296, nesta cidade de Mostardas.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/481/pedido_de_providencia_095-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/481/pedido_de_providencia_095-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Dr. Edgardo Pereira Velho entre a Av. Dr. Jorge Futuro e rua José Leandro Filho.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/482/pedido_de_providencia_096-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/482/pedido_de_providencia_096-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na RST 101 no KM 101 na beira da faixa da Solidão.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/483/pedido_de_providencia_097-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/483/pedido_de_providencia_097-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal  providencie um ponto de luz no km 88 na localidade dos Barros.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/484/pedido_de_providencia_098-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/484/pedido_de_providencia_098-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída lâmpadas no KM 104 na Travessa do Areal.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pedido_de_providencia_099-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pedido_de_providencia_099-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de lâmpadas queimadas no Beco do vô Gilico na Solidão.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/486/pedido_de_providencia_100-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/486/pedido_de_providencia_100-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na rua Hélio Tadeu G. da Costa entre a Av. Jorge Futuro até o Jockey Club.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/487/pedido_de_providencia_101-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/487/pedido_de_providencia_101-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias nas esquinas da rua Hamilton de Oliveira Alves com Bento Gonçalves em ambos os lados.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/488/pedido_de_providencia_102-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/488/pedido_de_providencia_102-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na esquina da rua Hélio Tadeu G. da Costa com Bento Gonçalves ao lado da creche Hélio Rodrigues.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/495/pedido_de_providencia_103-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/495/pedido_de_providencia_103-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível um ponto de luz, no km 104 número 5525 ao lado da Travessa do Areal em Solidão.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/500/pedido_de_providencia_104-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/500/pedido_de_providencia_104-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada em frente a ACEPEV no KM 104 na Solidão.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/514/pedido_de_providencia_105-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/514/pedido_de_providencia_105-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal efetue melhoras na rua Hamilton Oliveira Alves no Bairro Norte.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/515/pedido_de_providencia_106-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/515/pedido_de_providencia_106-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o conserto do calçamento na Avenida Dr. Jorge Futuro.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/516/pedido_de_providencia_107-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/516/pedido_de_providencia_107-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a manutenção do pátio do centro comunitário Dr. Valmor Machado.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/544/pedido_de_providencia_108-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/544/pedido_de_providencia_108-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o ensaibramento da Rua São Luiz, entre a Av. Dr. Dinarte Silveira Martins e Rua  Juvenal Gonçalves Braga.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Adelino Silveira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/545/pedido_de_providencia_109-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/545/pedido_de_providencia_109-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível melhorias no Beco do Vovô Gilico no 4º Distrito.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/546/pedido_de_providencia_110-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/546/pedido_de_providencia_110-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível melhorias em todos os Becos no 4º Distrito.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/547/pedido_de_providencia_111-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/547/pedido_de_providencia_111-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a manutenção das estradas nos seguintes lugares: Beco dos Colodianos e Teixeiras</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/548/pedido_de_providencia_112-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/548/pedido_de_providencia_112-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a manutenção da estrada dos Correios.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/549/pedido_de_providencia_113-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/549/pedido_de_providencia_113-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a manutenção das estradas nos seguintes lugares: Balneário Mostardense e Praia de São Simão.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/573/pedido_de_providencia_114-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/573/pedido_de_providencia_114-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível melhorias no Beco dos Pachecos no Valim.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/574/pedido_de_providencia_115-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/574/pedido_de_providencia_115-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível melhorias no Beco do Tino no Valim.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/576/pedido_de_providencia_116-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/576/pedido_de_providencia_116-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na rede de esgoto na rua Almirante Tamandaré em frente ao nº 910.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/577/pedido_de_providencia_117-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/577/pedido_de_providencia_117-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto do muro da Casa da Cultura na Rua Independência.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/578/pedido_de_providencia_118-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/578/pedido_de_providencia_118-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto e limpeza do telhado da Casa da Cultura</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/585/pedido_de_providencia_119-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/585/pedido_de_providencia_119-2018.pdf</t>
   </si>
   <si>
     <t>Que seja instalado a rede de esgoto nas ruas Anita Garibaldi e Helio Tadeu Gonçalves da Costa.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/586/pedido_de_providencia_120-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/586/pedido_de_providencia_120-2018.pdf</t>
   </si>
   <si>
     <t>Que seja limpo os valos e bueiros do beco do Rincão da Figueira e posteriormente o patrolamento do referido beco.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/587/pedido_de_providencia_121-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/587/pedido_de_providencia_121-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a reabertura da Farmácia e sala de vacinação no posto de saúde Moacir Machado Braga.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/588/pedido_de_providencia_122-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/588/pedido_de_providencia_122-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie conserto da entrada da Avenida Padre Simão que é a principal via de acesso ao nosso município.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/589/pedido_de_providencia_123-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/589/pedido_de_providencia_123-2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal providencie a contratação de professor de português para escola Marcílio Dias.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/594/pedido_de_providencia_124-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/594/pedido_de_providencia_124-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível o conserto do ponto de luz da rua Juvenal Leite da Mota próximo a nova escócia.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/602/pedido_de_providencia_125-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/602/pedido_de_providencia_125-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível a limpeza da árvores Maricás, próximo ao mercado da Cleci no Beco Travessa Solidão do 4º Distrito.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/603/pedido_de_providencia_126-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/603/pedido_de_providencia_126-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o buraco em frente a oficina KS MOTOS no beco Travessa Solidão 4º Distrito.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/609/pedido_de_providencia_127-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/609/pedido_de_providencia_127-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível um ponto de luz no KM 105 na RST 101.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/610/pedido_de_providencia_128-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/610/pedido_de_providencia_128-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a limpeza do esgoto na Beira da 101 no KM 105 quase em frente a madeireira JOVAP.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/617/pedido_de_providencia_129-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/617/pedido_de_providencia_129-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a retomada das atividades da Banda Marcial  da Escola Municipal Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/618/pedido_de_providencia_130-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/618/pedido_de_providencia_130-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na Rua Almirante Tamandaré ente as ruas Juvenal Gonçalves Braga e Rua Getúlio Dorneles Vargas</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/625/pedido_de_providencia_131-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/625/pedido_de_providencia_131-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie um local para ser cedido à Banda São Luiz.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/626/pedido_de_providencia_132-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/626/pedido_de_providencia_132-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível máquinas para retirada de areia da Rua Pedro Júlio de Souza na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/627/pedido_de_providencia_133-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/627/pedido_de_providencia_133-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua João Manoel Lopes da Costa, em frente ao número 551.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/632/pedido_de_providencia_134-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/632/pedido_de_providencia_134-2018.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas lâmpadas queimadas e colocado mais pontos de luz (luminária), no Beco do Vovô Gilico no 4º distrito.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/633/pedido_de_providencia_135-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/633/pedido_de_providencia_135-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento do Beco do Vovô Gilico no 4º Distrito.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/634/pedido_de_providencia_136-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/634/pedido_de_providencia_136-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES para arrumar o beco travessa do Areal da Solidão.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/635/pedido_de_providencia_137-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/635/pedido_de_providencia_137-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da estrada do Beco dos Colodianos - Mostardas.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da estrada dos Teixeiras - Mostardas.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/640/pedido_de_providencia_139-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/640/pedido_de_providencia_139-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível o conserto das telhas da parada de ônibus em frente a escola Nossa Senhora Aparecida do 4º Distrito.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/641/pedido_de_providencia_140-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/641/pedido_de_providencia_140-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível o conserto do ponto de luz do segundo poste do beco Travessa do Areal do 4º Distrito.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/642/pedido_de_providencia_141-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/642/pedido_de_providencia_141-2018.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas lâmpadas queimadas na Praia do Pai João.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/643/pedido_de_providencia_142-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/643/pedido_de_providencia_142-2018.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas lâmpadas queimadas na Praia de São Simão em diversas ruas.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/645/pedido_de_providencia_143-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/645/pedido_de_providencia_143-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na travessa do arremate no 4º distrito (Solidão).</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/646/pedido_de_providencia_144-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/646/pedido_de_providencia_144-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto das caixas laterais na parte de cima no lado externo do Ginásio de Esporte Mario da Silva Colares, que estão caindo as folhas de zinco.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/652/pedido_de_providencia_145-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/652/pedido_de_providencia_145-2018.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperados os quiosques que os feirantes usam para vender seus produtos durante o veraneio do Balneário Mostardense.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/653/pedido_de_providencia_146-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/653/pedido_de_providencia_146-2018.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o Campo de Futebol de Sete na Avenida Dr. Jorge Futuro, no Bairro Vila Norte.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/654/pedido_de_providencia_147-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/654/pedido_de_providencia_147-2018.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado a pista atlética do Parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/655/pedido_de_providencia_148-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/655/pedido_de_providencia_148-2018.pdf</t>
   </si>
   <si>
     <t>Que seja retomado o atendimento médico aos moradores do Balneário Mostardense.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/668/pedido_de_providencia_149-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/668/pedido_de_providencia_149-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de todas as lâmpadas queimadas da Rua Scheffer 217 na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/669/pedido_de_providencia_150-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/669/pedido_de_providencia_150-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a limpeza do esgoto e do mato que se encontra na rua Scheffer 217 na Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/670/pedido_de_providencia_151-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/670/pedido_de_providencia_151-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias tais como aterro e ensaibramento na esquina das ruas Luiz Araújo e Hélio Tadeu G. da Costa.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/671/pedido_de_providencia_152-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/671/pedido_de_providencia_152-2018.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de desviar o trânsito da Avenida Padre Simão no Balneário Mostardense, no dia 31 de dezembro a noite durante os festejos de Ano Novo.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/673/pedido_de_providencia_153-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/673/pedido_de_providencia_153-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com a roçadeira nas ruas da Praia do Farol da Solidão</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/674/pedido_de_providencia_154-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/674/pedido_de_providencia_154-2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um bicicletário para o Parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/675/pedido_de_providencia_155-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/675/pedido_de_providencia_155-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca da lâmpada queimada na rua Lena Araújo nº 90 na Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/683/pedido_de_providencia_156-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/683/pedido_de_providencia_156-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito esgotamento, aterro e patrolamento da estrada da praia de São Simão.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/684/pedido_de_providencia_157-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/684/pedido_de_providencia_157-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma pracinha para as crianças no Parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/685/pedido_de_providencia_158-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/685/pedido_de_providencia_158-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a troca de lâmpadas queimadas na Avenida dos Cardeais, no Balneário Mostardense - Mostardas.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/686/pedido_de_providencia_159-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/686/pedido_de_providencia_159-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na Rua João Manoel Lopes da Costa entre a ruas Almirante Tamandaré ate o final sentido BR 101.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/687/pedido_de_providencia_160-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/687/pedido_de_providencia_160-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Hamilton de Oliveira Alves entre a rua Luiz Araújo té o final do Sentido a BR 101.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/689/pedido_de_providencia_161-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/689/pedido_de_providencia_161-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua São Simão em frente ao nº 198.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/690/pedido_de_providencia_162-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/690/pedido_de_providencia_162-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feita ima pracinha para as crianças na Vila Jóia.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/691/pedido_de_providencia_163-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/691/pedido_de_providencia_163-2018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na rua Almirante Tamandaré em frente ao nº 745.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/692/pedido_de_providencia_164-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/692/pedido_de_providencia_164-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o ensaibramento da Rua Independência entre a Av. Tancredo Neves e Rua José Pedro Leandro Filho, sede Mostardas.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/709/pedido_de_providencia_165-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/709/pedido_de_providencia_165-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o aterramento e ensaibramento no final da Rua José Pedro Leandro Filho, próximo a Ponte.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/710/pedido_de_providencia_166-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/710/pedido_de_providencia_166-2018.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Almirante Tamandaré em frente o nº 1052.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/711/pedido_de_providencia_167-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/711/pedido_de_providencia_167-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na esquina das ruas Juvenal Gonçalves Braga com Dr. Jorge Futuro.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/712/pedido_de_providencia_168-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/712/pedido_de_providencia_168-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Bento Gonçalves entre as ruas XV de Novembro e Av. Pinheiro Machado.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/713/pedido_de_providencia_169-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/713/pedido_de_providencia_169-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado saibro no acesso e nas ruas da Vila Joia.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/714/pedido_de_providencia_170-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/714/pedido_de_providencia_170-2018.pdf</t>
   </si>
   <si>
     <t>Que seja colocado placas de "PARE" na esquina da Av. Pinheiro Machado com Rua Emílio Ferreira de Lemos.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/715/pedido_de_providencia_171-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/715/pedido_de_providencia_171-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos na Ponte da estrada que dá acesso à praia de São Simão.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/716/pedido_de_providencia_172-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/716/pedido_de_providencia_172-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE de colocar os canos já existentes, bem como, fazer o aterramento na entrada de acesso a prioridade do morador Cléo, em frente ao bar da Elis na localidade de cacimbas.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/717/pedido_de_providencia_173-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/717/pedido_de_providencia_173-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome uma providência URGENTE de fazer o aterramento dos buracos, emparelhar a estrada e limpar o esgoto da Rua Ademar Fogaça com a Rua Zé Braga na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/718/pedido_de_providencia_174-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/718/pedido_de_providencia_174-2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE de arrumar a guarita dos Salva-Vidas ou de colocar uma nova na Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/307/001-contrato-emergencial-op.-patrulha-agr-cola-smade-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/307/001-contrato-emergencial-op.-patrulha-agr-cola-smade-.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/308/002-loca-o-pr-dio-almoxarifado-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/308/002-loca-o-pr-dio-almoxarifado-.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a renovar locação de prédio com dispensa de  licitação e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RENOVAR LOCAÇÃO DE PRÉDIO COM DISPENSA DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/311/005-contrato-emergencial-psic-loga-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/311/005-contrato-emergencial-psic-loga-.doc</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/312/006-contrato-tempor-rio-fiscal-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/312/006-contrato-tempor-rio-fiscal-.doc</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/313/007-renova-o-loca-o-pr-dio-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/313/007-renova-o-loca-o-pr-dio-.doc</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/314/008-loca-o-pr-dio-subprefeitura-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/314/008-loca-o-pr-dio-subprefeitura-.doc</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/315/009-contrato-tempor-rio-engenheiro-civil-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/315/009-contrato-tempor-rio-engenheiro-civil-.doc</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/319/011-revis-o-geral-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/319/011-revis-o-geral-.doc</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL - ARTIGO 37, X, DA CF - AOS VENCIMENTOS DOS SUBSÍDIOS, DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/317/012-revis-o-geral-conselho-tutelar-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/317/012-revis-o-geral-conselho-tutelar-.doc</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL, NOS TERMOS DO PARÁGRAFO SEGUNDO DO ARTIGO 25 MENCIONADO NO ARTIGO 1º DA LEI MUNICIPAL Nº 3063/2012, AOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/318/013-cedencia-nossa-senhora-aparecida-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/318/013-cedencia-nossa-senhora-aparecida-.doc</t>
   </si>
   <si>
     <t>PRORROGA AO ESTADO DO RIO GRANDE DO SUL O USO DAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL FUNDAMENTAL NOSSA SENHORA APARECIDA, PARA FUNCIONAMENTO DA ESCOLA ESTADUAL DE ENSINO MÉDIO MÁRIO QUINTANA</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/320/014-contrato-emergencial-op.-m-quinas-smostt-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/320/014-contrato-emergencial-op.-m-quinas-smostt-.doc</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/321/015-conv-nio-emater-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/321/015-conv-nio-emater-.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RENOVAR CONVÊNIO COM A EMATER E ASCAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/322/016-contrato-tempor-rio-professor-ed.-f-sica-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/322/016-contrato-tempor-rio-professor-ed.-f-sica-.doc</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/323/017-contrato-tempor-rio-professor-t-c.-agr-colas-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/323/017-contrato-tempor-rio-professor-t-c.-agr-colas-.doc</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/324/018-contrato-tempor-rio-professor-ed.-infantil-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/324/018-contrato-tempor-rio-professor-ed.-infantil-.doc</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/325/019-contrato-tempor-rio-professor-espanhol-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/325/019-contrato-tempor-rio-professor-espanhol-.doc</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/326/020-contrato-tempor-rio-professor-geografia-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/326/020-contrato-tempor-rio-professor-geografia-.doc</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/327/021-contrato-tempor-rio-professor-matem-tica-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/327/021-contrato-tempor-rio-professor-matem-tica-.doc</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/328/022-contrato-tempor-rio-professor-series-iniciai_ysu50GD.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/328/022-contrato-tempor-rio-professor-series-iniciai_ysu50GD.doc</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/329/023-contrato-tempor-rio-professor-series-iniciai_4492vHy.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/329/023-contrato-tempor-rio-professor-series-iniciai_4492vHy.doc</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/330/024-contrato-tempor-rio-professor-s-ries-iniciais-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/330/024-contrato-tempor-rio-professor-s-ries-iniciais-.doc</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/331/025-contrato-emergencial-servente-geral-emei-h-lio-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/331/025-contrato-emergencial-servente-geral-emei-h-lio-.doc</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/332/026-contrato-emergencial-serv.-merendeira-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/332/026-contrato-emergencial-serv.-merendeira-.doc</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/333/027-contrato-emergencial-atendende-geral-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/333/027-contrato-emergencial-atendende-geral-.doc</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/334/028-contrato-tempor-rio-oper-rio-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/334/028-contrato-tempor-rio-oper-rio-.doc</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/335/029-autoriza-receber-area-de-terras-.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/335/029-autoriza-receber-area-de-terras-.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER ÁREA PARALELA A ESTRADA VICINAL</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-030-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-030-2018.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções firmado entre os municípios do Rio Grande do Sul, com a finalidade de construir consórcio público denominado.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-031-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-031-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso do salão do Sol Nascente.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto-de-lei-032-2017.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto-de-lei-032-2017.pdf</t>
   </si>
   <si>
     <t>Efetua Alteração nos anexos I-71, I-48 e II-65 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-033-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-033-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionadas.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto-de-lei-034-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto-de-lei-034-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto-de-lei-034-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto-de-lei-034-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar acordo de cooperação com a Associação Comunitária Quilombolas dos Teixeiras.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto-de-lei-036-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto-de-lei-036-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar acordo de cooperação  com a Associação Comunitário Dona Quitéria.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto-de-lei-037-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto-de-lei-037-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar acordo de cooperação com a Associação Comunitária Quilombolas Beco dos Colodianos.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto-de-lei-038-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto-de-lei-038-2018.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto-de-lei-039-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto-de-lei-039-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto-de-lei-040-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto-de-lei-040-2018.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto-de-lei-041-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto-de-lei-041-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto-de-lei-042-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto-de-lei-042-2018.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-043-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-043-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as competências e a estrutura da Secretaria Municipal de Assistência Social, Trabalho e Habitação.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto-de-lei-044-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto-de-lei-044-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/393/projeto-de-lei-045-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/393/projeto-de-lei-045-2018.pdf</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/394/projeto-de-lei-046-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/394/projeto-de-lei-046-2018.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/395/projeto-de-lei-047-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/395/projeto-de-lei-047-2018.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/396/projeto-de-lei-048-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/396/projeto-de-lei-048-2018.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/397/projeto-de-lei-049-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/397/projeto-de-lei-049-2018.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/398/projeto-de-lei-050-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/398/projeto-de-lei-050-2018.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/399/projeto-de-lei-051-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/399/projeto-de-lei-051-2018.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-052-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-052-2018.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-053-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-053-2018.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-054-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-054-2018.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-055-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-055-2018.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_056-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_056-2018.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-057-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-057-2018.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-058-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-058-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-059-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-059-2018.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/420/projeto-de-lei-060-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/420/projeto-de-lei-060-2018.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/421/projeto-de-lei-061-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/421/projeto-de-lei-061-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema Municipal de cultura de Mostardas, seus princípios, objetivos, estrutura, organização, gestão, inter relações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/422/projeto-de-lei-062-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/422/projeto-de-lei-062-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 3º e 4º da Lei Municipal nº 3230, de 23 de abril de 2014 e os artigos 1º e 2º da Lei Municipal nº 3567, de 31 de janeiro de 2017, artigo 1º da Lei Municipal nº 2646, de 26 de janeiro de 2010.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/423/projeto-de-lei-063-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/423/projeto-de-lei-063-2018.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 59, modifica e acrescenta parágrafos na Lei Municipal nº 2166, de 30 de maio de 2006.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/424/projeto-de-lei-064-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/424/projeto-de-lei-064-2018.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/425/projeto-de-lei-065-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/425/projeto-de-lei-065-2018.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-066-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-066-2018.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-067-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-067-2018.pdf</t>
   </si>
   <si>
     <t>Cria o Grupo de Contratos de Repasse, convênio e capacitação de recursos e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/437/projeto-de-lei-068-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/437/projeto-de-lei-068-2018.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/438/projeto-de-lei-069-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/438/projeto-de-lei-069-2018.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/449/projeto_de_lei_070-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/449/projeto_de_lei_070-2018.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/450/projeto_de_lei_071-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/450/projeto_de_lei_071-2018.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_072-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_072-2018.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/461/projeto_de_lei_073-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/461/projeto_de_lei_073-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir bens móveis duráveis, na condição que especifica</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/462/projeto_de_lei_074-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/462/projeto_de_lei_074-2018.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_075-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_075-2018.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_de_lei_076-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_de_lei_076-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de cooperação mútua intermunicipal com o Município de Tavares.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_077-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_077-2018.pdf</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/477/projeto_de_lei_079-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/477/projeto_de_lei_079-2018.pdf</t>
   </si>
   <si>
     <t>Efetua alteração na carga horária em anexo da Lei Municipal nº 2158, de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_081-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_081-2018.pdf</t>
   </si>
   <si>
     <t>Institui gratificação mensal aos pregoeiros do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_082-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_082-2018.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_083-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_083-2018.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_084-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_084-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_085-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_085-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_086-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_086-2018.pdf</t>
   </si>
   <si>
     <t>Concede abono salarial aos agentes comunitários de saúde vinculados às equipes do programa de saúde da família - ESFS e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_088-2018_M4x1Zxl.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_088-2018_M4x1Zxl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar termo de parceria com organizações da sociedade civil de interessa público - OSCIP's e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_089-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_089-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reformular o Conselho Municipal de Desenvolvimento Rural - CMDR e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_090-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_090-2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3640, de 06 de junho de 2017</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_091-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_091-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar operação de crédito com o Banco do Estado do rio Grande do Sul S/A - Banrisul, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_092-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_092-2018.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_093-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_093-2018.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_094-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_094-2018.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_095-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_095-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesas do programas abaixo relacionados.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_096-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_096-2018.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_097-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_097-2018.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_098-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_098-2018.pdf</t>
   </si>
   <si>
     <t>Altera Parágrafo Único do Artigo 4º da Lei Municipal nº 3683, de 19 de dezembro de 2017.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_100-2018_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_100-2018_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar operação de crédito com o Banco do Estado do Rio Grande do Sul S/A - BANRISUL, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_101-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_101-2018.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_102-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_102-2018.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_103-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_103-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar lotes urbanos na Prais de São Simão.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_104-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_104-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesas do programa abaixo relacionado</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_105-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_105-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Município de Tavares para realização do Campeonato Intermunicipal de Futebol 2018.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_106-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_106-2018.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_107-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_107-2018.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_108-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_108-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse para a Sociedade Beneficente São Luiz de Mostardas</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_109-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_109-2018.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_110-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_110-2018.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_111-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_111-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a celebrar o contrato por tempo determinado.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_112-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_112-2018.pdf</t>
   </si>
   <si>
     <t>Cria e Extingue cargos e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_113-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_113-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o BADESUL Desenvolvimento S/A - Agência de Fomentos/RS para obras de infraestrutura urbana e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Fica criada a Casa de Acolhimento e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_115-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_115-2018.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_117-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_117-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_118-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_118-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo a artigo da Lei Municipal nº 3802, de 24 de julho de 2018.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_119-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_119-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo de determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_120-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_120-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Estado do Rio Grande do Sul, por intermédio da Secretaria da Segurança Pública, com a interveniência do Instituto Geral de perícias e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_121-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_121-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o BADESUL Desenvolvimento S/A - Agência de Fomento/RS para obras de infraestrutura urbana e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_122-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_122-2018.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/596/projeto_de_lei_123-2018_Lv31TIX.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/596/projeto_de_lei_123-2018_Lv31TIX.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/597/projeto_de_lei_124-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/597/projeto_de_lei_124-2018.pdf</t>
   </si>
   <si>
     <t>Concede abono salarial aos agentes comunitários de saúde vinculados às Equipes do programa de saúde da família - ESFS e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/598/projeto_de_lei_125-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/598/projeto_de_lei_125-2018.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/599/projeto_de_lei_126-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/599/projeto_de_lei_126-2018.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/600/projeto_de_lei_127-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/600/projeto_de_lei_127-2018.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/601/projeto_de_lei_128-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/601/projeto_de_lei_128-2018.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/611/projeto_de_lei_129-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/611/projeto_de_lei_129-2018.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/612/projeto_de_lei_130-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/612/projeto_de_lei_130-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei Municipal nº 3698/2018.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_131-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_131-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar termo de cooperação técnica com o Sindicato dos Trabalhadores Rurais de Mostardas, Sindicato dos Produtores Rurais de Mostardas, Cooperativa dos Povos Tradicionais de Mostardas e Associação Comercial e Industrial de Mostardas.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_132-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_132-2018.pdf</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_133-2018_hj57cFH.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_133-2018_hj57cFH.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_134-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_134-2018.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_135-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_135-2018.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_136-2018_-_ldo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_136-2018_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2019.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_137-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_137-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à cláusula sétima do termo de convênio de cooperação mútua intermunicipal, anexo à Lei Municipal nº 37777/2018.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_138-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_138-2018.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_139-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_139-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Lei Municipal nº 3689/2017.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_140-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_140-2018.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_141-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_141-2018.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_142-2018_A5qgYar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_142-2018_A5qgYar.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_143-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_143-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar lotes urbanos na praia de São Simão.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/638/projeto_de_lei_144-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/638/projeto_de_lei_144-2018.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_145-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_145-2018.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de ventos do Município de Mostardas a "Semana Lixo Zero"e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/648/pl_146.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/648/pl_146.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o licenciamento Ambiental Municipal, institui as taxas de licenciamento ambiental e florestal dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/649/pl_147.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/649/pl_147.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Lei Municipal nº 2805/2011, que dispõe sobre a política do meio ambiente do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/650/projeto_de_lei_148-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/650/projeto_de_lei_148-2018.pdf</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/651/projeto_de_lei_149-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/651/projeto_de_lei_149-2018.pdf</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/656/projeto_de_lei_150-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/656/projeto_de_lei_150-2018.pdf</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/657/projeto_de_lei_151-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/657/projeto_de_lei_151-2018.pdf</t>
   </si>
   <si>
     <t>Efetua alteração na carga horária do anexo da Lei Municipal nº 3347, de 28 de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Altera o número de vagas no quadro de cargos de provimento efetivo do Art. 3º da Lei Municipal nº 2158, de 23 de maio de 2006.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_153-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_153-2018.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas no quadro de cargos de provimento efetivo do art. 3º da Lei  Municipal nº 2158.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_154-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_154-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo contrato por tempo determinado.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_156-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_156-2018.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/663/projeto_de_lei_157-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/663/projeto_de_lei_157-2018.pdf</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_158-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_158-2018.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mostardas para o exercício de 2019.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_160-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_160-2018.pdf</t>
   </si>
   <si>
     <t>Fixa novos valores para as diárias a serem pagas pela Prefeitura Municipal de Mostardas.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/695/projeto_de_lei_161-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/695/projeto_de_lei_161-2018.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/696/projeto_de_lei_162-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/696/projeto_de_lei_162-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção temporária de IPTU e taxas correlatas para loteamentos nas áreas urbanas e de expansão urbana do Município de Mostardas.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/697/projeto_de_lei_163-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/697/projeto_de_lei_163-2018.pdf</t>
   </si>
   <si>
     <t>Acresce e altera as Leis Municipais nºs 2452/2008  3664/2017.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/698/projeto_de_lei_164-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/698/projeto_de_lei_164-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio  com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/699/projeto_de_lei_165-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/699/projeto_de_lei_165-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/700/projeto_de_lei_166-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/700/projeto_de_lei_166-2018.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_167-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_167-2018.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/704/projeto_de_lei_168-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/704/projeto_de_lei_168-2018.pdf</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/705/projeto_de_lei_169-2018_8WkR6B0.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/705/projeto_de_lei_169-2018_8WkR6B0.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contato por tempo determinado.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/719/projeto_de_lei_170-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/719/projeto_de_lei_170-2018.pdf</t>
   </si>
   <si>
     <t>Introduz modificações na Lei Municipal nº 2583, de 14 de setembro de 2009.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/720/projeto_de_lei_171-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/720/projeto_de_lei_171-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a pactuar termo de entrega e delegação de responsabilidade de trator e equipamentos agrícolas.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/721/projeto_de_lei_172-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/721/projeto_de_lei_172-2018.pdf</t>
   </si>
   <si>
     <t>Introduz modificações na tabela 01 da Lei Municipal nº 2595, de 15 de outubro de 2009.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/723/projeto_de_lei_173-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/723/projeto_de_lei_173-2018.pdf</t>
   </si>
   <si>
     <t>Institui o programa de estímulo ao aumento da arrecadação 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/724/projeto_de_lei_174-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/724/projeto_de_lei_174-2018.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/725/projeto_de_lei_175-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/725/projeto_de_lei_175-2018.pdf</t>
   </si>
   <si>
     <t>Altera valor da RM - Referência Muncipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_176-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_176-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do imposto predial e territorial urbano - IPTU e taxas correlatas, no exercício de 2019.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/727/projeto_de_lei_177-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/727/projeto_de_lei_177-2018.pdf</t>
   </si>
   <si>
     <t>Altera artigo 1º da Lei Municipal nº 3734, de suplementar para especial, no que se refere ao recurso 4580 - compensação das especificações regionais e o artigo 2º, no que se refere ao ano de 2016 para 2017, de todos os recursos.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto-de-lei-001-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto-de-lei-001-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Mostardense</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/343/projeto-de-lei-002-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/343/projeto-de-lei-002-2018.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37, X, da CF  - aos vencimentos dos servidores ativos, aos proventos e às pensões  dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto-de-lei-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto-de-lei-003-2018.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto-de-lei-004-2018_VcoJBMM.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto-de-lei-004-2018_VcoJBMM.pdf</t>
   </si>
   <si>
     <t>Concede aos exercentes de mandatos eletivos de vereador, a revisão geral.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto-de-lei-005-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto-de-lei-005-2018.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral anual - artigo 37 X da CF e Lei Municipal nº 3465/2016 aos subsídios do Prefeito e Vice Prefeito.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto-de-lei-006-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto-de-lei-006-2018.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral anual - artigo 37, X da Constituição Federal da CF e Lei Municipal nº 3434/2016 dos subsídios dos secretários municipais e chefe de gabinete do Poder Executivo.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto-de-lei-007-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto-de-lei-007-2018.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 3292 de 30 de dezembro de de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_008-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão do serviço de fornecimento de energia elétrica e de água, no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_legislativo_009-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_legislativo_009-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_011-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_011-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão para que as pessoas acima de 60 anos  com deficiência consultem na unidade de saúde mais próxima do local onde está residindo.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_012-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_012-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece a possibilidade do agendamento telefônico de consultas para pacientes idosos e para pessoas com deficiências já cadastradas nas unidades de saúdes do município de Mostardas e das outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_013-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_013-2018.pdf</t>
   </si>
   <si>
     <t>Dá nome a Sala das Comissões da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_014-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_014-2018.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/708/projeto_de_lei_015-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/708/projeto_de_lei_015-2018.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-resolu-o-001-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-resolu-o-001-2018.pdf</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara Municipal de Mostardas</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-resolu-o-002-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-resolu-o-002-2018.pdf</t>
   </si>
   <si>
     <t>Altera o valor do vale alimentação dos servidores da Câmara Municipal da Resolução nº 01/2017 de 02 de janeiro de 2017.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-resolu-o-003-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-resolu-o-003-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-resolu-o-004-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-resolu-o-004-2018.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/433/projeto-de-resolu-o-005-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/433/projeto-de-resolu-o-005-2018.pdf</t>
   </si>
   <si>
     <t>Determina pontos facultativos e horário de expediente da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/434/projeto-de-resolu-o-006-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/434/projeto-de-resolu-o-006-2018.pdf</t>
   </si>
   <si>
     <t>Promulga transferência de data da Sessão Ordinária.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_008-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente durante a primeira fase dos jogos do Brasil na Copa do Mundo de 2018.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/575/projeto_de__resolucao_009-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/575/projeto_de__resolucao_009-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta a veiculação de propaganda eleitoral no âmbito do Pode Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_resolucao_011-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_resolucao_011-2018.pdf</t>
   </si>
   <si>
     <t>Determina Ponto Facultativo e horário de expediente da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_resolucao_012-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_resolucao_012-2018.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_resolucao_013-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_resolucao_013-2018.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/667/projeto_de_resolucao_014-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/667/projeto_de_resolucao_014-2018.pdf</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/419/requerimento-01-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/419/requerimento-01-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao setor de orizicultura da Câmara dos Deputados Estaduais.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_02-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_02-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Raul Angelo, por seus relevantes serviços como Pastor da igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/536/requerimento_03-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/536/requerimento_03-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Delegado de Polícia de Mostardas e Tavares, pelos relevantes serviços prestados em nossa comunidade.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/537/requerimento_04-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/537/requerimento_04-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Rudimar Araújo Pereira  extensivo a toda equipe de trabalho pelos relevantes serviços prestados em nossa comunidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/538/requerimento_05-2016.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/538/requerimento_05-2016.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Inspetor de Polícia Magno Pereira da Silva pelos relevantes serviços prestados em nossa comunidade.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/539/requerimento_06-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/539/requerimento_06-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Dra. Giovana Sessim Borges pelos relevantes serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/540/requerimento_007-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/540/requerimento_007-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Irmandade Nossa Senhora do Rosário dos Teixeiras, pela belíssima apresentação do Ensaio de Promessas no dia 07 de julho de 2018, no CTG Tropeiros do Litoral.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/639/requerimento_008-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/639/requerimento_008-2018.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária do dia 08 de outubro de 2018.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_009-2018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_009-2018.pdf</t>
   </si>
   <si>
     <t>Indica Sr. Rudimar Araújo Pereira para receber "Medalha de Mérito Comunitário".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4765,68 +4765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/565/emenda_modificativa_02-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/702/emenda_modificativa_03-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/341/001-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/344/indica-o-002-2018_2ihkS5E.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/411/indica-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/412/indica-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_006-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_007-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_008-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_009-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_010-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/693/indicacao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/694/indicacao_015-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/707/indicacao_016-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/722/indicacao_017-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/372/pedido-de-informa-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/373/pedido-de-informa-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/374/pedido-de-informa-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/375/pedido-de-informa-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/376/pedido-de-informa-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/377/pedido-de-informa-o-006-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/378/pedido-de-informa-o-007-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/269/pedido-de-informa-o-008-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pedido-de-informa-o-010-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/272/pedido-de-informa-o-011-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/429/pedido-de-provid-ncia-012-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/430/pedido-de-informa-o-013-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/431/pedido-de-informa-o-014-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/432/pedido-de-informa-o-015-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/448/pedido-de-informa-o-016-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/455/pedido_de_informacao_017-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/456/pedido_de_informacao_018-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/457/pedido_de_informacao_019-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/458/pedido_de_informacao_020-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/459/pedido_de_informacao_021-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/502/pedido_de_informacao_022-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/521/pedido_de_informacao_023-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/522/pedido_de_informacao_024-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/523/pedido_de_informacao_025-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/524/pedido_de_informacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/525/pedido_de_informacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/526/pedido_de_informacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/527/pedido_de_informacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/528/pedido_de_informacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/529/pedido_de_informacao_031-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/530/pedido_de_informacao_032-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/531/pedido_de_informacao_033-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/532/pedido_de_informacao_034-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/541/pedido_de_informacao_035-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/542/pedido_de_informacao_036-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/543/pedido_de_informacao_037-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/562/pedido_de_informacao_038-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/563/pedido_de_informacao_039-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/564/pedido_de_informacao_040-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/566/pedido_de_informacao_041-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/567/pedido_de_informacao_042-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/568/pedido_de_informacao_043-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/569/pedido_de_informacao_044-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/570/pedido_de_informacao_045-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/571/pedido_de_informacao_046-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/572/pedido_de_informacao_047-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/579/pedido_de_informacao_048-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/590/pedido_de_informacao_049-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/591/pedido_de_informacao_050-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/592/pedido_de_informacao_051-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/595/pedido_de_informacao_052-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/706/pedido_de__informacao_053-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/379/pedido-de-provid-ncia-001-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/380/pedido-de-provid-ncia-002-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/381/pedido-de-provid-ncia-003-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/382/pedido-de-provid-ncia-004-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/383/pedido-de-provid-ncia-005-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/384/pedido-de-provid-ncia-006-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/385/pedido-de-provid-ncia-007-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/386/pedido-de-provid-ncia-008-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/273/pedido-de-provid-ncia-011-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/274/pedido-de-provid-ncia-012-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/275/pedido-de-provid-ncia-013-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/276/pedido-de-provid-ncia-014-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/277/pedido-de-provid-ncia-015-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/279/pedido-de-provid-ncia-017-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/280/pedido-de-provid-ncia-018-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pedido-de-provid-ncia-019-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/282/pedido-de-provid-ncia-020-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/283/pedido-de-provid-ncia-021-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pedido-de-provid-ncia-022-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pedido-de-provid-ncia-023-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/286/pedido-de-provid-ncia-024-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/287/pedido-de-provid-ncia-025-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/288/pedido-de-provid-ncia-026-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/289/pedido-de-provid-ncia-027-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/290/pedido-de-provid-ncia-028-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/291/pedido-de-provid-ncia-029-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/292/pedido-de-provid-ncia-030-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/293/pedido-de-provid-ncia-031-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/294/pedido-de-provid-ncia-032-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/295/pedido-de-provid-ncia-033-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/296/pedido-de-provid-ncia-034-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/298/pedido-de-provid-ncia-036-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/299/pedido-de-provid-ncia-037-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/300/pedido-de-provid-ncia-038-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/301/pedido-de-provid-ncia-039-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/302/pedido-de-provid-ncia-040-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/303/pedido-de-provid-ncia-041-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/304/pedido-de-provid-ncia-042-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/305/pedido-de-provid-ncia-043-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/306/pedido-de-provid-ncia-044-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/345/pedido-de-provid-ncia-045-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/346/pedido-de-provid-ncia-046-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/347/pedido-de-provid-ncia-047-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/348/pedido-de-provid-ncia-048-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/350/pedido-de-provid-ncia-050-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/351/pedido-de-provid-ncia-051-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/352/pedido-de-provid-ncia-052-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/353/pedido-de-provid-ncia-053-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/354/pedido-de-provid-ncia-054-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/355/pedido-de-provid-ncia-055-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/356/pedido-de-provid-ncia-056-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/357/pedido-de-provid-ncia-057-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/358/pedido-de-provid-ncia-058-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/400/pedido-de-provid-ncia-059-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/401/pedido-de-provid-ncia-060-2018_d709CX2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/402/pedido-de-provid-ncia-061-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/403/pedido-de-provid-ncia-062-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/405/pedido-de-provid-ncia-063-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/406/pedido-de-provid-ncia-064-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/413/pedido-de-provid-ncia-065-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/417/pedido-de-provid-ncia-066-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/418/pedido-de-provid-ncia-067-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/426/pedido-de-providencia-068-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/427/pedido-de-providencia-069-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/428/pedido-de-provid-ncia-070-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/439/pedido-de-provid-ncia-071-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/440/pedido-de-provid-ncia-072-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/441/pedido-de-provid-ncia-073-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/442/pedido-de-provid-ncia-074-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/443/pedido-de-provid-ncia-075-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/444/pedido-de-provid-ncia-076-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/445/pedido-de-provid-ncia-077-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/446/pedido-de-provid-ncia-078-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/447/pedido-de-provid-ncia-079-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pedido_de_providencia_084-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pedido_de_providencia_085-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/467/pedido_de_providencia_086-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pedido_de_providencia_087-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pedido_de_providencia_088-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/470/pedido_de_providencia_089-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pedido_de_providencia_090-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pedido_de_providencia_091-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/473/pedido_de_providencia_092-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/480/pedido_de_providencia_094-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/481/pedido_de_providencia_095-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/482/pedido_de_providencia_096-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/483/pedido_de_providencia_097-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/484/pedido_de_providencia_098-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pedido_de_providencia_099-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/486/pedido_de_providencia_100-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/487/pedido_de_providencia_101-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/488/pedido_de_providencia_102-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/495/pedido_de_providencia_103-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/500/pedido_de_providencia_104-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/514/pedido_de_providencia_105-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/515/pedido_de_providencia_106-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/516/pedido_de_providencia_107-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/544/pedido_de_providencia_108-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/545/pedido_de_providencia_109-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/546/pedido_de_providencia_110-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/547/pedido_de_providencia_111-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/548/pedido_de_providencia_112-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/549/pedido_de_providencia_113-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/573/pedido_de_providencia_114-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/574/pedido_de_providencia_115-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/576/pedido_de_providencia_116-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/577/pedido_de_providencia_117-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/578/pedido_de_providencia_118-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/585/pedido_de_providencia_119-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/586/pedido_de_providencia_120-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/587/pedido_de_providencia_121-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/588/pedido_de_providencia_122-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/589/pedido_de_providencia_123-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/594/pedido_de_providencia_124-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/602/pedido_de_providencia_125-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/603/pedido_de_providencia_126-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/609/pedido_de_providencia_127-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/610/pedido_de_providencia_128-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/617/pedido_de_providencia_129-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/618/pedido_de_providencia_130-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/625/pedido_de_providencia_131-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/626/pedido_de_providencia_132-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/627/pedido_de_providencia_133-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/632/pedido_de_providencia_134-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/633/pedido_de_providencia_135-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/634/pedido_de_providencia_136-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/635/pedido_de_providencia_137-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/640/pedido_de_providencia_139-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/641/pedido_de_providencia_140-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/642/pedido_de_providencia_141-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/643/pedido_de_providencia_142-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/645/pedido_de_providencia_143-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/646/pedido_de_providencia_144-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/652/pedido_de_providencia_145-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/653/pedido_de_providencia_146-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/654/pedido_de_providencia_147-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/655/pedido_de_providencia_148-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/668/pedido_de_providencia_149-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/669/pedido_de_providencia_150-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/670/pedido_de_providencia_151-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/671/pedido_de_providencia_152-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/673/pedido_de_providencia_153-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/674/pedido_de_providencia_154-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/675/pedido_de_providencia_155-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/683/pedido_de_providencia_156-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/684/pedido_de_providencia_157-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/685/pedido_de_providencia_158-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/686/pedido_de_providencia_159-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/687/pedido_de_providencia_160-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/689/pedido_de_providencia_161-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/690/pedido_de_providencia_162-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/691/pedido_de_providencia_163-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/692/pedido_de_providencia_164-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/709/pedido_de_providencia_165-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/710/pedido_de_providencia_166-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/711/pedido_de_providencia_167-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/712/pedido_de_providencia_168-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/713/pedido_de_providencia_169-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/714/pedido_de_providencia_170-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/715/pedido_de_providencia_171-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/716/pedido_de_providencia_172-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/717/pedido_de_providencia_173-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/718/pedido_de_providencia_174-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/307/001-contrato-emergencial-op.-patrulha-agr-cola-smade-.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/308/002-loca-o-pr-dio-almoxarifado-.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/311/005-contrato-emergencial-psic-loga-.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/312/006-contrato-tempor-rio-fiscal-.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/313/007-renova-o-loca-o-pr-dio-.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/314/008-loca-o-pr-dio-subprefeitura-.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/315/009-contrato-tempor-rio-engenheiro-civil-.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/319/011-revis-o-geral-.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/317/012-revis-o-geral-conselho-tutelar-.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/318/013-cedencia-nossa-senhora-aparecida-.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/320/014-contrato-emergencial-op.-m-quinas-smostt-.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/321/015-conv-nio-emater-.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/322/016-contrato-tempor-rio-professor-ed.-f-sica-.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/323/017-contrato-tempor-rio-professor-t-c.-agr-colas-.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/324/018-contrato-tempor-rio-professor-ed.-infantil-.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/325/019-contrato-tempor-rio-professor-espanhol-.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/326/020-contrato-tempor-rio-professor-geografia-.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/327/021-contrato-tempor-rio-professor-matem-tica-.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/328/022-contrato-tempor-rio-professor-series-iniciai_ysu50GD.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/329/023-contrato-tempor-rio-professor-series-iniciai_4492vHy.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/330/024-contrato-tempor-rio-professor-s-ries-iniciais-.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/331/025-contrato-emergencial-servente-geral-emei-h-lio-.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/332/026-contrato-emergencial-serv.-merendeira-.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/333/027-contrato-emergencial-atendende-geral-.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/334/028-contrato-tempor-rio-oper-rio-.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/335/029-autoriza-receber-area-de-terras-.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-030-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-031-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto-de-lei-032-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-033-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto-de-lei-034-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto-de-lei-034-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto-de-lei-036-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto-de-lei-037-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto-de-lei-038-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto-de-lei-039-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto-de-lei-040-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto-de-lei-041-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto-de-lei-042-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-043-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto-de-lei-044-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/393/projeto-de-lei-045-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/394/projeto-de-lei-046-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/395/projeto-de-lei-047-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/396/projeto-de-lei-048-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/397/projeto-de-lei-049-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/398/projeto-de-lei-050-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/399/projeto-de-lei-051-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-052-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-053-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-054-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-055-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-057-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-058-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-059-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/420/projeto-de-lei-060-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/421/projeto-de-lei-061-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/422/projeto-de-lei-062-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/423/projeto-de-lei-063-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/424/projeto-de-lei-064-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/425/projeto-de-lei-065-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-066-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-067-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/437/projeto-de-lei-068-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/438/projeto-de-lei-069-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/449/projeto_de_lei_070-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/450/projeto_de_lei_071-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/461/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/462/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/477/projeto_de_lei_079-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_081-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_082-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_083-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_084-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_085-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_086-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_088-2018_M4x1Zxl.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_089-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_090-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_091-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_092-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_093-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_094-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_095-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_096-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_097-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_098-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_100-2018_2.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_101-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_102-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_103-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_104-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_105-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_106-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_107-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_108-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_109-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_110-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_111-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_112-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_113-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_115-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_117-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_118-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_119-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_120-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_121-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_122-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/596/projeto_de_lei_123-2018_Lv31TIX.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/597/projeto_de_lei_124-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/598/projeto_de_lei_125-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/599/projeto_de_lei_126-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/600/projeto_de_lei_127-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/601/projeto_de_lei_128-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/611/projeto_de_lei_129-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/612/projeto_de_lei_130-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_131-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_132-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_133-2018_hj57cFH.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_134-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_135-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_136-2018_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_137-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_138-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_139-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_140-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_141-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_142-2018_A5qgYar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_143-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/638/projeto_de_lei_144-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_145-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/648/pl_146.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/649/pl_147.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/650/projeto_de_lei_148-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/651/projeto_de_lei_149-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/656/projeto_de_lei_150-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/657/projeto_de_lei_151-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_153-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_154-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_156-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/663/projeto_de_lei_157-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_158-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_160-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/695/projeto_de_lei_161-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/696/projeto_de_lei_162-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/697/projeto_de_lei_163-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/698/projeto_de_lei_164-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/699/projeto_de_lei_165-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/700/projeto_de_lei_166-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_167-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/704/projeto_de_lei_168-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/705/projeto_de_lei_169-2018_8WkR6B0.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/719/projeto_de_lei_170-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/720/projeto_de_lei_171-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/721/projeto_de_lei_172-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/723/projeto_de_lei_173-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/724/projeto_de_lei_174-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/725/projeto_de_lei_175-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_176-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/727/projeto_de_lei_177-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto-de-lei-001-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/343/projeto-de-lei-002-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto-de-lei-003-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto-de-lei-004-2018_VcoJBMM.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto-de-lei-005-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto-de-lei-006-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto-de-lei-007-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_008-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_legislativo_009-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/708/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-resolu-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-resolu-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-resolu-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-resolu-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/433/projeto-de-resolu-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/434/projeto-de-resolu-o-006-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_008-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/575/projeto_de__resolucao_009-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_resolucao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_resolucao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_resolucao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/667/projeto_de_resolucao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/419/requerimento-01-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_02-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/536/requerimento_03-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/537/requerimento_04-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/538/requerimento_05-2016.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/539/requerimento_06-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/540/requerimento_007-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/639/requerimento_008-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_009-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/565/emenda_modificativa_02-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/702/emenda_modificativa_03-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/341/001-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/344/indica-o-002-2018_2ihkS5E.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/411/indica-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/412/indica-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_006-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_007-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_008-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_009-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_010-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/693/indicacao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/694/indicacao_015-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/707/indicacao_016-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/722/indicacao_017-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/372/pedido-de-informa-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/373/pedido-de-informa-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/374/pedido-de-informa-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/375/pedido-de-informa-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/376/pedido-de-informa-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/377/pedido-de-informa-o-006-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/378/pedido-de-informa-o-007-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/269/pedido-de-informa-o-008-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pedido-de-informa-o-010-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/272/pedido-de-informa-o-011-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/429/pedido-de-provid-ncia-012-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/430/pedido-de-informa-o-013-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/431/pedido-de-informa-o-014-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/432/pedido-de-informa-o-015-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/448/pedido-de-informa-o-016-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/455/pedido_de_informacao_017-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/456/pedido_de_informacao_018-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/457/pedido_de_informacao_019-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/458/pedido_de_informacao_020-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/459/pedido_de_informacao_021-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/502/pedido_de_informacao_022-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/521/pedido_de_informacao_023-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/522/pedido_de_informacao_024-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/523/pedido_de_informacao_025-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/524/pedido_de_informacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/525/pedido_de_informacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/526/pedido_de_informacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/527/pedido_de_informacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/528/pedido_de_informacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/529/pedido_de_informacao_031-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/530/pedido_de_informacao_032-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/531/pedido_de_informacao_033-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/532/pedido_de_informacao_034-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/541/pedido_de_informacao_035-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/542/pedido_de_informacao_036-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/543/pedido_de_informacao_037-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/562/pedido_de_informacao_038-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/563/pedido_de_informacao_039-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/564/pedido_de_informacao_040-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/566/pedido_de_informacao_041-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/567/pedido_de_informacao_042-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/568/pedido_de_informacao_043-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/569/pedido_de_informacao_044-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/570/pedido_de_informacao_045-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/571/pedido_de_informacao_046-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/572/pedido_de_informacao_047-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/579/pedido_de_informacao_048-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/590/pedido_de_informacao_049-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/591/pedido_de_informacao_050-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/592/pedido_de_informacao_051-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/595/pedido_de_informacao_052-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/706/pedido_de__informacao_053-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/379/pedido-de-provid-ncia-001-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/380/pedido-de-provid-ncia-002-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/381/pedido-de-provid-ncia-003-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/382/pedido-de-provid-ncia-004-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/383/pedido-de-provid-ncia-005-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/384/pedido-de-provid-ncia-006-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/385/pedido-de-provid-ncia-007-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/386/pedido-de-provid-ncia-008-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/273/pedido-de-provid-ncia-011-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/274/pedido-de-provid-ncia-012-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/275/pedido-de-provid-ncia-013-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/276/pedido-de-provid-ncia-014-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/277/pedido-de-provid-ncia-015-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/279/pedido-de-provid-ncia-017-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/280/pedido-de-provid-ncia-018-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pedido-de-provid-ncia-019-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/282/pedido-de-provid-ncia-020-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/283/pedido-de-provid-ncia-021-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pedido-de-provid-ncia-022-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pedido-de-provid-ncia-023-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/286/pedido-de-provid-ncia-024-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/287/pedido-de-provid-ncia-025-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/288/pedido-de-provid-ncia-026-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/289/pedido-de-provid-ncia-027-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/290/pedido-de-provid-ncia-028-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/291/pedido-de-provid-ncia-029-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/292/pedido-de-provid-ncia-030-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/293/pedido-de-provid-ncia-031-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/294/pedido-de-provid-ncia-032-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/295/pedido-de-provid-ncia-033-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/296/pedido-de-provid-ncia-034-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/298/pedido-de-provid-ncia-036-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/299/pedido-de-provid-ncia-037-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/300/pedido-de-provid-ncia-038-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/301/pedido-de-provid-ncia-039-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/302/pedido-de-provid-ncia-040-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/303/pedido-de-provid-ncia-041-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/304/pedido-de-provid-ncia-042-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/305/pedido-de-provid-ncia-043-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/306/pedido-de-provid-ncia-044-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/345/pedido-de-provid-ncia-045-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/346/pedido-de-provid-ncia-046-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/347/pedido-de-provid-ncia-047-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/348/pedido-de-provid-ncia-048-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/350/pedido-de-provid-ncia-050-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/351/pedido-de-provid-ncia-051-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/352/pedido-de-provid-ncia-052-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/353/pedido-de-provid-ncia-053-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/354/pedido-de-provid-ncia-054-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/355/pedido-de-provid-ncia-055-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/356/pedido-de-provid-ncia-056-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/357/pedido-de-provid-ncia-057-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/358/pedido-de-provid-ncia-058-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/400/pedido-de-provid-ncia-059-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/401/pedido-de-provid-ncia-060-2018_d709CX2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/402/pedido-de-provid-ncia-061-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/403/pedido-de-provid-ncia-062-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/405/pedido-de-provid-ncia-063-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/406/pedido-de-provid-ncia-064-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/413/pedido-de-provid-ncia-065-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/417/pedido-de-provid-ncia-066-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/418/pedido-de-provid-ncia-067-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/426/pedido-de-providencia-068-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/427/pedido-de-providencia-069-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/428/pedido-de-provid-ncia-070-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/439/pedido-de-provid-ncia-071-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/440/pedido-de-provid-ncia-072-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/441/pedido-de-provid-ncia-073-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/442/pedido-de-provid-ncia-074-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/443/pedido-de-provid-ncia-075-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/444/pedido-de-provid-ncia-076-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/445/pedido-de-provid-ncia-077-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/446/pedido-de-provid-ncia-078-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/447/pedido-de-provid-ncia-079-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pedido_de_providencia_084-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pedido_de_providencia_085-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/467/pedido_de_providencia_086-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pedido_de_providencia_087-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pedido_de_providencia_088-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/470/pedido_de_providencia_089-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pedido_de_providencia_090-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pedido_de_providencia_091-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/473/pedido_de_providencia_092-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/480/pedido_de_providencia_094-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/481/pedido_de_providencia_095-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/482/pedido_de_providencia_096-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/483/pedido_de_providencia_097-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/484/pedido_de_providencia_098-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pedido_de_providencia_099-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/486/pedido_de_providencia_100-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/487/pedido_de_providencia_101-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/488/pedido_de_providencia_102-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/495/pedido_de_providencia_103-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/500/pedido_de_providencia_104-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/514/pedido_de_providencia_105-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/515/pedido_de_providencia_106-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/516/pedido_de_providencia_107-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/544/pedido_de_providencia_108-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/545/pedido_de_providencia_109-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/546/pedido_de_providencia_110-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/547/pedido_de_providencia_111-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/548/pedido_de_providencia_112-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/549/pedido_de_providencia_113-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/573/pedido_de_providencia_114-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/574/pedido_de_providencia_115-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/576/pedido_de_providencia_116-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/577/pedido_de_providencia_117-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/578/pedido_de_providencia_118-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/585/pedido_de_providencia_119-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/586/pedido_de_providencia_120-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/587/pedido_de_providencia_121-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/588/pedido_de_providencia_122-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/589/pedido_de_providencia_123-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/594/pedido_de_providencia_124-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/602/pedido_de_providencia_125-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/603/pedido_de_providencia_126-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/609/pedido_de_providencia_127-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/610/pedido_de_providencia_128-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/617/pedido_de_providencia_129-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/618/pedido_de_providencia_130-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/625/pedido_de_providencia_131-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/626/pedido_de_providencia_132-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/627/pedido_de_providencia_133-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/632/pedido_de_providencia_134-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/633/pedido_de_providencia_135-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/634/pedido_de_providencia_136-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/635/pedido_de_providencia_137-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/640/pedido_de_providencia_139-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/641/pedido_de_providencia_140-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/642/pedido_de_providencia_141-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/643/pedido_de_providencia_142-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/645/pedido_de_providencia_143-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/646/pedido_de_providencia_144-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/652/pedido_de_providencia_145-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/653/pedido_de_providencia_146-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/654/pedido_de_providencia_147-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/655/pedido_de_providencia_148-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/668/pedido_de_providencia_149-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/669/pedido_de_providencia_150-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/670/pedido_de_providencia_151-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/671/pedido_de_providencia_152-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/673/pedido_de_providencia_153-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/674/pedido_de_providencia_154-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/675/pedido_de_providencia_155-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/683/pedido_de_providencia_156-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/684/pedido_de_providencia_157-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/685/pedido_de_providencia_158-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/686/pedido_de_providencia_159-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/687/pedido_de_providencia_160-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/689/pedido_de_providencia_161-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/690/pedido_de_providencia_162-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/691/pedido_de_providencia_163-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/692/pedido_de_providencia_164-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/709/pedido_de_providencia_165-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/710/pedido_de_providencia_166-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/711/pedido_de_providencia_167-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/712/pedido_de_providencia_168-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/713/pedido_de_providencia_169-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/714/pedido_de_providencia_170-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/715/pedido_de_providencia_171-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/716/pedido_de_providencia_172-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/717/pedido_de_providencia_173-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/718/pedido_de_providencia_174-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/307/001-contrato-emergencial-op.-patrulha-agr-cola-smade-.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/308/002-loca-o-pr-dio-almoxarifado-.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/311/005-contrato-emergencial-psic-loga-.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/312/006-contrato-tempor-rio-fiscal-.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/313/007-renova-o-loca-o-pr-dio-.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/314/008-loca-o-pr-dio-subprefeitura-.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/315/009-contrato-tempor-rio-engenheiro-civil-.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/319/011-revis-o-geral-.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/317/012-revis-o-geral-conselho-tutelar-.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/318/013-cedencia-nossa-senhora-aparecida-.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/320/014-contrato-emergencial-op.-m-quinas-smostt-.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/321/015-conv-nio-emater-.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/322/016-contrato-tempor-rio-professor-ed.-f-sica-.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/323/017-contrato-tempor-rio-professor-t-c.-agr-colas-.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/324/018-contrato-tempor-rio-professor-ed.-infantil-.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/325/019-contrato-tempor-rio-professor-espanhol-.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/326/020-contrato-tempor-rio-professor-geografia-.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/327/021-contrato-tempor-rio-professor-matem-tica-.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/328/022-contrato-tempor-rio-professor-series-iniciai_ysu50GD.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/329/023-contrato-tempor-rio-professor-series-iniciai_4492vHy.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/330/024-contrato-tempor-rio-professor-s-ries-iniciais-.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/331/025-contrato-emergencial-servente-geral-emei-h-lio-.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/332/026-contrato-emergencial-serv.-merendeira-.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/333/027-contrato-emergencial-atendende-geral-.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/334/028-contrato-tempor-rio-oper-rio-.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/335/029-autoriza-receber-area-de-terras-.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-030-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-031-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/338/projeto-de-lei-032-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-033-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/340/projeto-de-lei-034-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto-de-lei-034-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto-de-lei-036-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto-de-lei-037-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto-de-lei-038-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto-de-lei-039-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto-de-lei-040-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto-de-lei-041-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto-de-lei-042-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-043-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto-de-lei-044-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/393/projeto-de-lei-045-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/394/projeto-de-lei-046-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/395/projeto-de-lei-047-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/396/projeto-de-lei-048-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/397/projeto-de-lei-049-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/398/projeto-de-lei-050-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/399/projeto-de-lei-051-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-052-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-053-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-054-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-055-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-057-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-058-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-059-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/420/projeto-de-lei-060-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/421/projeto-de-lei-061-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/422/projeto-de-lei-062-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/423/projeto-de-lei-063-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/424/projeto-de-lei-064-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/425/projeto-de-lei-065-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-066-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-067-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/437/projeto-de-lei-068-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/438/projeto-de-lei-069-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/449/projeto_de_lei_070-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/450/projeto_de_lei_071-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/461/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/462/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/477/projeto_de_lei_079-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_081-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_082-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_083-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_084-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_085-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_086-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_088-2018_M4x1Zxl.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_089-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_090-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_091-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_092-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_093-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_094-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_095-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_096-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_097-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_098-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_100-2018_2.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_101-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_102-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_103-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_104-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_105-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_106-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_107-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_108-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_109-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_110-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_111-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_112-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_113-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_115-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_117-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_118-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_119-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_120-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_121-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_122-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/596/projeto_de_lei_123-2018_Lv31TIX.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/597/projeto_de_lei_124-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/598/projeto_de_lei_125-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/599/projeto_de_lei_126-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/600/projeto_de_lei_127-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/601/projeto_de_lei_128-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/611/projeto_de_lei_129-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/612/projeto_de_lei_130-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_131-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_132-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_133-2018_hj57cFH.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_134-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_135-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_136-2018_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_137-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_138-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_139-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_140-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_141-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_142-2018_A5qgYar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_143-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/638/projeto_de_lei_144-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/647/projeto_de_lei_145-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/648/pl_146.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/649/pl_147.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/650/projeto_de_lei_148-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/651/projeto_de_lei_149-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/656/projeto_de_lei_150-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/657/projeto_de_lei_151-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_153-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_154-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_156-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/663/projeto_de_lei_157-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/664/projeto_de_lei_158-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_160-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/695/projeto_de_lei_161-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/696/projeto_de_lei_162-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/697/projeto_de_lei_163-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/698/projeto_de_lei_164-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/699/projeto_de_lei_165-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/700/projeto_de_lei_166-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/703/projeto_de_lei_167-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/704/projeto_de_lei_168-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/705/projeto_de_lei_169-2018_8WkR6B0.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/719/projeto_de_lei_170-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/720/projeto_de_lei_171-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/721/projeto_de_lei_172-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/723/projeto_de_lei_173-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/724/projeto_de_lei_174-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/725/projeto_de_lei_175-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_176-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/727/projeto_de_lei_177-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto-de-lei-001-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/343/projeto-de-lei-002-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto-de-lei-003-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto-de-lei-004-2018_VcoJBMM.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto-de-lei-005-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto-de-lei-006-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto-de-lei-007-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_008-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_legislativo_009-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/708/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-resolu-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-resolu-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-resolu-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-resolu-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/433/projeto-de-resolu-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/434/projeto-de-resolu-o-006-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_008-2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/575/projeto_de__resolucao_009-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_resolucao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/665/projeto_de_resolucao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_resolucao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/667/projeto_de_resolucao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/419/requerimento-01-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_02-2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/536/requerimento_03-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/537/requerimento_04-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/538/requerimento_05-2016.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/539/requerimento_06-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/540/requerimento_007-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/639/requerimento_008-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_009-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>