--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -54,3326 +54,3326 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_001-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de adquirir um tanque pipa, e/ou caminhão pipa adaptado para combate de pequenos incêndios, ou até mesmo para evitar grandes incêndios.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lazinho Costa</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_002-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, verifique a possibilidade da construção de uma Praça de Lazer em uma área entre a Rua Bento Gonçalves e Av. Jorge Futuro (ao lado da Escola Hélio Rodrigues da Silva).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_003-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a viabilidade de construção de um abrigo no Posto de Saúde Moacir Machado Braga.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>André Soares</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_004-2019.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, encaminhe Projeto de Lei estabelecendo normas relativas à livre iniciativa e ao livre exercício da atividade econômica, em consonância com a Medida Provisória 881 de 30  de abril de 2019.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_005-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal inclua no Calendário Oficial de Eventos  do Município a partir de 2020 o "TORNEIO SOLIDÁRIO DE PESCA" do Balneário Mostardense.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_006-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Competente, estude e inclua na Lei Orçamentária Anual - LOA, aumento real aos Servidores Públicos efetivos, comissionados, aposentados e pensionistas de no mínimo 10% de aumento real a ser aplicado sobre seus vencimentos e vantagens. Sendo que até o momento o Executivo ainda não enviou o Projeto para esta Casa Legislativa.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/787/pedido_de_informacao_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/787/pedido_de_informacao_001-2019.pdf</t>
   </si>
   <si>
     <t>Por que a repetidora de TV está saindo do ar seguidamente aqui na cidade.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/847/pedido_de_informacao_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/847/pedido_de_informacao_002-2019.pdf</t>
   </si>
   <si>
     <t>Cópia de toda documentação referente a tomada de preço 24/2018, Projeto, Empenhos, Notas Fiscais, comprovantes de pagamentos, boletins de Medição, Relatórios de acompanhamento da execução da obra pela engenharia da Prefeitura e da Empresa, Aditivos, Notificações da Prefeitura a Empresa responsável  se houver e Laudo Técnico da liberação da refente obra.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/801/pedido_de_informacao_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/801/pedido_de_informacao_003-2019.pdf</t>
   </si>
   <si>
     <t>Qual a situação atual referente a emenda de R$ 160.000,00 (cento e sessenta mil reais) do Deputado Alceu Moreira designada a compra de um veículo de apoio para APAE - Associação de Pais e Amigos do Excepcionais.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/842/pedido_de_informacao_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/842/pedido_de_informacao_004-2019.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do caminhão de placa ILV 9805, que se encontra parado no pátio da Secretaria de Obra a mais de um ano? Onde se encontra o motor do referido caminhão e se há empenho, nota fiscal e comprovante de pagamento sobre o mesmo? Também solicitamos informação se há alguma sindicância instaurada sobre o referido ônibus?</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/843/pedido_de_informacao_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/843/pedido_de_informacao_005-2019.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus de placa IFB 7500, que se encontra parado no pátio da Secretaria de Educação a mais de um ano? Onde se encontra o motor do referido ônibus e se tem alguma ordem de serviço, empenho ou nota fiscal e comprovante de pagamento sobre o mesmo? Também solicitamos informação se há alguma sindicância instaurada sobre o referido ônibus?</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/844/pedido_de_informacao_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/844/pedido_de_informacao_006-2019.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do caminhão de placa ILV 9796, que se encontra parado no pátio da Secretaria de Educação a mais de um ano, e se há empenho, nota fiscal e comprovante de pagamento sobre o mesmo? Também solicitamos informação se há alguma sindicância instaurada sobre o referido caminhão?</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/845/pedido_de_informacao_007-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/845/pedido_de_informacao_007-2019.pdf</t>
   </si>
   <si>
     <t>Qual a real situação da Retroescavadeira de placa IWT 3885, que se encontra parada no pátio da Secretaria de Obras a mais de um ano? Onde se encontra o torque da referida máquina e se há empenho ou nota fiscal e comprovante de pagamento sobre a mesma? Também solicitamos informação se há alguma sindicância instaurada sobre a referida máquina?</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/846/pedido_de_informacao_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/846/pedido_de_informacao_008-2019.pdf</t>
   </si>
   <si>
     <t>Qual a real situação do ônibus de placa IPN 7100, que se encontra parado no pátio da Secretaria de Educação a mais de um ano? Onde se encontra o motor do referido ônibus e se tem alguma ordem de serviço, empenho ou nota fiscal e comprovante de pagamento sobre o mesmo? Também solicitamos informação se há alguma sindicância instaurada sobre o referido ônibus?</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/876/pedido_de_informacao_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/876/pedido_de_informacao_009-2019.pdf</t>
   </si>
   <si>
     <t>Cópia das licitações da merenda escolar, tomada de preço referente ao ano 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/877/pedido_de_informacao_010-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/877/pedido_de_informacao_010-2019.pdf</t>
   </si>
   <si>
     <t>Cópia dos pedidos de alimentos das creches e escolas enviados ao setor de chefia de distribuição da merenda escolar, no período de 2017 à 2019.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/878/pedido_de_informacao_011-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/878/pedido_de_informacao_011-2019.pdf</t>
   </si>
   <si>
     <t>Cópia dos cardápios referente a merenda escolar, nas creches e escolas municipais, de 2017 à 2019.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/879/pedido_de_informacao_012-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/879/pedido_de_informacao_012-2019.pdf</t>
   </si>
   <si>
     <t>Cópia do protocolo de entrada e retirada da merenda escolar do depósito da Secretaria de Educação de 2017 à 2019.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Adelino Silveira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/891/pedido_de_informacao_013-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/891/pedido_de_informacao_013-2019.pdf</t>
   </si>
   <si>
     <t>Qual a previsão do início de atendimento do profissional de fisioterapia no posto de saúde do 4º distrito?</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/892/pedido_de_informacao_014-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/892/pedido_de_informacao_014-2019.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de conserto do equipamento do dentista no posto de saúde do 4º distrito.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/893/pedido_de_informacao_015-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/893/pedido_de_informacao_015-2019.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de início do atendimento do profissional de fonoaudiologia no posto de saúde do 4º Distrito.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/899/pedido_de_informacao_016-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/899/pedido_de_informacao_016-2019.pdf</t>
   </si>
   <si>
     <t>Cópia da portaria de nomeação dos membros do Conselho Municipal de Merenda Escolar, referente aos anos 2018 e 2019, com seus respectivos presidentes e secretários e cópia das atas das reuniões do referido Conselho nos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/908/pedido_de_informacao_017-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/908/pedido_de_informacao_017-2019.pdf</t>
   </si>
   <si>
     <t>Cópia de todo processo de dispensa de licitação 289/18, empenhos, tomada de preço, comprovantes de pagamentos e notas fiscais.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/909/pedido_de_informacao_018-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/909/pedido_de_informacao_018-2019.pdf</t>
   </si>
   <si>
     <t>Cópia de todo o processo de dispensa de licitação 400/18, empenhos, tomada de preço, comprovantes de pagamentos e notas fiscais.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/910/pedido_de_informacao_019-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/910/pedido_de_informacao_019-2019.pdf</t>
   </si>
   <si>
     <t>Cópia de todo o processo licitatório 25/18, empenhos, tomada de preços, comprovantes de pagamentos e notas fiscais.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/911/pedido_de_informacao_020-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/911/pedido_de_informacao_020-2019.pdf</t>
   </si>
   <si>
     <t>Cópia de todo o processo de dispensa de licitação 33/19, empenhos, tomada de preço, comprovantes de pagamentos e notas fiscais.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/912/pedido_de_informacao_021-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/912/pedido_de_informacao_021-2019.pdf</t>
   </si>
   <si>
     <t>Quantos operadores de máquinas o município possui, entre concursados e contratados.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_informacao_022-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_informacao_022-2019.pdf</t>
   </si>
   <si>
     <t>Por qual motivo o Executivo Municipal está depositando entulhos no Parque Dr. Telmo Lemos "granjinha"?_x000D_
 _x000D_
 Qual a providência que o Executivo pretende tomar em relação ao mesmo?</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_informacao_023-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_informacao_023-2019.pdf</t>
   </si>
   <si>
     <t>Seja fornecida cópia integral da sindicância aberta para investigar, a denúncia sobre o uso de merenda escolar com a data de validade vencida, ocorrida no dia 16/04/2019?</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_informacao_024-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_informacao_024-2019.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, encaminhe Projeto de Lei estabelecendo normas relativas à livre iniciativa e ao livre exercício da atividade econômica, em consonância com a Medida Provisória 881 de 30 de abril de 2019.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/983/pedido_de_informacao_025-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/983/pedido_de_informacao_025-2019.pdf</t>
   </si>
   <si>
     <t>Qual o valor arrecadado com as multas aplicadas a jogadores e dirigentes durante o Campeonato Intermunicipal de Futebol de Campo no ano de 2018 e qual o destino destes recursos.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_informacao_026-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_informacao_026-2019.pdf</t>
   </si>
   <si>
     <t>Se fornecida cópia da tomada de preços, licitação, empenhos, notas fiscais e comprovante de pagamento referente a contratação de serviços realizados pela PC (escavadeira hidráulica) no município durante o ano 2018/2019.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/pedido_de_informacao_027-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/pedido_de_informacao_027-2019.pdf</t>
   </si>
   <si>
     <t>Se existe licença ambiental para retirar areia do Parque Telmo Lemos.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/pedido_de_informacao_028-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/pedido_de_informacao_028-2019.pdf</t>
   </si>
   <si>
     <t>Quanto o Município recebeu do Governo Federal referente ao programa Estratégia Saúde da Família especificadamente em relação ao vínculo de trabalho do médico Dr. Ernani Parnow.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/pedido_de_informacao_029-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/pedido_de_informacao_029-2019.pdf</t>
   </si>
   <si>
     <t>Solicito os comprovantes de pagamento do INSS da parte patronal a partir de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/pedido_de_informacao_030-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/pedido_de_informacao_030-2019.pdf</t>
   </si>
   <si>
     <t>Se existe licença ambiental para retirar areia do Parque Telmo Lemos?</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/pedido_de_informacao_031-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/pedido_de_informacao_031-2019.pdf</t>
   </si>
   <si>
     <t>Cópia do selo de aferimento de vistoria do inmetro nos tacógrafo e velocímetro da caixa de câmbio dos ônibus do transporte escolar, tanto do município quanto das empresas terceirizadas contratadas.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/pedido_de_informacao_032-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/pedido_de_informacao_032-2019.pdf</t>
   </si>
   <si>
     <t>Cópia das planilhas dos veículos utilizados no transporte escolar, e seus respectivos comprovantes de abastecimento.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/pedido_de_informacao_033-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/pedido_de_informacao_033-2019.pdf</t>
   </si>
   <si>
     <t>Quantas linhas possuem atualmente o transporte de Mostardas, quantas destas linhas são feitas com ônibus próprio do município, e quantas são terceirizadas.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/pedido_de_informacao_034-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/pedido_de_informacao_034-2019.pdf</t>
   </si>
   <si>
     <t>Cópia do laudo de manutenção preventiva dos ônibus do transporte escolar, tanto do município quanto das empresas terceirizadas contratadas.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_informacao_035-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_informacao_035-2019.pdf</t>
   </si>
   <si>
     <t>Cópia das planilhas do ônibus com placa IPV 0215, de janeiro à outubro de 2019, e seus respectivos comprovantes de abastecimento.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/pedido_de_informacao_036-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/pedido_de_informacao_036-2019.pdf</t>
   </si>
   <si>
     <t>Cópia das planilhas do ônibus placa IKQ 5038, e dos seus respectivos abastecimentos.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Por qual motivo o ônibus IKQ 5038 que prestava serviço ao transporte escolar do município de Mostardas foi aprendido na data do dia 05/11/2019.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Há qual empresa pertence o ônibus com placa IKQ 5038, que presta serviço ao transporte escolar.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_informacao_039-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_informacao_039-2019.pdf</t>
   </si>
   <si>
     <t>Cópia do histórico de inspeção semestral para verificação dos equipamentos obrigatórios e de segurança, dos ônibus do transporte escolar, os do município e das empresas terceirizadas contratadas.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/739/pedido_de_providencia_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/739/pedido_de_providencia_001-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a limpeza da Av. Dr. Jorge Futuro.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/740/pedido_de_providencia_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/740/pedido_de_providencia_002-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento da Rua Emílio Ferreira de Lemos em frente ao Ponto de Encontro.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/741/pedido_de_providencia_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/741/pedido_de_providencia_003-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente a troca de lâmpadas queimadas e o corte de grama nas áreas públicas na Praia do Pai João, como ruas, praças, etc.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/742/pedido_de_providencia_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/742/pedido_de_providencia_004-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento do Beco dos Colodianos e Beco dos Pachecos.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/743/pedido_de_providencia_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/743/pedido_de_providencia_005-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da Estrada dos Correas, Mina e Pontal.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/744/pedido_de_providencia_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/744/pedido_de_providencia_006-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da Estrada dos Teixeiras.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/745/pedido_de_providencia_007-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/745/pedido_de_providencia_007-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma placa de PARE na esquina da Rua 11 de Abril com Bento Gonçalves.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/746/pedido_de_providencia_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/746/pedido_de_providencia_008-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma placa de PARE na esquina da Rua Independência com rua Bento Gonçalves.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/747/pedido_de_providencia_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/747/pedido_de_providencia_009-2019.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na Rua Luiz Araújo esquina com Ana Amália Leite.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/748/pedido_de_providencia_010-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/748/pedido_de_providencia_010-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível o patrolamento e a remoção da areia na avenida número 10 na e rua número 14 na praia Farol da Solidão.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/749/pedido_de_providencia_011-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/749/pedido_de_providencia_011-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie mais breve possível o Corte e Poda das árvores nas laterais da estrada da Praia do Balneário Mostardense.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/785/pedido_de_providencia_012-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/785/pedido_de_providencia_012-2019.pdf</t>
   </si>
   <si>
     <t>Que seja tomadas as devidas providências em relação aos morcegos que estão no forro da Escola Bento Gonçalves no Rincão.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/786/pedido_de_providencia_013-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/786/pedido_de_providencia_013-2019.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas lâmpadas queimadas na rua Arnaldo da Silva Terra entre a esquina da Rua Emílio Ferreira de Lemos até o final sentido praia.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/796/pedido_de_providencia_014-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/796/pedido_de_providencia_014-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpadas queimadas na Rua Ademar Fogaça na praia Farol da Solidão.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/798/pedido_de_providencia_015-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/798/pedido_de_providencia_015-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a limpeza com a roçadeira na Rua Ademar Fogaça na praia Farol da Solidão.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/797/pedido_de_providencia_016-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/797/pedido_de_providencia_016-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie o mais breve possível um ponto de luz na rua Aquiles Soares número 400 na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/793/pedido_de_providencia_017-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/793/pedido_de_providencia_017-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente um ponto de luz na Rua Arnaldo da Silva Terra nº 1304.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/799/pedido_de_providencia_018-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/799/pedido_de_providencia_018-2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o fechamento do pátio do Posto de Saúde da Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/800/pedido_de_providencia_019-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/800/pedido_de_providencia_019-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível a troca de lâmpada queimada na Rua Aquiles Soares número 350 na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/802/pedido_de_providencia_020-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/802/pedido_de_providencia_020-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível uma limpeza e aterramento no Parque Mini Zôo.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/803/pedido_de_providencia_021-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/803/pedido_de_providencia_021-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente o conserto do telhado do Ginásio de Esportes da Escola Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/807/pedido_de_providencia_022-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/807/pedido_de_providencia_022-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na frente da Escola Estadual de Ensino Fundamental Onze de Abril, na Rua Léo Luiz Velho.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/808/pedido_de_providencia_023-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/808/pedido_de_providencia_023-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos de esgoto na Rua Marçal Mesquita Pereira.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/809/pedido_de_providencia_024-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/809/pedido_de_providencia_024-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Marçal Mesquita Pereira.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/828/pedido_de_providencia_025-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/828/pedido_de_providencia_025-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um aterro no acostamento próximo ao km 84 na localidade do Bacupari, próximo ao acesso da entrada da Lagoa Azul, local onde aconteceu um acidente a algum tempo atrás do ônibus e de um caminhão que resultou vítima fatal.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/829/pedido_de_providencia_026-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/829/pedido_de_providencia_026-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie brevemente o corte de grama no Aeródromo Caio Cardoso.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/830/pedido_de_providencia_027-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/830/pedido_de_providencia_027-2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado as limpezas das Bocas d Lobo em nossa cidade.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/831/pedido_de_providencia_028-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/831/pedido_de_providencia_028-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a troca de lâmpadas queimadas na Vila Jeová.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/832/pedido_de_providencia_029-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/832/pedido_de_providencia_029-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento e a poda de árvores na estrada dos Teixeiras, principalmente no Beco do Sr. Irto.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/836/pedido_de_providencia_030-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/836/pedido_de_providencia_030-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo agilize a realização do Plano Diretor para declaração das áreas dos Balneários, Lagoa do Bacupari, Balneário Solidão, Balneário São Simão e Balneário Mostardense, como áreas Urbanas.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/854/pedido_de_providencia_031-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/854/pedido_de_providencia_031-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras providencie com a maior brevidade possível, o patrolamento no Beco Vô Gilico no 4º Distrito.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/857/pedido_de_providencia_032-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/857/pedido_de_providencia_032-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento do Beco do Rincão da Figueira, no Valim.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/858/pedido_de_providencia_033-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/858/pedido_de_providencia_033-2019.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de colocar uma lixeira próximo as agências do Banrisul e Caixa Econômica Federal na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/859/pedido_de_providencia_034-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/859/pedido_de_providencia_034-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituídas as lâmpadas queimadas no Beco do vô Gilico.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/860/pedido_de_providencia_035-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/860/pedido_de_providencia_035-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito a retirada do lixo doméstico no Beco Vô Gilico no 4º Distrito</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/861/pedido_de_providencia_036-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/861/pedido_de_providencia_036-2019.pdf</t>
   </si>
   <si>
     <t>Que o Pode Executivo faça rampa de acessibilidade na Praça Luiz Chaves Martins em frente a lotérica.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/862/pedido_de_providencia_037-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/862/pedido_de_providencia_037-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça rampa de acessibilidade na praça Luiz Chaves Martins na rua Independência em frente a farmácia agafarma.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/870/pedido_de_providencia_038-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/870/pedido_de_providencia_038-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível o conserto de todas as paradas da RSC 101.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/871/pedido_de_providencia_039-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/871/pedido_de_providencia_039-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES para arrumar o beco do Joca, no Bacupari.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/872/pedido_de_providencia_040-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/872/pedido_de_providencia_040-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível uma lâmpada para colocar no ponto de luz no beco vô Gilico em frente à entrada da casa do Nauri no 4º Distrito.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/873/pedido_de_providencia_041-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/873/pedido_de_providencia_041-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza do Valo na Rua Patrocínio Vieira Rosca, mais conhecido como Valo do Zé Grande.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Jeder Silva</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/874/pedido_de_providencia_042-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/874/pedido_de_providencia_042-2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada melhorias pela Secretaria Municipal de Obras na Rua Anita Garibaldi em toda sua extensão.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/884/pedido_de_providencia_043-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/884/pedido_de_providencia_043-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Solidão em frente a ACEPEV.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/885/pedido_de_providencia_044-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/885/pedido_de_providencia_044-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituída as lâmpadas queimadas no Beco do Vô Gilico.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/886/pedido_de_providencia_045-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/886/pedido_de_providencia_045-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Av. Luiz Chaves Bitencourt em frente ao nº 198, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/894/pedido_de_providencia_046-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/894/pedido_de_providencia_046-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Cleto Brum Machado entre a Rua São Luiz e RST 101.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/900/pedido_de_providencia_047-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/900/pedido_de_providencia_047-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto da parada de ônibus na localidade dos Teixeiras, Beco dos Rosalino próximo ao Ariton.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/902/pedido_de_providencia_048-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/902/pedido_de_providencia_048-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um ponto de luz (luminária), na localidade dos Teixeiras na estrada do Nascimento número 601.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/903/pedido_de_providencia_049-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/903/pedido_de_providencia_049-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito limpeza de entulhos na Rua Cleto Brum Machado ao lado do nº 1313.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/904/pedido_de_providencia_050-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/904/pedido_de_providencia_050-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento do Beco São Caetano, no Valim.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/907/pedido_de_providencia_051-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/907/pedido_de_providencia_051-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras providencie a rede de esgoto na Rua Marçal Mesquita Pereira, entre a Rua Luiz Araújo e Rua Bento Gonçalves.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/914/pedido_de_providencia_052-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/914/pedido_de_providencia_052-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Estrada do Aguapé no 4º distrito.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/915/pedido_de_providencia_053-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/915/pedido_de_providencia_053-2019.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de colocar um estacionamento de moto em frente as agências do Banrisul e Caixa Econômica Federal na avenida Padre Simão.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/916/pedido_de_providencia_054-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/916/pedido_de_providencia_054-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível um ponto de luz em frente ao Beco da Travessa do Arremate no 4º Distrito.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/917/pedido_de_providencia_055-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/917/pedido_de_providencia_055-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível com URGÊNCIA consertar a parada, na RSC 101 KM 205 na localidade das Cacimbas.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/918/pedido_de_providencia_056-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/918/pedido_de_providencia_056-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES de fazer um aterro de Barro em três bacias de buracos no Beco do Areal no 4º Distrito.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/925/pedido_de_providencia_057-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/925/pedido_de_providencia_057-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTES de dar uma manutenção melhor, na estrada da praia de São Simão.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/933/pedido_de_providencia_058-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/933/pedido_de_providencia_058-2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO PROVIDENCIE O MAIS BREVE POSSÍVEL UMA LÂMPADA PARA COLOCAR NO PONTO DE LUZ NA LOCALIDADE DE CACIMBAS, KM 205, NA RST 101, PRÓXIMO AO BAR DA ELIS</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/934/pedido_de_providencia_059-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/934/pedido_de_providencia_059-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO MELHORIAS NO CALÇAMENTO DA AV. DINARTE SILVEIRA MARTINS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/936/pedido_de_providencia_060-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/936/pedido_de_providencia_060-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE para arrumar a ponte da estrada da Isdralit, na localidade das Cacimbas.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/937/pedido_de_providencia_061-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/937/pedido_de_providencia_061-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível um ponto de luz, no primeiro poste do beco Travessa do Areal no 4º Distrito.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/938/pedido_de_providencia_062-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/938/pedido_de_providencia_062-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie com URGÊNCIA  construção de um abrigo para a parada de ônibus  ou uma nova parada no KM 104, na RST 101, próximo ao lado da entrada do Beco Travessa do Areal, no 4º Distrito.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/939/pedido_de_providencia_063-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/939/pedido_de_providencia_063-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE em tampar, bacias de buracos, na Av. Luís Chaves Bitencourt nº 1740, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/945/pedido_de_providencia_064-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/945/pedido_de_providencia_064-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie com URGÊNCIA  construção de uma nova parada de ônibus no KM 199, na RSC 101, próximo ao Mercado, da localidade das Cacimbas.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/953/pedido_de_providencia_066-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/953/pedido_de_providencia_066-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento da Rua Independência em frente ao Restaurante JT.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/954/pedido_de_providencia_067-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/954/pedido_de_providencia_067-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na Rua Anita Garibaldi.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/955/pedido_de_providencia_068-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/955/pedido_de_providencia_068-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências no esgoto na Rua XV de Novembro entre as ruas Emílio Ferreira de Lemos e José Pedro Leandro Filho.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/956/pedido_de_providencia_069-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/956/pedido_de_providencia_069-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na iluminação no Balneário Mostardense.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize limpeza dos entulhos que estão sendo colocados no parque de eventos Dr. Telmo Lemos "granjinha".</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_providencia_071-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_providencia_071-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na Rua São Luiz a partir da Av. Dinarte Silveira Martins sentido a Nova Escócia.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_providencia_072-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_providencia_072-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na Av. Pinheiro Machado entre as ruas Emílio Ferreira de Lemos e Arno Inácio de Souza.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_providencia_073-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_providencia_073-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza do valo e posteriormente seja instalado canos na rua Bento Gonçalves entre as ruas Hélio Tadeu Gonçalves da Costa e Walter Caetano.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_074-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_074-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias na Rua Hamilton Oliveira Alves entre a Rua Luiz Araújo sentido a RST 101.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_providencia_075-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_providencia_075-2019.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as devidas providências a respeito dos cachorros soltos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/976/pedido_de_providencia_076-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/976/pedido_de_providencia_076-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a contratação de um médico (a) pediatra para a rede de saúde do nosso Município.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_providencia_077-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_providencia_077-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Emancipação entre a Bento Gonçalves e a Av. Dr. Jorge Futuro.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/978/pedido_de_providencia_078-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/978/pedido_de_providencia_078-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento na Rua Bento Gonçalves entre a Av. Padre Simão e a Av. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/979/pedido_de_providencia_079-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/979/pedido_de_providencia_079-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a reposição dos canos de esgoto na esquina das ruas Emílio Ferreira de Lemos e 11 de Abril.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Que o Executivo providencie com URGÊNCIA construção de um banco para parada de ônibus no KM 193, na RSC 101, próximo ao Salão Paroquial da Solidão, da localidade do 4º Distrito.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Adelino Silveira, Lazinho Costa</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/981/pedido_de_providencia_081-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/981/pedido_de_providencia_081-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE em tapar, bacias de buracos, na rua do mergulhão próximo ao nº 1440, e em frente ao senhor Coutinho no Balneário Mostardense.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/982/pedido_de_providencia_082-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/982/pedido_de_providencia_082-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE em tapar, bacias de buracos e patrolar a estrada do Beco da Vitória no Aguapé, da localidade do 4º Distrito.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/985/pedido_de_providencia_083-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/985/pedido_de_providencia_083-2019.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o calçamento na Av. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/986/pedido_de_providencia_084-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/986/pedido_de_providencia_084-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituída as lâmpadas queimadas no Beco do Vô Gilico na Solidão.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/987/pedido_de_providencia_085-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/987/pedido_de_providencia_085-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito a retirada do lixo doméstico no Beco Vô Gilico no 4º Distrito.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_086-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_086-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie reformas e aquisição de brinquedos na pracinha da escola Bento Gonçalves na localidade do Rincão.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_providencia_087-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_providencia_087-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo restabeleça atendimento médico na localidade do Rincão.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/990/pedido_de_providencia_088-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/990/pedido_de_providencia_088-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal restabeleça linha de ônibus para os passageiros do Mina e Pontal.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/991/pedido_de_providencia_089-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/991/pedido_de_providencia_089-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal restabeleça atendimento médico no posto de saúde na localidade da Solidão.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/992/pedido_de_providencia_090-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/992/pedido_de_providencia_090-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com urgência  medidas cabíveis para o grande número de cães que permanecem no Balneário Mostardense, principalmente próximo ao Posto de Saúde onde há uma grande aglomeração destes animais.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/998/pedido_de_providencia_091-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/998/pedido_de_providencia_091-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no posto de saúde do Rincão, tais como: conserto, limpeza e dedetização do forro; limpeza no esgoto dos banheiros; faixas antiderrapante na rampa de acesso principal.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_providencia_092-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_providencia_092-2019.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Arnaldo da Silva Terra em frente ao nº 1294.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1020/pedido_de_providencia_093-2019_ZhhDLMW.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1020/pedido_de_providencia_093-2019_ZhhDLMW.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie com URGÊNCIA a colocação de canos e fazer um aterro para alargar a entrada, na localidade das Cacimbas, rua Teodoro no KM 116 à direita ao lado da Isdralite.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/pedido_de_providencia_094-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/pedido_de_providencia_094-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie com URGÊNCIA a limpeza do esgoto no Beco do Joca em Bacupari.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/pedido_de_providencia_095-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/pedido_de_providencia_095-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o seguimento da rede de esgoto na Rua Rincão do Cristóvão Pereira do nº 895 à 919, pois somente duas residências ficam de fora da atual rede de esgoto.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/pedido_de_providencia_096-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/pedido_de_providencia_096-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza e aterramento do valo entre as ruas Emílio Ferreira de Lemos e Rincão do Cristóvão Pereira, próximo ao aeroporto municipal, o pedido se justifica por se encontrar naquele local, grande acúmulo de lixos e água parada, com forte odor e infestação de mosquitos e insetos.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/pedido_de_providencia_097-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/pedido_de_providencia_097-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie manutenção na rede de esgoto na creche Hélio Rodrigues, bem como nas ruas que dão acesso a chegada da respectiva creche, pois nos dias de chuva os entornos da referida escola ficam alagados dificultando acesso aos usuários.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/pedido_de_providencia_098-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/pedido_de_providencia_098-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, tome providências URGENTE no beco do (Bereca) na localidade dos Povos, realizando o aterramento e patrolamento, pois naquela localidade trafega ônibus escolar.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/pedido_de_providencia_099-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/pedido_de_providencia_099-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível uma lâmpada para colocar no ponto de luz na Rua Idelfonso Afonso Braga 1196.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/pedido_de_providencia_100-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/pedido_de_providencia_100-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível uma lâmpada para colocar no ponto de luz na localidade da Solidão, KM 193 em frente a ACEPeV.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_providencia_101-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_providencia_101-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o mais breve possível uma lâmpada para colocar no ponto de luz na localidade da Solidão, KM 191.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1067/pedido_de_providencia_102-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1067/pedido_de_providencia_102-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais breve possível lâmpadas para colocar nos pontos de luz na travessa Vô Gilico, localidade de Solidão.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_de_lei_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_de_lei_001-2019.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral - Artigo 37, X, da CF - aos vencimentos dos servidores, dos proventos dos aposentados e das pensões, do Poder Executivo.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral, nos termos do parágrafo segundo do artigo 25 mencionado no artigo 1º da Lei Municipal nº 3063/2012, aos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/730/projeto_de_lei_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/730/projeto_de_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a renovar convênio com a EMATER  e ASCAR e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/731/projeto_de_lei_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/731/projeto_de_lei_004-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/732/projeto_de_lei_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/732/projeto_de_lei_005-2019.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_lei_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_lei_006-2019.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/734/projeto_de_lei_007-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/734/projeto_de_lei_007-2019.pdf</t>
   </si>
   <si>
     <t>Altera § 2º do artigo 3º da Lei Municipal nº 3867, de 18 de dezembro de 2018.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/735/projeto_de_lei_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/735/projeto_de_lei_008-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/736/projeto_de_lei_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/736/projeto_de_lei_009-2019.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_lei_010-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_lei_010-2019.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_lei_011-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_lei_011-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_lei_012-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_lei_012-2019.pdf</t>
   </si>
   <si>
     <t>Altera redação dos artigos 6º e 11 da Lei Municipal nº 3416, de 19 de janeiro de 2016.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_013-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_013-2019.pdf</t>
   </si>
   <si>
     <t>Altera redação dos artigos 1º, 2º, 6º § 1º, e 9º da Lei Municipal nº 3112, de 23 de abril de 2014.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_lei_014-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_lei_014-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contato por tempo determinado.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_lei_015-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_lei_015-2019.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_lei_016-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_lei_016-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_lei_017-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_lei_017-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrara contrato por tempo determinado.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_018-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_018-2019.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_019-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_019-2019.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_lei_020-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_lei_020-2019.pdf</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_lei_021-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_lei_021-2019.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_lei_022-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_lei_022-2019.pdf</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_023-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_023-2019.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_024-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_024-2019.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_lei_025-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_lei_025-2019.pdf</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_lei_026-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_lei_026-2019.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei_027-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei_027-2019.pdf</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_028-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_028-2019.pdf</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_lei_029-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_lei_029-2019.pdf</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_030-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_030-2019.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_031-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_031-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_032-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_032-2019.pdf</t>
   </si>
   <si>
     <t>Efetua alteração no anexo I-29 da Lei Municipal nº 2158, de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_033-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_033-2019.pdf</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_034-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_034-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes em órgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_035-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_035-2019.pdf</t>
   </si>
   <si>
     <t>Institui o cadastro Técnico Municipal de atividades potencialmente poluidoras ou utilizadoras de recursos ambientais, e cria a taxa de controle e fiscalização ambiental municipal, de acordo com a Lei Federal 6.938/81 e alterações e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_036-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_036-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece novos valores de passagens em linhas municipais.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_037-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_037-2019.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_038-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_038-2019.pdf</t>
   </si>
   <si>
     <t>Efetua alteração no anexo I-48 da Lei Municipal nº 2158, de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_039-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_039-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 504, de 11 de maio de 1982.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_040-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_040-2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa Praia Acessível no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_041-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_041-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração direta do Município, o percentual de 20% (vinte por cento) das vagas para negros (pretos e pardos) como ação de promoção para a igualdade de oportunidade no mercado de trabalho prevista nos artigos 38 e 39  da Lei Federal 12.288/2010 que institui o estatuto da igualdade racial.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_042-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_042-2019.pdf</t>
   </si>
   <si>
     <t>Institui a reserva de cargos e empregos em concursos e processos seletivos públicos e estágios na Prefeitura Municipal de Mostardas/RS para pessoas com deficiência.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_043-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_043-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contrato para compra de serviços de urgência/emergência 24 horas da Sociedade Beneficente São Luiz Mostardas.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_044-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_044-2019.pdf</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_045-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_045-2019.pdf</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_046-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_046-2019.pdf</t>
   </si>
   <si>
     <t>Efetua alteração nos anexos I-49 e I-54 da Lei Municipal nº 2158, de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_047-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_047-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_048-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_048-2019.pdf</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_049-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_049-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 6º da Lei Municipal nº 3230, de 23 de abril de 2014, e do artigo 16 da Lei Municipal nº 2999, de junho de 2012.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/818/projeto_de_lei_050-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/818/projeto_de_lei_050-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_lei_051-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_lei_051-2019.pdf</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_lei_052-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_lei_052-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados e inclui no PPA e Diretrizes o Programa da Educação Especial.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_lei_053-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_lei_053-2019.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_054-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_054-2019.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_lei_055-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_lei_055-2019.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_lei_056-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_lei_056-2019.pdf</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_lei_057-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_lei_057-2019.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_lei_058-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_lei_058-2019.pdf</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_059-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_059-2019.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_060-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_060-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programa abaixo relacionados.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_lei_061-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_lei_061-2019.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/852/projeto_de_lei_062-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/852/projeto_de_lei_062-2019.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/853/projeto_de_lei_063-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/853/projeto_de_lei_063-2019.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_064-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_064-2019.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_065-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_065-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BRDE - Banco Regional de Desenvolvimento do Extremo Sul e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_066-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_066-2019.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_lei_067-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_lei_067-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar termo de compromisso e termo de participação financeira com a Companhia Estadual de Distribuição de Energia Elétrica - CEEE-D para realização de obra no sistema de distribuição.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/865/projeto_de_lei_068-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/865/projeto_de_lei_068-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Sessão VIII - Pensão por Morte, da Lei Municipal nº 2066, de 23 de novembro de 2005.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_069-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_069-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo aditivo ao termo de acordo e compromisso celebrado entre o Estado do Rio Grande do Sul, por intermédio da então Secretaria de Habitação e Saneamento, Economisa-Companhia Hipotecária e o Município de Mostardas, no âmbito do programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/867/projeto_de_lei_070-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/867/projeto_de_lei_070-2019.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/868/projeto_de_lei_071-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/868/projeto_de_lei_071-2019.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/869/projeto_de_lei_072-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/869/projeto_de_lei_072-2019.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei_073-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei_073-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 6º da Lei Municipal nº 3230, de 23 de abril de 2014, e do artigo 16 da Lei Municipal nº 2999, de 05 de junho de 2012.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_074-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_074-2019.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_075-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_075-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_076-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_076-2019.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 3112, de 23 de abril de 2013 e da Lei Municipal nº 3416, de 19 de janeiro de 2016.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_077-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_077-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Modificação do traçado da Estrada do Ranchinho.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_078-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_078-2019.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/888/projeto_de_lei_079-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/888/projeto_de_lei_079-2019.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_080-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_080-2019.pdf</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_081-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_081-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2452, de 10 de dezembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_082-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_082-2019.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_083-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_083-2019.pdf</t>
   </si>
   <si>
     <t>Efetua alteração no anexo II-38 da Lei Municipal nº 2158, de 23 de maio  de 2006 e da Lei Municipal nº 2469, de 06 de janeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_084-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_084-2019.pdf</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/901/projeto_de_lei_085-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/901/projeto_de_lei_085-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber doação de saibro em âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_086-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_086-2019.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_lei_087-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_lei_087-2019.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_lei_088-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_lei_088-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar lotes urbanos na praia de São Simão.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_089-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_089-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_090-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_090-2019.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_091-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_091-2019.pdf</t>
   </si>
   <si>
     <t>Altera código da FG, no artigo 1º da Lei Municipal nº 3533, de 03 de janeiro de 2017.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei_092-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei_092-2019.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_093-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_093-2019.pdf</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_lei_094-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_lei_094-2019.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Auditório Municipal e revoga Lei.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_lei_095-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_lei_095-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo extrajudicial com a empresa Metrobus Comércio de Veículos Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_096-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_096-2019.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_097-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_097-2019.pdf</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_098-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_098-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta de resíduos no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_099-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_099-2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa IPTU Verde no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_100-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_100-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de incremento financeiro a Sociedade Beneficente São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_101-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_101-2019.pdf</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_102-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_102-2019.pdf</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_103-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_103-2019.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_104-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_104-2019.pdf</t>
   </si>
   <si>
     <t>Altera artigos 107 e 108 e inclui inciso 3º na Lei Municipal nº 1550, de 30 de outubro de 2001.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_105-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_105-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2922, de 18 de janeiro de 2012.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/963/projeto_de_lei_106-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/963/projeto_de_lei_106-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito de financiamento à infraestrutura e ao saneamento - FINISA com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_107-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_107-2019.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_108-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_108-2019.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_109-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_109-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de auxílios às indústrias e comércio e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_110-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_110-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Município de Rio Grande com o objetivo de cedência de servidor.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_111-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_111-2019.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_112-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_112-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso da área do Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_113-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_113-2019.pdf</t>
   </si>
   <si>
     <t>Cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_114-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_114-2019.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_115-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_115-2019.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_116-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_116-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2020.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_lei_117-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_lei_117-2019.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_118-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_118-2019.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 3834, de 02 de outubro de 2019.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_119-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_119-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego público de Agente de combate a endemias e dá outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_120-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_120-2019.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_121-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_121-2019.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_122-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_122-2019.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_123-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_123-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_124-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_124-2019.pdf</t>
   </si>
   <si>
     <t>Altera inciso I do Art. 25 da Lei Municipal nº 2158 de 23 de maio de 2006 (Tabela de Pagamento dos Cargos de Provimento Efetivo) e cria padrão.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_125-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_125-2019.pdf</t>
   </si>
   <si>
     <t>Altera padrão e anexos do quadro de cargos de provimento efetivo das categorias de Médicos do Art. 3º da Lei Municipal nº 2158 de 23 de maio de 2006.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_126-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_126-2019.pdf</t>
   </si>
   <si>
     <t>Efetua alteração no anexo I-74 da Lei Municipal nº 2158, de 23 de maio de 2006.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_127-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_127-2019.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_128-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_128-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Lei Municipal nº 3873, de 21 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_129-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_129-2019.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_130-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_130-2019.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_131-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_131-2019.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_132-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_132-2019.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_133-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_133-2019.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_134-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_134-2019.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_135-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_135-2019.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_136-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_136-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mostardas para o Exercício de 2020.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_137-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_137-2019.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_138-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_138-2019.pdf</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_139-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_139-2019.pdf</t>
   </si>
   <si>
     <t>Altera § 2º do artigo 3º da Lei Municipal nº 4028, de 19 de novembro de 2019.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/projeto_de_lei_140-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/projeto_de_lei_140-2019.pdf</t>
   </si>
   <si>
     <t>Redefine a zona urbana da cidade de Mostardas, cria a zona de expansão urbana, delimitando área urbana da praia do Bacupari e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_141-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_141-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo 7º da Lei Municipal nº 2595, de 15 de outubro de 2009 - cria macrozona de Orla Costeira no Plano de Desenvolvimento Físico Urbano - PDFU.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_142-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_142-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo na seção I da Lei Municipal nº 2595, de 15 de outubro de 2009 - cria a zona urbana de orla e interesse turístico e ambiental na Praia do Bacupari.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_143-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_143-2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa de estímulo ao aumento da arrecadação 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_144-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_144-2019.pdf</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_145-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_145-2019.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_148-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_148-2019.pdf</t>
   </si>
   <si>
     <t>Altera valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_001-2019.pdf</t>
   </si>
   <si>
     <t>Concede aos Exercentes de Mandatos Eletivos de Vereador, a revisão geral.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_lei_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_lei_002-2019.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37 X da CF e Lei Municipal nº 3434/2016 dos subsídios dos Secretários Municipais e Chefe de Gabinete do Poder Executivo.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_lei_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral anual - Artigo 37 X da CF e Lei Municipal nº 3465/2016 aos subsídios do Prefeito e Vice-Prefeito.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_lei_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_lei_004-2019.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral anual - Artigo 37, X, da CF - aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_005-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Mostardense.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_006-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_007-2019_spg4kEo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_007-2019_spg4kEo.pdf</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_008-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_009-2019.pdf</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_010-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_010-2019.pdf</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_011-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_011-2019.pdf</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_012-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_012-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cultura Evangélica e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_013-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_013-2019.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_lei_014-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_lei_014-2019.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO PRÉDIO MULTIUSO</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_013-20192.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_013-20192.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRAÇA CENTRAL DA PRAIA DE SÃO SIMÃO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_016-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_016-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MOSTARDENSE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_017-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_017-2019.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO 2019</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_lei_018-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_lei_018-2019.pdf</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_019-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_019-2019.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_020-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_020-2019.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>André Soares, Jeder Silva, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_021-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_021-2019.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_lei_022-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_lei_022-2019.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_023-2019_9pRfaRl.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_023-2019_9pRfaRl.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Mini Zoológico Municipal e Praça "Largo da Quinta" para "Parque Vereador Rubens José Feres Zacca".</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_024-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_024-2019.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_025-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_025-2019.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_026-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_026-2019.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_027-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_027-2019.pdf</t>
   </si>
   <si>
     <t>Dá nome a Estrada Municipal de Dr. Joaquim Mathias de Lemos Velho.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_resolucao_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_resolucao_001-2019.pdf</t>
   </si>
   <si>
     <t>Altera o valor do Vale Alimentação dos servidores da Câmara Municipal, da Resolução nº 002/2018 de 02 de janeiro de 2018.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_resolucao_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_resolucao_002-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_resolucao_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_resolucao_003-2019.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores de Mostardas - RS, associada União dos Vereadores do Brasil, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_resolucao_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_resolucao_004-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a assinar Termo de Cooperação Técnica com a empresa Liz Serviços online LTDA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_resolucao_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_resolucao_005-2019.pdf</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_resolucao_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_resolucao_006-2019.pdf</t>
   </si>
   <si>
     <t>Promulga transferência de data da Sessão Ordinária.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/848/projeto_de_resolucao_007-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/848/projeto_de_resolucao_007-2019.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_resolucao_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_resolucao_008-2019.pdf</t>
   </si>
   <si>
     <t>Cria a política de Segurança da Informação.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_resolucao_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_resolucao_009-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Ouvidoria na Câmara de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_001-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_001-2019.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária do dia 11 de março de 2019.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_002-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_002-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Pastor André Martins Angelo  e Dona Andrea Martins Angelo.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_003-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_003-2019.pdf</t>
   </si>
   <si>
     <t>Requerer a abertura de Comissão Parlamentar de Inquérito, com prazo inicial de 60 dias, para apurar os fatos acima descritos, com o objetivo de apurar possíveis irregularidades e responsabilidades do ordenador de despesa, com relação ao conjunto dos fatos narrados.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_004-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_004-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Pastor Leandro Angelo e a pastora Andrea Martins Angelo da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/969/requerimento_005-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/969/requerimento_005-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Vereador Moisés de Lima Peres (PDT), ocorrido no dia 26 de julho de 2019.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/995/requerimento_006-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/995/requerimento_006-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos policiais civis: Douglas Castro Ayres, Escrivã de Polícia Fernanda Mazzutti, Inspetor de Polícia Franco Jordão Costa, Escrivão de Polícia José Meneghini Ferraresi, Inspetor de Polícia Lucas Barboza dos Santos. Em reconhecimento aos relevantes serviços prestados ao nosso município no mês de agosto/2019.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Jeder Silva, Adelino Silveira, André Soares, Dangelo Motta, Dr Luis, Edinei Machado, Lazinho Costa, Léo Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_007-2019_NIROt3w.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_007-2019_NIROt3w.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Dinah Gioovana Sessim Borges, para receber a "Medalha de Mérito Comunitário".</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_008-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_008-2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Mostardas se posicionam CONTRA a Revogação dos §§ 2º e 5º do art. 22 da Constituição do Estado do Rio Grande do Sul, proposta na Assembleia Legislativa do RS através da PEC 280/2019, a qual dispensa consulta plebiscitária para venda das estatais CORSAN, PROCERGS e BANRISUL.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_009-2019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_009-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra os projetos de alteração no plano de carreira do Magistério Público Estadual, no estatuto do servidor público do Rio Grande do Sul e na Previdência Estadual.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3680,67 +3680,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/787/pedido_de_informacao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/847/pedido_de_informacao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/801/pedido_de_informacao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/842/pedido_de_informacao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/843/pedido_de_informacao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/844/pedido_de_informacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/845/pedido_de_informacao_007-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/846/pedido_de_informacao_008-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/876/pedido_de_informacao_009-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/877/pedido_de_informacao_010-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/878/pedido_de_informacao_011-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/879/pedido_de_informacao_012-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/891/pedido_de_informacao_013-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/892/pedido_de_informacao_014-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/893/pedido_de_informacao_015-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/899/pedido_de_informacao_016-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/908/pedido_de_informacao_017-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/909/pedido_de_informacao_018-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/910/pedido_de_informacao_019-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/911/pedido_de_informacao_020-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/912/pedido_de_informacao_021-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_informacao_022-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_informacao_023-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_informacao_024-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/983/pedido_de_informacao_025-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_informacao_026-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/pedido_de_informacao_027-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/pedido_de_informacao_028-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/pedido_de_informacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/pedido_de_informacao_030-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/pedido_de_informacao_031-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/pedido_de_informacao_032-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/pedido_de_informacao_033-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/pedido_de_informacao_034-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_informacao_035-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/pedido_de_informacao_036-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_informacao_039-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/739/pedido_de_providencia_001-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/740/pedido_de_providencia_002-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/741/pedido_de_providencia_003-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/742/pedido_de_providencia_004-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/743/pedido_de_providencia_005-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/744/pedido_de_providencia_006-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/745/pedido_de_providencia_007-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/746/pedido_de_providencia_008-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/747/pedido_de_providencia_009-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/748/pedido_de_providencia_010-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/749/pedido_de_providencia_011-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/785/pedido_de_providencia_012-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/786/pedido_de_providencia_013-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/796/pedido_de_providencia_014-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/798/pedido_de_providencia_015-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/797/pedido_de_providencia_016-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/793/pedido_de_providencia_017-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/799/pedido_de_providencia_018-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/800/pedido_de_providencia_019-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/802/pedido_de_providencia_020-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/803/pedido_de_providencia_021-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/807/pedido_de_providencia_022-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/808/pedido_de_providencia_023-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/809/pedido_de_providencia_024-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/828/pedido_de_providencia_025-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/829/pedido_de_providencia_026-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/830/pedido_de_providencia_027-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/831/pedido_de_providencia_028-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/832/pedido_de_providencia_029-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/836/pedido_de_providencia_030-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/854/pedido_de_providencia_031-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/857/pedido_de_providencia_032-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/858/pedido_de_providencia_033-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/859/pedido_de_providencia_034-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/860/pedido_de_providencia_035-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/861/pedido_de_providencia_036-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/862/pedido_de_providencia_037-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/870/pedido_de_providencia_038-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/871/pedido_de_providencia_039-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/872/pedido_de_providencia_040-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/873/pedido_de_providencia_041-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/874/pedido_de_providencia_042-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/884/pedido_de_providencia_043-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/885/pedido_de_providencia_044-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/886/pedido_de_providencia_045-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/894/pedido_de_providencia_046-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/900/pedido_de_providencia_047-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/902/pedido_de_providencia_048-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/903/pedido_de_providencia_049-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/904/pedido_de_providencia_050-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/907/pedido_de_providencia_051-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/914/pedido_de_providencia_052-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/915/pedido_de_providencia_053-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/916/pedido_de_providencia_054-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/917/pedido_de_providencia_055-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/918/pedido_de_providencia_056-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/925/pedido_de_providencia_057-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/933/pedido_de_providencia_058-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/934/pedido_de_providencia_059-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/936/pedido_de_providencia_060-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/937/pedido_de_providencia_061-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/938/pedido_de_providencia_062-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/939/pedido_de_providencia_063-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/945/pedido_de_providencia_064-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/953/pedido_de_providencia_066-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/954/pedido_de_providencia_067-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/955/pedido_de_providencia_068-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/956/pedido_de_providencia_069-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_providencia_071-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_providencia_072-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_providencia_073-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_074-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_providencia_075-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/976/pedido_de_providencia_076-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_providencia_077-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/978/pedido_de_providencia_078-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/979/pedido_de_providencia_079-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/981/pedido_de_providencia_081-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/982/pedido_de_providencia_082-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/985/pedido_de_providencia_083-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/986/pedido_de_providencia_084-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/987/pedido_de_providencia_085-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_086-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_providencia_087-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/990/pedido_de_providencia_088-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/991/pedido_de_providencia_089-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/992/pedido_de_providencia_090-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/998/pedido_de_providencia_091-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_providencia_092-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1020/pedido_de_providencia_093-2019_ZhhDLMW.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/pedido_de_providencia_094-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/pedido_de_providencia_095-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/pedido_de_providencia_096-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/pedido_de_providencia_097-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/pedido_de_providencia_098-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/pedido_de_providencia_099-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/pedido_de_providencia_100-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_providencia_101-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1067/pedido_de_providencia_102-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/730/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/731/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/732/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/734/projeto_de_lei_007-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/735/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/736/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_023-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_028-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_lei_029-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_030-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_031-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_032-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_034-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_035-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_037-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_038-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_039-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_040-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_042-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_043-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_044-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_045-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_047-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/818/projeto_de_lei_050-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_lei_053-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_054-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_lei_055-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_lei_056-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_lei_057-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_lei_058-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_059-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_060-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_lei_061-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/852/projeto_de_lei_062-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/853/projeto_de_lei_063-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_064-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_065-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_066-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_lei_067-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/865/projeto_de_lei_068-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_069-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/867/projeto_de_lei_070-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/868/projeto_de_lei_071-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/869/projeto_de_lei_072-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei_073-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_074-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_075-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_076-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_077-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_078-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/888/projeto_de_lei_079-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_080-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_081-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_082-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_083-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_084-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/901/projeto_de_lei_085-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_086-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_lei_087-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_089-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_090-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_091-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei_092-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_093-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_lei_094-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_lei_095-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_096-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_097-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_098-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_099-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_100-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_101-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_102-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_103-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_104-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_105-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/963/projeto_de_lei_106-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_107-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_108-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_109-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_110-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_111-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_112-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_113-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_114-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_115-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_116-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_lei_117-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_118-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_119-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_120-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_121-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_122-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_124-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_125-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_126-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_127-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_128-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_129-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_130-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_131-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_132-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_133-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_134-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_135-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_136-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_137-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_138-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_139-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/projeto_de_lei_140-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_141-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_142-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_143-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_144-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_145-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_148-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_007-2019_spg4kEo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_013-20192.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_023-2019_9pRfaRl.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_resolucao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_resolucao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_resolucao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/848/projeto_de_resolucao_007-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_resolucao_008-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_resolucao_009-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_001-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_002-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_003-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_004-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/969/requerimento_005-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/995/requerimento_006-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_007-2019_NIROt3w.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_008-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_009-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/787/pedido_de_informacao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/847/pedido_de_informacao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/801/pedido_de_informacao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/842/pedido_de_informacao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/843/pedido_de_informacao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/844/pedido_de_informacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/845/pedido_de_informacao_007-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/846/pedido_de_informacao_008-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/876/pedido_de_informacao_009-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/877/pedido_de_informacao_010-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/878/pedido_de_informacao_011-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/879/pedido_de_informacao_012-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/891/pedido_de_informacao_013-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/892/pedido_de_informacao_014-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/893/pedido_de_informacao_015-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/899/pedido_de_informacao_016-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/908/pedido_de_informacao_017-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/909/pedido_de_informacao_018-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/910/pedido_de_informacao_019-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/911/pedido_de_informacao_020-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/912/pedido_de_informacao_021-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_informacao_022-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_informacao_023-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_informacao_024-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/983/pedido_de_informacao_025-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_informacao_026-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/pedido_de_informacao_027-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/pedido_de_informacao_028-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/pedido_de_informacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/pedido_de_informacao_030-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/pedido_de_informacao_031-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/pedido_de_informacao_032-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/pedido_de_informacao_033-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/pedido_de_informacao_034-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_informacao_035-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/pedido_de_informacao_036-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_informacao_039-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/739/pedido_de_providencia_001-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/740/pedido_de_providencia_002-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/741/pedido_de_providencia_003-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/742/pedido_de_providencia_004-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/743/pedido_de_providencia_005-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/744/pedido_de_providencia_006-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/745/pedido_de_providencia_007-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/746/pedido_de_providencia_008-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/747/pedido_de_providencia_009-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/748/pedido_de_providencia_010-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/749/pedido_de_providencia_011-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/785/pedido_de_providencia_012-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/786/pedido_de_providencia_013-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/796/pedido_de_providencia_014-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/798/pedido_de_providencia_015-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/797/pedido_de_providencia_016-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/793/pedido_de_providencia_017-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/799/pedido_de_providencia_018-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/800/pedido_de_providencia_019-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/802/pedido_de_providencia_020-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/803/pedido_de_providencia_021-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/807/pedido_de_providencia_022-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/808/pedido_de_providencia_023-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/809/pedido_de_providencia_024-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/828/pedido_de_providencia_025-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/829/pedido_de_providencia_026-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/830/pedido_de_providencia_027-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/831/pedido_de_providencia_028-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/832/pedido_de_providencia_029-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/836/pedido_de_providencia_030-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/854/pedido_de_providencia_031-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/857/pedido_de_providencia_032-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/858/pedido_de_providencia_033-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/859/pedido_de_providencia_034-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/860/pedido_de_providencia_035-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/861/pedido_de_providencia_036-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/862/pedido_de_providencia_037-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/870/pedido_de_providencia_038-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/871/pedido_de_providencia_039-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/872/pedido_de_providencia_040-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/873/pedido_de_providencia_041-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/874/pedido_de_providencia_042-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/884/pedido_de_providencia_043-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/885/pedido_de_providencia_044-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/886/pedido_de_providencia_045-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/894/pedido_de_providencia_046-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/900/pedido_de_providencia_047-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/902/pedido_de_providencia_048-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/903/pedido_de_providencia_049-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/904/pedido_de_providencia_050-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/907/pedido_de_providencia_051-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/914/pedido_de_providencia_052-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/915/pedido_de_providencia_053-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/916/pedido_de_providencia_054-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/917/pedido_de_providencia_055-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/918/pedido_de_providencia_056-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/925/pedido_de_providencia_057-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/933/pedido_de_providencia_058-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/934/pedido_de_providencia_059-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/936/pedido_de_providencia_060-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/937/pedido_de_providencia_061-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/938/pedido_de_providencia_062-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/939/pedido_de_providencia_063-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/945/pedido_de_providencia_064-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/953/pedido_de_providencia_066-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/954/pedido_de_providencia_067-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/955/pedido_de_providencia_068-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/956/pedido_de_providencia_069-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_providencia_071-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_providencia_072-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_providencia_073-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_074-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_providencia_075-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/976/pedido_de_providencia_076-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_providencia_077-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/978/pedido_de_providencia_078-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/979/pedido_de_providencia_079-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/981/pedido_de_providencia_081-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/982/pedido_de_providencia_082-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/985/pedido_de_providencia_083-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/986/pedido_de_providencia_084-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/987/pedido_de_providencia_085-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_086-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_providencia_087-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/990/pedido_de_providencia_088-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/991/pedido_de_providencia_089-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/992/pedido_de_providencia_090-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/998/pedido_de_providencia_091-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_providencia_092-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1020/pedido_de_providencia_093-2019_ZhhDLMW.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/pedido_de_providencia_094-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/pedido_de_providencia_095-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/pedido_de_providencia_096-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/pedido_de_providencia_097-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/pedido_de_providencia_098-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/pedido_de_providencia_099-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/pedido_de_providencia_100-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_providencia_101-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1067/pedido_de_providencia_102-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/730/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/731/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/732/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/734/projeto_de_lei_007-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/735/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/736/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_023-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_lei_028-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_lei_029-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_030-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_031-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_032-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_034-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_035-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_037-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_038-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_039-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_040-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_041-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_042-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_043-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_044-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_045-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_047-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_048-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_049-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/818/projeto_de_lei_050-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_lei_051-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_lei_052-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_lei_053-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_054-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_lei_055-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_lei_056-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_lei_057-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_lei_058-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_059-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_060-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_lei_061-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/852/projeto_de_lei_062-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/853/projeto_de_lei_063-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/855/projeto_de_lei_064-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_065-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_066-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_lei_067-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/865/projeto_de_lei_068-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_069-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/867/projeto_de_lei_070-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/868/projeto_de_lei_071-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/869/projeto_de_lei_072-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei_073-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_074-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_075-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_076-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_077-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_078-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/888/projeto_de_lei_079-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_080-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_081-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_082-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_083-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_084-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/901/projeto_de_lei_085-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/906/projeto_de_lei_086-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_lei_087-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_089-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_090-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_091-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei_092-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_093-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_lei_094-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_lei_095-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_096-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_097-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_098-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_099-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_100-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_101-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_102-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_103-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_104-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_105-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/963/projeto_de_lei_106-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_107-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_108-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_109-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_110-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_111-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_112-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_113-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_114-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_lei_115-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_116-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_lei_117-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_118-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_119-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_120-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_121-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_122-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_124-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_125-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_126-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_127-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_128-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_129-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_130-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_131-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_132-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_133-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_134-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_135-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_136-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_137-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_138-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_139-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/projeto_de_lei_140-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_141-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_142-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_143-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_144-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_145-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_148-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_lei_004-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_007-2019_spg4kEo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_008-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_009-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_010-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_011-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_012-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_013-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_lei_014-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_013-20192.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_016-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_017-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_020-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_021-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_lei_022-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_023-2019_9pRfaRl.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_024-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_025-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_026-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_027-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_resolucao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_resolucao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_resolucao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/848/projeto_de_resolucao_007-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/849/projeto_de_resolucao_008-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/905/projeto_de_resolucao_009-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_001-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_002-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_003-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_004-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/969/requerimento_005-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/995/requerimento_006-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_007-2019_NIROt3w.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_008-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_009-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>