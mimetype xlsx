--- v0 (2025-10-29)
+++ v1 (2026-04-02)
@@ -54,1806 +54,1806 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_001-2020_ePm9irh.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_001-2020_ePm9irh.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal fique autorizado através de legislação em adquirir uniformes escolares aos alunos da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lazinho Costa</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_002-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, verifique a possibilidade da construção de uma Praça de Lazer e Recreação ao lado da Escola Municipal de Ensino Fundamental Quitéria Pereira do Nascimento, na localidade da Casca.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>André Soares, Dr Luis, Edinei Machado, Jeder Silva, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_003-2029.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_003-2029.pdf</t>
   </si>
   <si>
     <t>Que seja transferido para o local de origem o Ponto de Táxi Tio Eni, na Praça Prefeito Luiz Chaves Martins.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jeder Silva</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_004-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_004-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo solicite ao Governo do Estado por intermédio da Secretaria de Segurança Pública, para que a Praia do Bacupari seja atendida pela Operação Golfinho, com policiamento ostensivo e a disponibilização de Guarda-Vidas para o verão 2020/2021.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/indicacao_005-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/indicacao_005-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria responsável, verifique a possibilidade da construção de um espaço de recreação composto de brinquedos para o entretenimento das crianças em hospedagem da Casa de Acolhimento.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/pedido_de_informacao_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/pedido_de_informacao_001-2020.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das planilhas e comprovantes de pagamento de abastecimento do mês de março, abril e maio/2020 da escavadeira hidráulica Xcmg 150.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/pedido_de_informacao_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/pedido_de_informacao_002-2020.pdf</t>
   </si>
   <si>
     <t>Solicita lista com nomes, cargos e salários de todos os Ccs e Fgs que compõe a administração municipal.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/pedido_de_informacao_003-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/pedido_de_informacao_003-2020.pdf</t>
   </si>
   <si>
     <t>Solicita Cópia de todo Processo Concorrência Pública 01/2019 referente ao calçamento que está sendo realizado com o financiamento do FINISA, bem como todas a documentação apresentada pela empresa vitoriosa, e se está sendo feito a terceirização deste serviço por outras empresas, se sim nome delas, e as máquinas da prefeitura estão participando da referida obra. Qual engenheiro responsável pela empresa na referida obra, qual engenheiro da Prefeitura Municipal responsável pela fiscalização da obra e laudos técnicos. Se já houve pagamento a referida empresa, se sim comprovantes de empenhos e pagamento.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/pedido_de_informacao_004-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/pedido_de_informacao_004-2020.pdf</t>
   </si>
   <si>
     <t>Quais cargos que já foram nomeados pelo último Concurso Municipal, com os nomes funções e salários dos ocupantes.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Adelino Silveira, Dangelo Motta, Lazinho Costa, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1218/pedido_de_informacao_005-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1218/pedido_de_informacao_005-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo remeta cópias e mapas do levantamento cadastral sócio econômico dos moradores da área considerada dentro do perímetro urbano da Lagoa Azul - Balneário de Bacupari, no 4º Distrito.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Adelino Silveira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/pedido_de_providencia_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/pedido_de_providencia_001-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com a roçadeira na rua Scheffer nº 345 na Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/pedido_de_providencia_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/pedido_de_providencia_002-2020.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o esgoto na rua Arnaldo Silva Terra em frente ao nº 1225.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/pedido_de_providencia_003-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/pedido_de_providencia_003-2020.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de colocar um redutor de velocidade na Rua Luiz Araujo entre as ruas João Manoel e Valter Caetano.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/pedido_de_providencia_004-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/pedido_de_providencia_004-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais rápido possível a contratação de um Médico Pediatra e um Médico Psiquiatra, para atender as demandas em nosso Município.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais rápido possível a normalização das linhas de ônibus que dão acesso ao Balneário Mostardense, Rincão do Cristóvão Pereira e Teixeiras.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/pedido_de_providencia_006-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/pedido_de_providencia_006-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Anjolilo Gonçalves de Lima no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_decreto_legislativo_no_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_decreto_legislativo_no_001-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do administrador do Executivo Municipal Alexandre Galdino Dorneles Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_002-2020.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_003-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_003-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_004-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_004-2020.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria das obras que enumera e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_005-2020_credito_suplementar-ces_iPbXxni.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_005-2020_credito_suplementar-ces_iPbXxni.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_006-2020_servicos_hospitalares-repasse.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_006-2020_servicos_hospitalares-repasse.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contrato para compra de serviços de urgência/emergência 24 horas da Sociedade Beneficente São Luiz Mostardas.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_007-2020_projeto-revisao_geral_servidor.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_007-2020_projeto-revisao_geral_servidor.pdf</t>
   </si>
   <si>
     <t>Concede percentual de Revisão Geral - artigo 37, X, da CF - aos vencimentos dos servidores, dos proventos dos aposentados e das pensões, do Poder Executivo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_008-2020_projeto-revisao_geral_c_CtiSyRG.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_008-2020_projeto-revisao_geral_c_CtiSyRG.pdf</t>
   </si>
   <si>
     <t>Concede percentual de Revisão Geral, nos termos do parágrafo segundo do artigo 25 mencionado no artigo 1º da Lei Municipal nº 3063/2012, aos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_009-2020_rpps-aliquota.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_009-2020_rpps-aliquota.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I e II do artigo 13 da Lei Municipal nº 2066, de 23 de novembro de 2005.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_010-2020_superavit__saldos_exerc_WGFgahb.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_010-2020_superavit__saldos_exerc_WGFgahb.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_011-2020_aumento_real_servidores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_011-2020_aumento_real_servidores.pdf</t>
   </si>
   <si>
     <t>Concede aumento Real aos vencimentos dos servidores estatutários, celetistas, cargos em comissão, funções gratificadas, contratos temporários, inativos e pensionistas com paridade e das parcelas autônomas do Poder Executivo.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_012-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_012-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_013-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_013-2020.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_013-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_013-2020.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_015-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_015-2020.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_016-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_016-2020.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_017-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_017-2020.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_018-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_018-2020.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_019-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_019-2020.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_020-2020_ZDlUpPh.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_020-2020_ZDlUpPh.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_021-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_021-2020.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_022-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_022-2020.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_023-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_023-2020.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_024-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_024-2020.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_025-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_025-2020.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_026-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_026-2020.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_027-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_027-2020.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_029-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_029-2020.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_030-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_030-2020.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_031-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_031-2020.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_032-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_032-2020.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_033-2020_contrato_temporario_operario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_033-2020_contrato_temporario_operario.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_034-2020_aumento_real_servidores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_034-2020_aumento_real_servidores.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_035-2020_prorroga_contratacao_po_wZJgqcK.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_035-2020_prorroga_contratacao_po_wZJgqcK.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 3889, de 15 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_036-2020_credito_suplementar_e_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_036-2020_credito_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar e especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_037-2020_prorroga_contrato_temporario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_037-2020_prorroga_contrato_temporario.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 3904, de 29 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/projeto_de_lei_038-2020_contrato_temporario-pro_D9cNCpn.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/projeto_de_lei_038-2020_contrato_temporario-pro_D9cNCpn.pdf</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_039-2020_contrato_temporario-pro_pdrK1Tv.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_039-2020_contrato_temporario-pro_pdrK1Tv.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_040-2020_contrato_temporario-motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_040-2020_contrato_temporario-motorista.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_041-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_041-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_042-2020_aumento_real_aos_servidores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_042-2020_aumento_real_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos salários dos empregos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_043-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_043-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_044-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_044-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_045-2020_locacao_de_predio_dispe_5dkFxAh.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_045-2020_locacao_de_predio_dispe_5dkFxAh.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_046-2020_locar_predio_dispensa_licitacao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_046-2020_locar_predio_dispensa_licitacao.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_047-2020_locar_predio_dispensa_licitacao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_047-2020_locar_predio_dispensa_licitacao.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/projeto_de_lei_048-2020_prorrogacao_prazo_contr_gBPHUoQ.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/projeto_de_lei_048-2020_prorrogacao_prazo_contr_gBPHUoQ.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei nº 3924, de 07 de março de 2019.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_049-2020_calendario_de_eventos_2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_049-2020_calendario_de_eventos_2020.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/projeto_de_lei_050-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/projeto_de_lei_050-2020.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/projeto_de_lei_051-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/projeto_de_lei_051-2020.pdf</t>
   </si>
   <si>
     <t>Acre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/projeto_de_lei_052-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/projeto_de_lei_052-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em vias públicas do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_053-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_053-2020.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/projeto_de_lei_054-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/projeto_de_lei_054-2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo na Seção I da Lei Municipal nº 2595/2009 - cria a zona de uso específico da Caieira.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_055-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_055-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o BADESUL Desenvolvimento S/A - Agência de Fomentos/RS para aquisição de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_056-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_056-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga data de pagamento do Imposto Predial e Territorial Urbano e do Imposto sobre serviços de qualquer natureza, no exercício de 2020.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_057-2020_calamidade_publica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_057-2020_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>RECONHECE A CALAMIDADE PÚBLICA MUNICIPAL, CONVALIDA AS MEDIDAS DISCIPLINARES NO DECRETO MUNICIPAL Nº 8319, 20 DE MARÇO DE 2020, AUTORIZA A PRORROGAÇÃO DE VENCIMENTO DE DÍVIDAS DE NATUREZA TRIBUTÁRIA E NÃO TRIBUTÁRIA DO EXERCÍCIO DE 2020, DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_058-2020_credito_especial-smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_058-2020_credito_especial-smostt.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/projeto_de_lei_059-2020_deposito_areia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/projeto_de_lei_059-2020_deposito_areia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de depósito de sobras de areia, terra, cascalho e saibro, oriundas de doação de particulares no Município de Mostardas.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_060-2020_contrato_temporario-op._Zxz9cP4.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_060-2020_contrato_temporario-op._Zxz9cP4.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_061-2020_altera_lei_2624.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_061-2020_altera_lei_2624.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º da Lei Municipal nº 2624, de 29 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_062-2020_credito_extraordinario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_062-2020_credito_extraordinario.pdf</t>
   </si>
   <si>
     <t>Abre crédito extraordinário para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_063-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_063-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_064-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_064-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para a cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_065-2020_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_065-2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_066-2020_atencao_aos_animais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_066-2020_atencao_aos_animais.pdf</t>
   </si>
   <si>
     <t>Cria a Política Municipal de Atenção aos Animais e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_067-2020_credito_suplementar-sms-1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_067-2020_credito_suplementar-sms-1.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_068-2020_nova_redacao_artigo_da_lei_4100.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_068-2020_nova_redacao_artigo_da_lei_4100.pdf</t>
   </si>
   <si>
     <t>Altera, dá nova redação ao Artigo 2º da Lei Municipal nº 4100, de 24 de março de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_069-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_069-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>A crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei_070-2020_contrato_temporario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei_070-2020_contrato_temporario.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_071-2020_pagamento_divida_ativa.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_071-2020_pagamento_divida_ativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento da dívida ativa e/ou ajuizada em atraso.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_072-2020_altera_a_lei__2328.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_072-2020_altera_a_lei__2328.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo aos artigos 1º e 2º da Lei Municipal nº 2328, de 25 de setembro de 2007</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_073-2020_rpps_2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_073-2020_rpps_2020.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Inciso III e ao § 7º do Artigo 13 da Lei Municipal nº 2066, de 23 de novembro de 2005.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_074-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_074-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_075-2020_-_retirar-se_consorcio__eRxpvol.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_075-2020_-_retirar-se_consorcio__eRxpvol.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a retirar-se do consórcio público da Associação dos Municípios do Litoral Norte - CP AMLINORTE e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_077-2020_altera_lei__4121.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_077-2020_altera_lei__4121.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao artigo 2º da Lei Municipal nº 4121, de 12 de maio de 2020.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_078-2020_contrato_temporario-pro_Ky7vMZ3.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_078-2020_contrato_temporario-pro_Ky7vMZ3.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/projeto_de_lei_079-2020_contrato_temporario-pro_peYyLFn.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/projeto_de_lei_079-2020_contrato_temporario-pro_peYyLFn.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_080-2020_contrato_temporario-pro_Fv5F51K.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_080-2020_contrato_temporario-pro_Fv5F51K.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_081-2020_credito_especial-sme_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_081-2020_credito_especial-sme_1.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_082-2020_credito_especial-smasth_f6r019c.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_082-2020_credito_especial-smasth_f6r019c.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_083-2020_altera_lei_municipal_4011.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_083-2020_altera_lei_municipal_4011.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 1º da Lei Municipal nº 4011, de 15 de outubro de 2019.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_lei_084-2020_altera_tabela_lei_4050.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_lei_084-2020_altera_tabela_lei_4050.pdf</t>
   </si>
   <si>
     <t>Altera Tabela Constante na Lei Municipal nº 4050, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/projeto_de_lei_085-2020_contrato_temporario_medico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/projeto_de_lei_085-2020_contrato_temporario_medico.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_lei_086-2020_contrato_temporario_cir_6lZKY4D.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_lei_086-2020_contrato_temporario_cir_6lZKY4D.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/projeto_de_lei_087-2020_contrato_temporario_tec_pvF7wmP.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/projeto_de_lei_087-2020_contrato_temporario_tec_pvF7wmP.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/projeto_de_lei_088-2020_contrato_temporario_mot_B5woCao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/projeto_de_lei_088-2020_contrato_temporario_mot_B5woCao.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/projeto_de_lei_089-2020_contrato_temporario_-_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/projeto_de_lei_089-2020_contrato_temporario_-_motorista.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_090-2020_acordo_extrajudicial_metrobus.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_090-2020_acordo_extrajudicial_metrobus.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_091-2020_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_091-2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Acordo Extrajudicial com a Empresa Metrobus Comércio de Veículos Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_092-2020_dispoe_sobre_o_adiantamento.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_092-2020_dispoe_sobre_o_adiantamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_093-2020_credito_especial_smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_093-2020_credito_especial_smostt.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_094-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_094-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_095-2020_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_095-2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_096-2020_altera_artigo_2328.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_096-2020_altera_artigo_2328.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Municipal nº 2328, de 25 de setembro de 2007.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_097-2020_contencao_e_enfrentamen_Bmf6MVf.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_097-2020_contencao_e_enfrentamen_Bmf6MVf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as sanções administrativas aplicáveis pelo descumprimento das medidas urgentes determinadas para contenção e enfrentamento da Pandemia de Coronavírus (COVID-19), no Município de Mostardas.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_lei_098-2020_regularizacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_lei_098-2020_regularizacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação duas áreas de terras destinadas à regularização de vias públicas.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1209/projeto_de_lei_099-2020_da_nome_auditorio_e_revoga_lei.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1209/projeto_de_lei_099-2020_da_nome_auditorio_e_revoga_lei.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 1º da Lei Municipal nº 1907, de 1º de junho de 2004.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1210/projeto_de_lei_100-2020_atividades_recriativas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1210/projeto_de_lei_100-2020_atividades_recriativas.pdf</t>
   </si>
   <si>
     <t>Define critérios para a abertura e desenvolvimento de atividades recreativas sem cunho educativo e contra turno escolar no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_101-2020_altera_lei_3897_-_tarifa_de_onibus.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_101-2020_altera_lei_3897_-_tarifa_de_onibus.pdf</t>
   </si>
   <si>
     <t>Altera a tabela do artigo 1º da Lei Municipal nº 3897, de 22 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_102-2020_reformula_cmdr.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_102-2020_reformula_cmdr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reformular o Conselho Municipal de Desenvolvimento Rural - CMDR e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_103-2020_credito_especial_e_suplementar-sms_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_103-2020_credito_especial_e_suplementar-sms_1.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_104-2020_lei_das_diretrizes_orcamentarias_ldo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_104-2020_lei_das_diretrizes_orcamentarias_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1219/projeto_de_lei_105-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1219/projeto_de_lei_105-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1220/projeto_de_lei_106-2020_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1220/projeto_de_lei_106-2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1222/projeto_de_lei_107-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1222/projeto_de_lei_107-2020.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO  ESPECIAL PARA COBERTURA DE DESPESA DOS PROGRAMAS ABAIXO RELACIONADOS</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1223/projeto_de_lei_108-2020_loa.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1223/projeto_de_lei_108-2020_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mostardas para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1225/projeto_de_lei_110-2020_altera_lei_4041.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1225/projeto_de_lei_110-2020_altera_lei_4041.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º, parágrafo único do artigo 5º e artigo 14 da Lei Municipal nº 4041, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_111-2020_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_111-2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_112-2020_altera_redacao_lei_2452.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_112-2020_altera_redacao_lei_2452.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal nº 2452, de 10 de dezembro de 2008, que institui o Código Tributário do Município, bem como acrescenta os dispositivos mencionados.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_113-2020_autoriza_a_locar_predio.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_113-2020_autoriza_a_locar_predio.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_114-2020_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_114-2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_115-2020_credito_especial_e_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_115-2020_credito_especial_e_suplementar.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_116-2020_autoriza_a_receberareas_de_terra.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_116-2020_autoriza_a_receberareas_de_terra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação áreas de terras destinadas a regularização de Vias Públicas.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_117-2020_contrato_temporario_operador_de_maquina.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_117-2020_contrato_temporario_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1234/projeto_de_lei_118-2020_altera_valor_rm.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1234/projeto_de_lei_118-2020_altera_valor_rm.pdf</t>
   </si>
   <si>
     <t>Altera o valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1235/projeto_de_lei_119-2020_outorga_permissao_de_uso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1235/projeto_de_lei_119-2020_outorga_permissao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar permissão de uso.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1236/projeto_de_lei_120-2020_contrato_temporario-op.maq.equip.agric..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1236/projeto_de_lei_120-2020_contrato_temporario-op.maq.equip.agric..pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_121-2020_prorroga_prazo_da_lei_4062.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_121-2020_prorroga_prazo_da_lei_4062.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4062, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1238/projeto_de_lei_122-2020_prorroga_prazo_da_lei_4061.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1238/projeto_de_lei_122-2020_prorroga_prazo_da_lei_4061.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4061, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1239/projeto_de_lei_123-2020_prorroga_prazo_da_lei_4059.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1239/projeto_de_lei_123-2020_prorroga_prazo_da_lei_4059.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4059, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Dá Nome a Parada de Ônibus da Rodoviária.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_002-2019_vereadores_revi_salarial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_002-2019_vereadores_revi_salarial.pdf</t>
   </si>
   <si>
     <t>Concede aos exercentes de Mandatos Eletivos de Vereador, a Revisão Geral.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_003-2019_revisao_secretarios.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_003-2019_revisao_secretarios.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37 X da CF e Lei Municipal nº 3434/2016 dos subsídios dos Secretários Municipais e Chefe de Gabinete do Poder Executivo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_004-2019_revisao_prefeito.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_004-2019_revisao_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37 X da CF e Lei Municipal nº 3465/2016 aos subsídios do Prefeito e Vice Prefeito.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_005-2019_revisao_servidores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_005-2019_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37, X, da CF - aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_006-2019_aumento_real_servidores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_006-2019_aumento_real_servidores.pdf</t>
   </si>
   <si>
     <t>Concede aumento Real aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_007-2020_subsidios_vereadores_ge_yYlEExA.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_007-2020_subsidios_vereadores_ge_yYlEExA.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município para o Quatriênio 2021/2024.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_008-2020_salario_pref_vice__gest_U3o1we2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_008-2020_salario_pref_vice__gest_U3o1we2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito e do Vice-Prefeito, Secretários Municipais e Chefe de Gabinete para o Quatriênio de 2021/2024.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_009-2020_subsidio_secretarios_mu_CnqGT3R.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_009-2020_subsidio_secretarios_mu_CnqGT3R.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Secretários Municipais e Chefe de Gabinete de 2021/2024.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_010-2020_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_010-2020_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_011-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_011-2020.pdf</t>
   </si>
   <si>
     <t>Dá nome a Rua Darinho dos Santos Pereira</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/projeto_de_lei_012-2020_semana_municipal_do_pescador.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/projeto_de_lei_012-2020_semana_municipal_do_pescador.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal do Pescador</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_no_13-2020__autoriza_o_poder_leg_g4l6prS.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_no_13-2020__autoriza_o_poder_leg_g4l6prS.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_014-2020_titulo_de_cidadao_mostardense.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_014-2020_titulo_de_cidadao_mostardense.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_015-2020_da_nome_a_estrada-nova_escocia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_015-2020_da_nome_a_estrada-nova_escocia.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Estrada Municipal</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_016-2020_da_nome_a_estrada-nunes.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_016-2020_da_nome_a_estrada-nunes.pdf</t>
   </si>
   <si>
     <t>Dá nome a Estrada Municipal</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_017-2020_da_nome_a_estrada-rita.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_017-2020_da_nome_a_estrada-rita.pdf</t>
   </si>
   <si>
     <t>Dá nome a Estrada Municipal.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_018-2020_titulo_de_cidada_mostardense.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_018-2020_titulo_de_cidada_mostardense.pdf</t>
   </si>
   <si>
     <t>Concede Título de CidadãMostardense</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_lei_019-2020_da_nome_a_rua.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_lei_019-2020_da_nome_a_rua.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Rua Valdelirio Cassola.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1215/projeto_de_lei_020-2020_veda_nomeacao_cc_reus_maria_da_penha_e_feminicidio.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1215/projeto_de_lei_020-2020_veda_nomeacao_cc_reus_maria_da_penha_e_feminicidio.pdf</t>
   </si>
   <si>
     <t>Fica vedada a nomeação de Cargo em Comissão (CC) de pessoas com sentença transitada e julgado, em relação à Lei Maria da Penha e a Lei do Feminicídio.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1221/projeto_de_lei_021-2020_inclui_carne_peixe_merenda_escolar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1221/projeto_de_lei_021-2020_inclui_carne_peixe_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Inclui a carne de peixe no cardápio da merenda escolar da rede pública de ensino municipal.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_resolucao_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_resolucao_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera valor do Vale Alimentação dos Servidores da Câmara Municipal, da Resolução nº 001/2019 de 15 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_resolucao_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_resolucao_002-2020.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores de Mostardas-RS, associada à União dos Vereadores do Brasil, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_resolucao_003-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_resolucao_003-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Mesa Diretora a locar prédio com dispensa de licitação e dá outras providência.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_resol__004-2020_sessao_virtual.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_resol__004-2020_sessao_virtual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de reuniões virtuais de comissões permanentes e temporárias e de sessões  plenárias ordinárias e extraordinárias virtuais na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_resolucao_005-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_resolucao_005-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a veiculação de Propaganda Eleitoral no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/requerimento_001-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/requerimento_001-2020.pdf</t>
   </si>
   <si>
     <t>Justificativa de Ausência do Vereador Toni Araujo do MDB, na Sessão Ordinária de 13 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/requerimento_002-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/requerimento_002-2020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Heraldo Chaves Guerreiro para receber a Medalha do Mérito Comunitário.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/requerimento_003-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/requerimento_003-2020.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária de 13 de julho de 2020.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_004-2020.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_004-2020.pdf</t>
   </si>
   <si>
     <t>Devido a diminuição de casos ativos no município e a abertura dos comércios ter sido normalizada, solicitamos que seja analisada a possibilidade do retorno de nossos espaços na tribuna de acordo com o Regimento Interno desta Casa, com propósito de discutir demandas de interesse da sociedade considerando a importância do pronunciamento dos Vereadores para esclarecer dúvidas sobre as matérias que estão tramitando para a comunidade. Cumpre salientar que deverão continuar sendo observadas as leis sanitárias e distanciamento social nas Reuniões Ordinárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2160,67 +2160,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_001-2020_ePm9irh.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_003-2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/indicacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/pedido_de_informacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/pedido_de_informacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/pedido_de_informacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/pedido_de_informacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1218/pedido_de_informacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/pedido_de_providencia_001-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/pedido_de_providencia_002-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/pedido_de_providencia_003-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/pedido_de_providencia_004-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/pedido_de_providencia_006-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_decreto_legislativo_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_003-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_004-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_005-2020_credito_suplementar-ces_iPbXxni.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_006-2020_servicos_hospitalares-repasse.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_007-2020_projeto-revisao_geral_servidor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_008-2020_projeto-revisao_geral_c_CtiSyRG.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_009-2020_rpps-aliquota.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_010-2020_superavit__saldos_exerc_WGFgahb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_011-2020_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_015-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_016-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_017-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_018-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_019-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_020-2020_ZDlUpPh.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_021-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_022-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_023-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_025-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_026-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_030-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_031-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_032-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_033-2020_contrato_temporario_operario.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_034-2020_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_035-2020_prorroga_contratacao_po_wZJgqcK.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_036-2020_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_037-2020_prorroga_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/projeto_de_lei_038-2020_contrato_temporario-pro_D9cNCpn.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_039-2020_contrato_temporario-pro_pdrK1Tv.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_040-2020_contrato_temporario-motorista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_041-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_042-2020_aumento_real_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_043-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_044-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_045-2020_locacao_de_predio_dispe_5dkFxAh.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_046-2020_locar_predio_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_047-2020_locar_predio_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/projeto_de_lei_048-2020_prorrogacao_prazo_contr_gBPHUoQ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_049-2020_calendario_de_eventos_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/projeto_de_lei_050-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/projeto_de_lei_051-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/projeto_de_lei_052-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_053-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/projeto_de_lei_054-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_055-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_056-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_057-2020_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_058-2020_credito_especial-smostt.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/projeto_de_lei_059-2020_deposito_areia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_060-2020_contrato_temporario-op._Zxz9cP4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_061-2020_altera_lei_2624.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_062-2020_credito_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_063-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_064-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_065-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_066-2020_atencao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_067-2020_credito_suplementar-sms-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_068-2020_nova_redacao_artigo_da_lei_4100.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_069-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei_070-2020_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_071-2020_pagamento_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_072-2020_altera_a_lei__2328.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_073-2020_rpps_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_074-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_075-2020_-_retirar-se_consorcio__eRxpvol.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_077-2020_altera_lei__4121.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_078-2020_contrato_temporario-pro_Ky7vMZ3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/projeto_de_lei_079-2020_contrato_temporario-pro_peYyLFn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_080-2020_contrato_temporario-pro_Fv5F51K.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_081-2020_credito_especial-sme_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_082-2020_credito_especial-smasth_f6r019c.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_083-2020_altera_lei_municipal_4011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_lei_084-2020_altera_tabela_lei_4050.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/projeto_de_lei_085-2020_contrato_temporario_medico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_lei_086-2020_contrato_temporario_cir_6lZKY4D.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/projeto_de_lei_087-2020_contrato_temporario_tec_pvF7wmP.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/projeto_de_lei_088-2020_contrato_temporario_mot_B5woCao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/projeto_de_lei_089-2020_contrato_temporario_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_090-2020_acordo_extrajudicial_metrobus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_091-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_092-2020_dispoe_sobre_o_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_093-2020_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_094-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_095-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_096-2020_altera_artigo_2328.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_097-2020_contencao_e_enfrentamen_Bmf6MVf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_lei_098-2020_regularizacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1209/projeto_de_lei_099-2020_da_nome_auditorio_e_revoga_lei.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1210/projeto_de_lei_100-2020_atividades_recriativas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_101-2020_altera_lei_3897_-_tarifa_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_102-2020_reformula_cmdr.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_103-2020_credito_especial_e_suplementar-sms_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_104-2020_lei_das_diretrizes_orcamentarias_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1219/projeto_de_lei_105-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1220/projeto_de_lei_106-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1222/projeto_de_lei_107-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1223/projeto_de_lei_108-2020_loa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1225/projeto_de_lei_110-2020_altera_lei_4041.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_111-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_112-2020_altera_redacao_lei_2452.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_113-2020_autoriza_a_locar_predio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_114-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_115-2020_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_116-2020_autoriza_a_receberareas_de_terra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_117-2020_contrato_temporario_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1234/projeto_de_lei_118-2020_altera_valor_rm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1235/projeto_de_lei_119-2020_outorga_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1236/projeto_de_lei_120-2020_contrato_temporario-op.maq.equip.agric..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_121-2020_prorroga_prazo_da_lei_4062.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1238/projeto_de_lei_122-2020_prorroga_prazo_da_lei_4061.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1239/projeto_de_lei_123-2020_prorroga_prazo_da_lei_4059.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_002-2019_vereadores_revi_salarial.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_003-2019_revisao_secretarios.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_004-2019_revisao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_005-2019_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_006-2019_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_007-2020_subsidios_vereadores_ge_yYlEExA.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_008-2020_salario_pref_vice__gest_U3o1we2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_009-2020_subsidio_secretarios_mu_CnqGT3R.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_010-2020_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_011-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/projeto_de_lei_012-2020_semana_municipal_do_pescador.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_no_13-2020__autoriza_o_poder_leg_g4l6prS.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_014-2020_titulo_de_cidadao_mostardense.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_015-2020_da_nome_a_estrada-nova_escocia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_016-2020_da_nome_a_estrada-nunes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_017-2020_da_nome_a_estrada-rita.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_018-2020_titulo_de_cidada_mostardense.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_lei_019-2020_da_nome_a_rua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1215/projeto_de_lei_020-2020_veda_nomeacao_cc_reus_maria_da_penha_e_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1221/projeto_de_lei_021-2020_inclui_carne_peixe_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_resolucao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_resolucao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_resolucao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_resol__004-2020_sessao_virtual.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_resolucao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/requerimento_001-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/requerimento_002-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/requerimento_003-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_004-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_001-2020_ePm9irh.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_003-2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/indicacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/pedido_de_informacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/pedido_de_informacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/pedido_de_informacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/pedido_de_informacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1218/pedido_de_informacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/pedido_de_providencia_001-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/pedido_de_providencia_002-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/pedido_de_providencia_003-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/pedido_de_providencia_004-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/pedido_de_providencia_006-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_decreto_legislativo_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_003-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_004-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_005-2020_credito_suplementar-ces_iPbXxni.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_006-2020_servicos_hospitalares-repasse.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_007-2020_projeto-revisao_geral_servidor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_008-2020_projeto-revisao_geral_c_CtiSyRG.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_009-2020_rpps-aliquota.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_010-2020_superavit__saldos_exerc_WGFgahb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_011-2020_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_015-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_016-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_017-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_018-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_019-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_020-2020_ZDlUpPh.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_021-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_022-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_023-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_025-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_026-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_030-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_031-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_032-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_033-2020_contrato_temporario_operario.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_034-2020_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_035-2020_prorroga_contratacao_po_wZJgqcK.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_036-2020_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_037-2020_prorroga_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/projeto_de_lei_038-2020_contrato_temporario-pro_D9cNCpn.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/projeto_de_lei_039-2020_contrato_temporario-pro_pdrK1Tv.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_040-2020_contrato_temporario-motorista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_041-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_042-2020_aumento_real_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_043-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_044-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_045-2020_locacao_de_predio_dispe_5dkFxAh.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_046-2020_locar_predio_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_047-2020_locar_predio_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/projeto_de_lei_048-2020_prorrogacao_prazo_contr_gBPHUoQ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/projeto_de_lei_049-2020_calendario_de_eventos_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/projeto_de_lei_050-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/projeto_de_lei_051-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/projeto_de_lei_052-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_053-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/projeto_de_lei_054-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_055-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_056-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_057-2020_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_058-2020_credito_especial-smostt.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/projeto_de_lei_059-2020_deposito_areia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_060-2020_contrato_temporario-op._Zxz9cP4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_061-2020_altera_lei_2624.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_062-2020_credito_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_063-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_064-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_065-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_066-2020_atencao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_067-2020_credito_suplementar-sms-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_068-2020_nova_redacao_artigo_da_lei_4100.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_069-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_lei_070-2020_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/projeto_de_lei_071-2020_pagamento_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_072-2020_altera_a_lei__2328.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_lei_073-2020_rpps_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_074-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_075-2020_-_retirar-se_consorcio__eRxpvol.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_077-2020_altera_lei__4121.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1178/projeto_de_lei_078-2020_contrato_temporario-pro_Ky7vMZ3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/projeto_de_lei_079-2020_contrato_temporario-pro_peYyLFn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/projeto_de_lei_080-2020_contrato_temporario-pro_Fv5F51K.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_081-2020_credito_especial-sme_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_082-2020_credito_especial-smasth_f6r019c.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_083-2020_altera_lei_municipal_4011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_lei_084-2020_altera_tabela_lei_4050.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/projeto_de_lei_085-2020_contrato_temporario_medico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_lei_086-2020_contrato_temporario_cir_6lZKY4D.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/projeto_de_lei_087-2020_contrato_temporario_tec_pvF7wmP.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/projeto_de_lei_088-2020_contrato_temporario_mot_B5woCao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/projeto_de_lei_089-2020_contrato_temporario_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_090-2020_acordo_extrajudicial_metrobus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_091-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_092-2020_dispoe_sobre_o_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_093-2020_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_094-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_095-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_096-2020_altera_artigo_2328.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_097-2020_contencao_e_enfrentamen_Bmf6MVf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_lei_098-2020_regularizacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1209/projeto_de_lei_099-2020_da_nome_auditorio_e_revoga_lei.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1210/projeto_de_lei_100-2020_atividades_recriativas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1211/projeto_de_lei_101-2020_altera_lei_3897_-_tarifa_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_102-2020_reformula_cmdr.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_103-2020_credito_especial_e_suplementar-sms_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1216/projeto_de_lei_104-2020_lei_das_diretrizes_orcamentarias_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1219/projeto_de_lei_105-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1220/projeto_de_lei_106-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1222/projeto_de_lei_107-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1223/projeto_de_lei_108-2020_loa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1225/projeto_de_lei_110-2020_altera_lei_4041.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1226/projeto_de_lei_111-2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_112-2020_altera_redacao_lei_2452.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_113-2020_autoriza_a_locar_predio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_114-2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_115-2020_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_116-2020_autoriza_a_receberareas_de_terra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_117-2020_contrato_temporario_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1234/projeto_de_lei_118-2020_altera_valor_rm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1235/projeto_de_lei_119-2020_outorga_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1236/projeto_de_lei_120-2020_contrato_temporario-op.maq.equip.agric..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1237/projeto_de_lei_121-2020_prorroga_prazo_da_lei_4062.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1238/projeto_de_lei_122-2020_prorroga_prazo_da_lei_4061.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1239/projeto_de_lei_123-2020_prorroga_prazo_da_lei_4059.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_002-2019_vereadores_revi_salarial.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_003-2019_revisao_secretarios.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_004-2019_revisao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_005-2019_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_006-2019_aumento_real_servidores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_007-2020_subsidios_vereadores_ge_yYlEExA.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_008-2020_salario_pref_vice__gest_U3o1we2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_009-2020_subsidio_secretarios_mu_CnqGT3R.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_010-2020_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_011-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/projeto_de_lei_012-2020_semana_municipal_do_pescador.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_no_13-2020__autoriza_o_poder_leg_g4l6prS.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_014-2020_titulo_de_cidadao_mostardense.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_015-2020_da_nome_a_estrada-nova_escocia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_016-2020_da_nome_a_estrada-nunes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_017-2020_da_nome_a_estrada-rita.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_018-2020_titulo_de_cidada_mostardense.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_lei_019-2020_da_nome_a_rua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1215/projeto_de_lei_020-2020_veda_nomeacao_cc_reus_maria_da_penha_e_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1221/projeto_de_lei_021-2020_inclui_carne_peixe_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_resolucao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_resolucao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_resolucao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_resol__004-2020_sessao_virtual.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_resolucao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/requerimento_001-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/requerimento_002-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/requerimento_003-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_004-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>