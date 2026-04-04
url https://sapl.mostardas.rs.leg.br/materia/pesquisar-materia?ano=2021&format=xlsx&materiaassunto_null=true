--- v0 (2025-10-28)
+++ v1 (2026-04-04)
@@ -54,3967 +54,3967 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a criação do Projeto de Lei que institua o IPTU Verde no Município de Mostardas.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_002-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, dentro do seu planejamento, institua no Município de Rotas de Acessibilidade e inicie estudos para implementação do Programa Cidade Acessível (Lei Municipal nº 3.626/2017).</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_003-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa estar inserido no Calendário Municipal de Eventos 2021 o "Ano Municipal da Educação"</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_004-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar implementando um Programa Municipal de Aprendizagem Profissional, priorizando pessoas com deficiência,  jovens e adolescente em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_005-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, dentro do seu planejamento, promova um amplo estudo para implementar a acessibilidade  em todos os prédios públicos municipais, dando prioridade a Sede do Poder Executivo, sobretudo no acesso ao andar superior e oferta de sanitários acessíveis.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_006-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de implementação de brinquedos com acessibilidade para crianças com deficiência em praças e parques municipais.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_007-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_007-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de implementação de uma Assessoria de Educação Especial na Perspectiva da Educação Inclusiva junto ao setor pedagógico da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_008-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, junto com o Conselho Municipal de Desenvolvimento Rural (CMDR) retome o processo de construção do Plano Municipal de Desenvolvimento Rural (PMDR)</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_009-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Inclui a carne de peixe no cardápio da merenda escolar da rede pública Municipal de ensino.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize estudos para a implantação de passarelas com acessibilidade para transposição de uso exclusivo pedestre conforme critérios da Licença Única da Fepam nº 0212/2019 no Balneário Mostardense e demais praias quando necessário.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_011-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a viabilidade orçamentária para construção de uma academia de ar livre na localidade de Solidão, Mostardas.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_012-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize estudos para elaboração de projeto de revitalização das feiras da agricultura familiar envolvendo melhoria na infraestrutura, divulgação e fomento destes espaços</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_013-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_013-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Coordenação e Planejamento, possa estar estudando a possibilidade de execução de projeto de extensão de rede em localidades da área urbana sem acesso a energia elétrica.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_014-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_014-2021.pdf</t>
   </si>
   <si>
     <t>Que estabeleça as Igrejas e os Templos de qualquer culto como atividade essencial em períodos de calamidade de saúde pública no município de Mostardas/RS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anelise Liz, Dr Luis, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a viabilidade técnica de instalação de um aterro de inertes de pequenos volumes no Município de Mostardas.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_016-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_016-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, dentro do seu planejamento, promova a revisão e atualização do Plano de Manejo de Dunas.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_017-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize estudos para implementação de galerias em substituição as pontes de madeira e realize o Licenciamento Ambiental da Estrada  de acesso ao Balneário Mostardense.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_018.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Na forma da legislação em vigor, submeto à deliberação dessa colenda Casa Legislativa a seguinte indicação: Institui o Programa de Auxílio Emergencial Municipal no âmbito do Município de Mostardas, buscando reduzir os efeitos sociais e econômicos da pandemia originada pela Covid-19.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_019.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituindo, através de Projeto de Lei, a aplicação do Estudo de Impacto de Vizinhança - EIV em Mostardas.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_020-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_020-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituído, através de Projeto de Lei o Programa Educação de Todas as Cores, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_021-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal SUSPENDA os protestos e negativações de crédito de contribuintes com a dívida perante a Fazenda Municipal, pelo prazo de 6 meses, podendo ser prorrogado, de acordo com a permanência de restrições da pandemia.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o projeto de lei  nº 043/2021, de iniciativa do Poder Executivo, que solicita autorização legislativa para financiamento junto a Caixa Econômica Federal para pavimentação da Rua Almirante Tamandaré, entre a Rua Independência até a Rua Ana Amália Leite, a indicação é para ser ampliado o trecho da Rua Independência até a avenida Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dudu Verardi</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a implantação de uma patrola agrícola como o trator e implementos agrícolas para o 4º Distrito.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_024-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal viabilize a revisão geral, para conceder reposição da inflação nos salários dos Servidores Públicos Municipais, com base no art. 37, X, da Constituição Federal.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_025-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituído, através de Projeto de Lei que as Comunidades Quilombolas da Casca, Beco  dos Colodianos e Teixeiras sejam consideradas como Patrimônio Cultural e Imaterial do Município de Mostardas.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_026-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_026-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituído, através de Projeto de Lei, a Semana da Ciência, Tecnologia e Inovação em Mostardas.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_027-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar regulamento através de instrumento próprio a melhoria de acessos internos em propriedades rurais, priorizando pequenos e médios produtores.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_028-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar aderindo ao Sistema Estadual Selo de Acessibilidade.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_029-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_029-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize um espaço para que seja feito o descarte de móveis, poda de árvores e utensílios que a coleta do lixo não efetua retirada.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_030-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_030-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a criação do Projeto de Lei que institua a taxa de Preservação Ambiental da Praia do Bacupari - TPA e dá outras providências.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_031-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_031-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituindo, através de Projeto de Lei, política pública para garantia, proteção e ampliação dos direitos das pessoas com transtorno do espectro do autismo (minuta em anexo).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_032-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_032-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar instituindo, através de Decreto ou outro instrumento que couber, a criação do Sítio Histórico Anita Garibaldi.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_033-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_033-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal passe a utilizar as bandeiras do Estado, Município e União, nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_034-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_034-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar implementando Ecoponto de Pilhas, Baterias e Lâmpadas.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_035-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_035-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a viabilidade técnica de realização de projeto de Mutirões Mensais de Bota Fora de Resíduos Inertes (entulhos), Óleo de Cozinha, Lixo Eletrônico e Pneus Inservíveis no Município de Mostardas.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_036-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_036-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal faça um estudo de viabilidade de implantação de lixeiras individuais em cada residência nos balneários e, para tanto, proponha uma consulta pública junto as respectivas comunidades, propondo assim, um debate para discutir a manutenção das lixeiras públicas lá existentes.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_037-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_037-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar implementando Projeto de Lei que institua Programa de Banco de Alimentos.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_038-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_038-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a viabilidade de adesão ao Sistema Unificado Estadual de Sanidade Agroindustrial Familiar, Artesanal e de Pequeno Porte (SUSAF).</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_039-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_039-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Educação e do Conselho Municipal de Educação, realize estudos para averiguar a possibilidade de implementação da modalidade de Educação de Jovens e Adultos (EJA) em Mostardas.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_040-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_040-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal faça uma avaliação dos valores pagos a título de diárias, essas ressarcidas aos servidores municipais, tanto no interior do município quanto fora dele. Com a devida avaliação, que seja concedido aumento nas referidas diárias, modo que, possibilite condição de sustentabilidade do nosso maior patrimônio que é os servidores municipais.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_041-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_041-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal estude a viabilidade de produzir folders de divulgação dos pontos turísticos no Município, como também, poderá servir de orientação aos nossos visitantes, instituindo ações educativas de boas práticas de como se manter dentro  dos nossos locais turísticos, nas estradas e dunas no nosso município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_042-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_042-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar estudando a possibilidade de criação dos cargos de Intérprete de Libras e de Audiodescritor no âmbito do Quadro dos Servidores Públicos Municipais de Mostardas.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_043-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_043-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituindo, no âmbito do Município de Mostardas, o Programa Censo-Inclusão e Cadastro-Inclusão, com o objetivo de identificar, mapear e cadastrar o perfil socioeconômico das pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_044-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_044-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar construindo em parceria com esta casa, instituições locais e a sociedade norma que estabeleça diretrizes sobre a regulamentação de atividades Off-Road no município de Mostardas.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dangelo Motta, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_045-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_045-2021.pdf</t>
   </si>
   <si>
     <t>Diante a demanda no atendimento a comunidade junto ao Hospital São Luiz de Mostardas e posto de saúde, que o Executivo Municipal, viabilize contratação de mais médicos para comportar a referida demanda.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_046-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_046-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar adquirindo colheitadeira de milho para uso de nossos agricultores.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_047-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_047-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a elaboração do Projeto de Lei de Isenção de Imposto Territorial Predial Urbano (IPTU) de lotes urbanos localizados em Área de Preservação Permanente não edificável.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_048-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_048-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar prorrogando o Concurso Público nº 01/2019 e realizando estudo da possibilidade legal de ampliação de vigência devido a paralisação expressa na Lei nº 173/2020.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_049-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_049-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal institui um PROJETO ESCOLA AMIGA DOS ANIMAIS no âmbito do município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_051-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_051-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, dentro do projeto de reformulação da Casa de Cultura Orlando Cardoso Duarte, crie espaço para a Cultura Quilombola de Mostardas.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_052-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_052-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar instituindo e regulamentando, através de lei própria, os pescadores de Mostardas na condição de Comunidades Tradicionais.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_053-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_053-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal institua um Projeto que crie o Fundo Municipal de Proteção aos Animais e o Conselho Municipal de Proteção aos Animais (conforme minuta anexada).</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_054-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_054-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a viabilidade de instalar redutores de velocidade ao longo da Avenida Padre Simão no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_055-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_055-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar adequando os conceitos formais da legislação municipal com relação ao conceito de pessoa com deficiência.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_056-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_056-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo promova estudo para modificação do critério para concessão de benefícios de baixa renda previstos na Lei nº 3.669/2017 (DISPÕES SBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS DO MUNICÍPIO DE MOSTARDAS, E DÁ OUTRAS PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_057-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_057-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possas estar adequando afixando em todos os espaços de acesso ao público, cartaz informando as prioridades de atendimento previstas em Lei.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_058-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_058-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar regulamentando a Carteira do Artesão através de projeto de lei específico no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_059-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_059-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, juntamente com o Sindicato dos Servidores Públicos Municipais e representantes do Clube Cultural Mostardense, estudem a viabilidade de tornar sede do SISPMM estrutura do Clube Cultural Mostardense.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_060-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_060-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a implantação de Praças de Lazer na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente ao possível arrombamento da Escola Dinarte Silveira Martins, caso em tela, a quadra de esporte: Qual data que aconteceu o fato? Quais providências foram tomadas? E se foram tomadas, cópia de todo processo.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Dangelo Motta, Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/pedido_de_informacao_002-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/pedido_de_informacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações a cerca da obra no prédio da Casa de Cultura, com as referidas cópias: Do convênio firmado de assim for, do contrato de trabalho com a empresa que presta ou prestou o serviço de reforma, o valor orçado e valor gasto até esta data prevista para entrega da obra.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_003-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente ao entulho depositado e espalhado na Avenida Pe. Simão no Balneário Mostardense, bem no acesso à Beira Mar o qual posteriormente foi retirado. Solicito informação, que após retirado, onde foi colocado?</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Solicito informação referente ao concurso público vigente no Município, especificamente, a relação de todos os aprovados e chamados com seus respectivos cargos, quais concursados ficaram em vaga reserva e respectivos cargos, por derradeiro, a validade do mesmo.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_005-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informação atualizada de todos os servidores lotados no quadro de CCs's e FG's, com as respectivas datas da nomeação.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Solicito informação referente a todos os processos seletivos vigentes no Município: Relação de todos os selecionados/aprovados por ordem de classificação, suas respectivas funções, quais os que formam chamados até 19/02/2021, quais os não chamados e a data da validade de cada processo seletivo.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/ped.info_007.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/ped.info_007.pdf</t>
   </si>
   <si>
     <t>Solicito relação de todos os projetos na esfera Municipal, Estadual e Federal executados ou ainda em andamento, que foram protocolados pela Secretaria de Planejamento na Gestão 2017/2020.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/ped.info_008.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/ped.info_008.pdf</t>
   </si>
   <si>
     <t>Quais os programas a nível Federal e Estadual via Ministério e ou Secretaria de Saúde, o município foi contemplado, para o suporte ao combate a pademia Covid-19, com seus respectivos valores já creditados no município.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_009-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Requer informações atualizadas do índice de pessoal na projeção dos últimos 12 (doze) meses, como também, o último índice informado pelo TCE.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/pedido_de_informacao_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/pedido_de_informacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Qual a projeção do município, com a relação a manutenção do Aeroporto Municipal Caio Cardoso, uma vez que a pista possui 975m de asfalto com uma certa qualidade, mas seu cercamento e a própria sede está em total abandono.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/pedido_de_informacao_011-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/pedido_de_informacao_011-2021.pdf</t>
   </si>
   <si>
     <t>Requer relações de todos os prédios alugados pelo Município, com contrato vigente e cópia dos respectivos contratos.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/pedido_de_informacao_012-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/pedido_de_informacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Qual o cronograma da Secretaria Municipal de Educação, para  conclusão das obras no pátio descoberto da EMEI Escola Hélio Rodrigues da Silva.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/pedido_de_informacao_013-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/pedido_de_informacao_013-2021.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a projeção do Governo para controle da proliferação de animais de rua, em especial aos cães, localizados especialmente na sede do Município e no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/p_014.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/p_014.pdf</t>
   </si>
   <si>
     <t>Como está o andamento do Projeto de Controle Populacional de cães e gatos no município de Mostardas que reduza a proliferação da população de cães e gatos errantes ou semi-errantes e regulamente a posse responsável de animais.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_informacao_015-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_informacao_015-2021.pdf</t>
   </si>
   <si>
     <t>Qual a situação atual, referente aos banheiros públicos da Praça Central? No que se refere a sua funcionalidade, previsão para o funcionamento e abertura para a população?</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1429/pedido_de_informacao_016-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1429/pedido_de_informacao_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicito cópia da planilha de serviços da máquina retroescavadeira com placa ITG3751, como também, cópia do cartão ponto do servidor/operador Edson Brasil da Secretaria de Obras, no período de 01 de maio a 31 de maio de 2021.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1430/pedido_de_informacao_017-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1430/pedido_de_informacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicito cópia da planilha de serviços do caminhão com placas IZU2C32, como também, cópia do cartão ponto do servidor/operador Pedro Caetano da Secretaria de Obras, no período de 01 a 31 de maio de 2021.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1431/pedido_de_informacao_018-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1431/pedido_de_informacao_018-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações: Se foi concedido férias aos servidores municipais André Soares, Laís Teixeira e Rafa Soares, durante o ano de 2021. Se positivo, cópia das portarias que concedeu, acompanhado da devida justificativa.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1432/pedido_de_informacao_019-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1432/pedido_de_informacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicito cópia da planilha de serviços da máquina Escavadeira Hidráulica Epoclean Mod ZCNG, como também cópia do cartão ponto do servidor/operador Juvenal Araújo da Secretaria de Obras, no período de 01 a 31 de maio de 2021.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_de_informacao_020-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_de_informacao_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicito cópia da planilha de serviços da máquina Michigan, como também, cópia do cartão ponto do servidor/operador Jardel da Secretaria de Obras, no período de 01 a 31 de maio de 2021.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1441/pedido_de_informacao_021-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1441/pedido_de_informacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a possível aquisição de equipamentos para atendimento de oftalmologista no município, tais como: Cópia das respectivas notas fiscais de aquisição; Se há no quadro de servidores municipais, servidor qualificado para tanto? Se não, se já foi contratado e qual valor mensal para a referida contratação?</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1442/pedido_de_informacao_022-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1442/pedido_de_informacao_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da obra de Pavimentação em PAVS, em alguns pontos de nosso Município, no período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1449/pedido_de_informacao_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1449/pedido_de_informacao_023-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a possíveis contratos vigentes de financiamentos, entre o município e instituições financeiras. Quais as instituições financeiras que o ente público mantém contratado de financiamentos, com as respectivas cópias contratuais.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1450/pedido_de_informacao_024-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1450/pedido_de_informacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a diárias pagas, no ano de 2021, pela Chefe de Gabinete e pela Secretaria Geral do Governo Municipal. Relação de todas as diárias pagas pelas respectivas rubricas, acompanhando com a discriminação de cada diária paga a cada Servidor/Gestor.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1463/pedido_de_informacao_025-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1463/pedido_de_informacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente a Escola Municipal Anita Garibaldi, localizada no Balneário Mostardense. Qual a intenção do Governo, acerca de sua manutenção, in casu, sobre atendimento aos alunos daquela localidade? Se a intenção é fechar, qual justificativa?</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/pedido_de_informacao_026-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/pedido_de_informacao_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente as entidades que estão recebendo auxílio financeiro do Município. Quais entidades estão recebendo? Quais os valores com as respectivas datas do último repasse?</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/pedido_de_informacao_027-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/pedido_de_informacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Qual projeção do Governo, com relação a Granjinha?</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/pedido_de_informacao_028-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/pedido_de_informacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do último concurso público vigente no município dos professores de séries iniciais com validade do mesmo;_x000D_
 Relação dos Aprovados _x000D_
 Relação dos chamados com seus respectivos cargos_x000D_
 Quem está com contrato emergencial nesta categoria_x000D_
 Quais professores estão afetados e o porquê.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de colocar saibro e construir mais um canteiro mais um canteiro na Av. Padre Simão no Balneário Mostardense, na entrada da praia.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_002-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_002-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através da Secretaria Municipal do Meio Ambiente, solicite junto ao ICMBio autorização para libertação da poda da vegetação da Trilha das Dunas (Estrada de Acesso ao Balneário Mostardense).</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Que seja feito limpeza no Beco da Nova Escócia, acesso da esquerda (Pai do Jorginho do Teclado).</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_004-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_004-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de colocar uma academia ao ar livre de aparelhos para exercícios físicos no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/pedido_de_providencia_005-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/pedido_de_providencia_005-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através de suas secretarias competentes a instalação de brinquedos na praça central do Balneário Mostardense.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_006-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_006-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie o corte de grama na Pracinha Vila Jóia.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_providencia_007-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_providencia_007-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização da área do Parque Vereador Rubens José Feres Zacca, incluindo limpeza, sinalização, instalação de praça, campo de futebol e espaço para caminhada.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/pedido_de_providencia_008-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/pedido_de_providencia_008-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza de excesso de entulho na antiga estrada do Balneário Mostardense o trecho entre as dunas e que seja obstruído o acesso com barreiras físicas.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/pedido_de_providencia_009-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/pedido_de_providencia_009-2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocada placas indicativas de PARE nas ruas que ainda não possam.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1310/pedido_de_providencia_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1310/pedido_de_providencia_010-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação na pracinha da Vila Jóia.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/pedido_de_providencia_011-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/pedido_de_providencia_011-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a limpeza e do valão localizado as margens da Rua Chico Elias, bairro Sul Baixada.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/pedido_de_providencia_012-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/pedido_de_providencia_012-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a manutenção da Rua Anjolido Gonçalves nº 3000, próximo a residência do Sr. Zairo e Robson no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/pedido_de_providencia_013-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/pedido_de_providencia_013-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a manutenção da rede de esgoto e o conserto do calçamento, na Rua Almirante Tamandaré, próximo ao nº 745, bairro centro.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/ped.provid_014.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/ped.provid_014.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a reforma de um abrigo de ônibus já existente as margens da BR 101 na localidade da Lagoa Azul no 4° Distrito.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/ped.provid_015.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/ped.provid_015.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a colocação de um ponto de luz na localidade do Valim, na Vila São Caetano próximo ao n° 379 e providencie a substituição das lâmpadas queimadas nos pontos já existentes.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/pedido_de_providencia_016-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/pedido_de_providencia_016-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o patrolamento da Estrada Palmiro Garcia Peres, no distrito do Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/pedido_de_providencia_017-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/pedido_de_providencia_017-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de recipiente para resíduos sólidos (lixeiras) em toda extensão do passeio público da Av. Padre Simão, na sede do Município.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/pedido_de_providencia_018-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/pedido_de_providencia_018-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do calçamento no acesso da Avenida Pinheiro Machado com a RST 101.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/pedido_de_providencia_019-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/pedido_de_providencia_019-2021.pdf</t>
   </si>
   <si>
     <t>Que seja pintado o quebra-molas e uma faixa de segurança na Rua Bento Gonçalves, em frente à escola Hélio Rodrigues e colocado placa indicativa.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/pedido_de_providencia_020-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/pedido_de_providencia_020-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto com certa urgência da ponte de acesso à Rua Chico Elias.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_021-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_021-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a canalização do valo onde corre esgoto exposto a céu aberto, na Rua Chico Elias.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/pedido_de_providencia_022-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/pedido_de_providencia_022-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie melhorias na esquina Av. Jorge Futuro com a Av. Padre Simão, com a elevação da mesma, pois em dias de chuva acumula uma quantia grande de água prejudicando os pedestres e o comércio local.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/pedido_de_providencia_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/pedido_de_providencia_023-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a limpeza dos canos na entrada da Vila Jóia, e também estude a possibilidade de uma nova canalização da mesma.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_024-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_024-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a troca de lâmpadas queimadas no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/pedido_de_providencia_025-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/pedido_de_providencia_025-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a manutenção da ponte e melhorias na Rua Ildefonso Afonso Braga no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1443/pedido_de_providencia_026-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1443/pedido_de_providencia_026-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias no calçamento na Rua XV de novembro, entre a Av. Dr. Jorge Futuro a Tua Emílio Ferreira de Lemos.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1444/pedido_de_providencia_027-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1444/pedido_de_providencia_027-2021.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal implante quebra-molas em pontos localizados na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1451/pedido_de_providencia_028-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1451/pedido_de_providencia_028-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na parada de ônibus na RSC 101, no 4º Distrito na entrada do Beco do Vô Gilico.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1452/pedido_de_providencia_029-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1452/pedido_de_providencia_029-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cancelamento da Escola da Escola Rui Miguel na Sul Baixada.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1453/pedido_de_providencia_030-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1453/pedido_de_providencia_030-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a manutenção da ponte existente junto a Av. Padre Simão, esquina com a Rua Chico Elias, no bairro Sul Baixada.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1456/pedido_de_providencia_031-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1456/pedido_de_providencia_031-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma parada de ônibus na Vila Joia.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1469/pedido_de_providencia_032-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1469/pedido_de_providencia_032-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de fazer uma lombada na Av. Padre Simão próximo a Rótula do Farol.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1478/pedido_de_providencia_033-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1478/pedido_de_providencia_033-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a colocação de um ponto de luz na localidade do Valim, na Vila São Caetano próximo ao nº 379 e providencie a substituição das lâmpadas queimadas nos pontos já existente.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1479/pedido_de_providencia_034-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1479/pedido_de_providencia_034-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a manutenção da ponte de acesso ao Balneário Mostardense, pois a mesma está em condições de trafegabilidade arriscada, com muito madeiramento solto ou quebrado, necessitando de manutenção.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1502/pedido_de_providencia_035-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1502/pedido_de_providencia_035-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na iluminação pública da Rua Edgar Marcelino da Silva, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/pedido_de_providencia_036-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/pedido_de_providencia_036-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na iluminação pública da Rua Otília Machado Pereira, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/pedido_de_providencia_037-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/pedido_de_providencia_037-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento na Rua Bento Gonçalves em frente à Igreja O Brasil para Cristo.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/pedido_de_providencia_038-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/pedido_de_providencia_038-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento na Av. Dr. Jorge Futuro esquina com Dr. Edgardo Pereira Velho, nos dois lados.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/pedido_de_providencia_039-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/pedido_de_providencia_039-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias no calçamento na Av. Pinheiro Machado em frente ao nº 771.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/pedido_de_providencia_040-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/pedido_de_providencia_040-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a substituição das lâmpadas queimadas dos pontos já existentes na localidade dos Teixeiras, no Beco dos Decos.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/pedido_de_providencia_041-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/pedido_de_providencia_041-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie placas indicativas na Avenida Principal no Balneário Mostardense, indicando saídas para praia, a localização de banheiros públicos, praças e igrejas com a finalidade de orientar nossos visitantes.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/pedido_de_providencia_042-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/pedido_de_providencia_042-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na frente da Escola Estadual de Ensino Fundamental 11 de Abril, na Rua Léo Luiz Velho.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/pedido_de_providencia_043-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/pedido_de_providencia_043-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperados os quiosques que os feirantes usam para vender seus produtos durante o veraneio do Balneário Mostardense.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/pedido_de_providencia_044-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/pedido_de_providencia_044-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na iluminação pública no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1584/pedido_de_providencia_045-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1584/pedido_de_providencia_045-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie reparos na estrada de acesso ao Porto do Barquinho, a considerar também ser um ponto turístico do nosso município.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_046-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_046-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca de lâmpadas queimadas na Rua Idelfonso Braga no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1599/pedido_de_providencia_047-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1599/pedido_de_providencia_047-2021.pdf</t>
   </si>
   <si>
     <t>Que seja consertado o esgoto na rua Emancipação em frente ao nº 386.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1600/pedido_de_providencia_048-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1600/pedido_de_providencia_048-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de colocar redutores de velocidade na Rua Luiz Araújo entre a Rua Rincão do Cristóvão Pereira e Avenida Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1601/pedido_de_providencia_049-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1601/pedido_de_providencia_049-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de colocar redutores de velocidade na Rua Luiz Araújo entre a Avenida Dinarte Silveira Martins e a rua Hamilton Oliveira Alves.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1602/pedido_de_providencia_050-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1602/pedido_de_providencia_050-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a limpeza e corte de grama no pátio da EMEI Hélio Rodrigues/Vila Norte.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1603/pedido_de_providencia_051-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1603/pedido_de_providencia_051-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a reforma ou substituição dos recipientes de resíduo sólido (atuais lixeiras) existentes no nosso Balneário Mostardense.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1612/pedido_providencia_052-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1612/pedido_providencia_052-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca das lâmpadas queimadas, no Beco da Cabana KM 126 na localidade dos Povos.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1613/pedido_de_providencia_053-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1613/pedido_de_providencia_053-2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca das lâmpadas queimadas, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1614/pedido_de_providencia_054-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1614/pedido_de_providencia_054-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de arrumar o esgoto na Rua Cleto Brum Machado em frente à resistência de nº 989.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1615/pedido_de_providencia_055-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1615/pedido_de_providencia_055-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de alterar os horários e dias de transporte coletivo do Balneário Mostardense, pois muitos moradores trabalham na cidade e residem no Balneário, e estão tendo dificuldades para se locomover.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1616/pedido_de_providencia_056-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1616/pedido_de_providencia_056-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de consertar o esgoto na rua Júlio de Castilho, entre as ruas Dr. Edgardo Pereira Velho e Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1617/pedido_de_providencia_057-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1617/pedido_de_providencia_057-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a limpeza da boca de lobo na Rua Bento Gonçalves com a Emancipação.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1626/pedido_de_providencia_058_-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1626/pedido_de_providencia_058_-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a possibilidade de fazer uma lombada na Av. Padre Simão no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1461/projeto_de_decreto_no_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1461/projeto_de_decreto_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Mérito Cultural Afroaçoriano, e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_de_emenda_a_lei_organica_municipal_versao_aprovada_em_1o_turno.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_de_emenda_a_lei_organica_municipal_versao_aprovada_em_1o_turno.pdf</t>
   </si>
   <si>
     <t>Revisão e Atualização da Lei Orgânica Municipal de Mostardas</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_001-2021_concessao_uso_bem_publico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_001-2021_concessao_uso_bem_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder o uso de de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_002-2021_revoga_a_lei_4110.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_002-2021_revoga_a_lei_4110.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4110, de 14 de abril de 2020.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_003-2021_calamidade_publica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_003-2021_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública no Município de Mostardas e dispõe sobre a contratação temporária de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_004-2021_altera_denominacao_chefia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_004-2021_altera_denominacao_chefia.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de órgão de administração geral, constante na Lei Municipal nº 1472, de 28 de novembro de 2000.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_005-2021_altera_anexos_ii-1_e_ii-58_chefe_de_gabinete_e_assessor_da_chefia_de_gabinete.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_005-2021_altera_anexos_ii-1_e_ii-58_chefe_de_gabinete_e_assessor_da_chefia_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Efetua alteração nos anexos II-1 e II-58 da Lei Municipal nº 2158, de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_006-2021__credito_especial-cg.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_006-2021__credito_especial-cg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_007-2021_prorroga_prazo_da_lei_4062.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_007-2021_prorroga_prazo_da_lei_4062.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4062, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_008-2021_prorroga_prazo_da_lei_4061.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_008-2021_prorroga_prazo_da_lei_4061.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 406, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_009-2021_prorroga_prazo_da_lei_4059.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_009-2021_prorroga_prazo_da_lei_4059.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4059, de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_010-2021_revoga_a_lei_3265.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_010-2021_revoga_a_lei_3265.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3265, de 30 de setembro de 2014.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_011-2021_contrato_temporario-professor_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_011-2021_contrato_temporario-professor_series_iniciais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_012-2021_contrato_temporario-professor_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_012-2021_contrato_temporario-professor_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_013-2021_contrato_temporario-professor_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_013-2021_contrato_temporario-professor_series_iniciais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contato por tempo determinado.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/projeto_de_lei_014-2021_contrato_temporario-professor_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/projeto_de_lei_014-2021_contrato_temporario-professor_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_015-2021_contrato_temporario-professor_educacao_infantil.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_015-2021_contrato_temporario-professor_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_de_lei_016-2021_contrato_temporario-professor_educacao_fisica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_de_lei_016-2021_contrato_temporario-professor_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/projeto_de_lei_017-2021_contrato_temporario-servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/projeto_de_lei_017-2021_contrato_temporario-servente_geral.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_018-2021_contrato_temporario-professor_ciencias.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_018-2021_contrato_temporario-professor_ciencias.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_019-2021_contrato_temporario-professor_ciencias.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_019-2021_contrato_temporario-professor_ciencias.pdf</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_020-2021_contrato_temporario-servente_merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_020-2021_contrato_temporario-servente_merendeira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pode Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_021-2021_contrato_temporario-atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_021-2021_contrato_temporario-atendente_geral.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_022-2021_altera_leis_4175_e_4177.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_022-2021_altera_leis_4175_e_4177.pdf</t>
   </si>
   <si>
     <t>Altera § 2º do Artigo 3º das Leis Municipais nºs 4175 e 4177, de  29 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_023-2021_isencao_mei.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_023-2021_isencao_mei.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VII do artigo 66 da Leo Municipal nº 2452, de 10 de dezembro de 2008, que institui o Código Tributário do Município.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_024-2021_estimulo_arrecadacao_2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_024-2021_estimulo_arrecadacao_2021.pdf</t>
   </si>
   <si>
     <t>Institui programa de estímulo ao aumento da arrecadação 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_025-2021_altera_lei_2452-taxa_coleta_lixo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_025-2021_altera_lei_2452-taxa_coleta_lixo.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III do artigo 59 da Lei Municipal nº 2452, de 10 de dezembro de 2008, que institui o código tributário do município.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_026-2021_refis_2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_026-2021_refis_2021.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal no Município de Mostardas - REFIS Municipal 2021.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_027-2021_altera_lei_3519.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_027-2021_altera_lei_3519.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal nº 3519, de 14 de dezembro de 2016.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_028-2021_contrato_temporario_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_028-2021_contrato_temporario_motorista.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>Abre crédito suplementar e especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_030-2021_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_030-2021_credito_especial.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_lei_031-2021_contrato_temporario_-_op._maq._eq._rodoviario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_lei_031-2021_contrato_temporario_-_op._maq._eq._rodoviario.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_032-2021_mecanico_de_veiculos_pesados.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_032-2021_mecanico_de_veiculos_pesados.pdf</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_033-2021_revoga_lei_2759.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_033-2021_revoga_lei_2759.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2759, de 28 de dezembro de 2010.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_034-2021_contrato_temporario-motorista_onibus.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_034-2021_contrato_temporario-motorista_onibus.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_035-2021_credito_especial-conselho_tutelar_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_035-2021_credito_especial-conselho_tutelar_1.pdf</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_036-2021_credito_especial-smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_036-2021_credito_especial-smostt.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_037-2021_acoes_ceee.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_037-2021_acoes_ceee.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com a venda de ações na Bolsa de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_038-2021_compra_vacinas-famurs.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_038-2021_compra_vacinas-famurs.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de vacinas para o enfrentamento da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_039-2021_protocolo_intencoes_vacinas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_039-2021_protocolo_intencoes_vacinas.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios Brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_040-2021_prorroga_pgto_iptu.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_040-2021_prorroga_pgto_iptu.pdf</t>
   </si>
   <si>
     <t>Prorroga data de pagamento do Imposto Predial e Territorial Urbano e do Imposto sobre serviços de qualquer natureza, no exercício de 2021.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_041_reestrutura_fundeb_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_041_reestrutura_fundeb_2.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais de Educação - CACS FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_042.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_042.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 3822, de 04 de setembro de 2018.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_043.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_043.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Operação de Crédito de financiamento à Infraestrutura e ao Saneamento - FINISA com a Caixa Econômica Federal e da outras providências.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_044-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_044-2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programa abaixo relacionados.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_045-2021_contrato_temporario_tec._enfermagem.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_045-2021_contrato_temporario_tec._enfermagem.pdf</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_046-2021_altera_lei_2582.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_046-2021_altera_lei_2582.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 149, revoga os parágrafos 2º, 3º e 4º do artigo 149, acrescenta o artigo 149-A e parágrafos 1º e 2º, acrescenta o artigo 149-B e parágrafos 1º e 2º, e acrescenta artigo 149-C, 149-D, 149-E e inciso I, 149-F à Lei Municipal nº 2852, de 10 de setembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_047-2021_credito_especial_camara.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_047-2021_credito_especial_camara.pdf</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_048-2021_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_048-2021_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionadas.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_049-2021_convenio_osorio.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_049-2021_convenio_osorio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar convênio com o Município de Osório com o objetivo de cedência de servidor.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_050-2021_altera_lei_1550.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_050-2021_altera_lei_1550.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo da Lei Municipal nº 1550, 30 de outubro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_051-2021_altera_4146.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_051-2021_altera_4146.pdf</t>
   </si>
   <si>
     <t>Altera e suprime dispositivos da Lei Municipal nº 4146, de 28 de julho de 2020.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_052-2021_contrato_temporario_op._de_maq._e_eq._agricola_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_052-2021_contrato_temporario_op._de_maq._e_eq._agricola_2.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_053-2021_termo_cessao_hospital_sao_luiz.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_053-2021_termo_cessao_hospital_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a assinar termo de cessão de espaço com a Sociedade Beneficente São Luiz Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_054-2021_altera_3603.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_054-2021_altera_3603.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 1º do artigo 1º da Lei Municipal nº 3603, de 21 de março de 2017.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_055-2021_prorroga_prazo_certidao_hospital.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_055-2021_prorroga_prazo_certidao_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder prorrogação de prazo para apresentação das certidões negativas da Sociedade Beneficente São Luiz de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_056-2021_contrato_temporario_prof._matematica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_056-2021_contrato_temporario_prof._matematica.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/projeto_de_lei_057-2021_contrato_temporario_prof._series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/projeto_de_lei_057-2021_contrato_temporario_prof._series_iniciais.pdf</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_058-2021_contrato_temporario_-_fiscal.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_058-2021_contrato_temporario_-_fiscal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo temporário.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_059-2021_alienar_titulos_de_divida_agraria.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_059-2021_alienar_titulos_de_divida_agraria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar títulos de dívida agrária - TDA, de propriedade de Município de Mostardas, custodiados no Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/projeto_de_lei_060-2021_credito_suplementar_e_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/projeto_de_lei_060-2021_credito_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_061-2021_contrato_temporario_-_motorista_de_onibus.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_061-2021_contrato_temporario_-_motorista_de_onibus.pdf</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_062-2021_contrato_temporario_-_serv._merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_062-2021_contrato_temporario_-_serv._merendeira.pdf</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_063-2021_suprime_artigo_1550.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_063-2021_suprime_artigo_1550.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo da Lei Municipal nº 1550, de 30 de outubro de 2001.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/projeto_de_lei_064-2021_contrato_temporario_-_professor_de_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/projeto_de_lei_064-2021_contrato_temporario_-_professor_de_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/projeto_de_lei_065-2021_contrato_temporario_-_professor_de_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/projeto_de_lei_065-2021_contrato_temporario_-_professor_de_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_066-2021_contrato_temporario_advogado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_066-2021_contrato_temporario_advogado.pdf</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_067-2021_altera_1550.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_067-2021_altera_1550.pdf</t>
   </si>
   <si>
     <t>Inclui e altera dispositivo na Lei Municipal nº 1550, de 30 de outubro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_068-2021_contrato_temporario_-_professor_de_educacao_infantil.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_068-2021_contrato_temporario_-_professor_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_069-2021_isenta_taxa_de_isencao_concurso_publico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_069-2021_isenta_taxa_de_isencao_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Isenta os candidatos do pagamento  da taxa de inscrição em concurso público para provimento de cargo efetivo do Poder Executivo.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_070-2021_impacto_de_vizinhanca.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_070-2021_impacto_de_vizinhanca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do Estudo de Impacto de Vizinhança - EIV em Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_071-2021_contrato_temporario_-servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_071-2021_contrato_temporario_-servente_geral.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_072-2021_contrato_temporario_-_servente_merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_072-2021_contrato_temporario_-_servente_merendeira.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_073-2021_contrato_temporario_-_fiscal.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_073-2021_contrato_temporario_-_fiscal.pdf</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_074-2021_revoga_lei_4206.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_074-2021_revoga_lei_4206.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4206, de 04 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_075-2021_contrato_temporario_-_fiscal.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_075-2021_contrato_temporario_-_fiscal.pdf</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_076-2021_contrato_temporario_-_servente_merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_076-2021_contrato_temporario_-_servente_merendeira.pdf</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_de_lei_077-2021_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_de_lei_077-2021_credito_especial.pdf</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1435/projeto_de_lei_078-2021_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1435/projeto_de_lei_078-2021_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_079-2021_credito_especial_e_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_079-2021_credito_especial_e_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1437/projeto_de_lei_080-2021_termo_de_cooperacao_sec._agric..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1437/projeto_de_lei_080-2021_termo_de_cooperacao_sec._agric..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar termo de Cooperação Técnica com a Secretaria da Agricultura, Pecuária e Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_081-2021_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_081-2021_credito_especial.pdf</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_082-2021_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_082-2021_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas baixo relacionados.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_083-2021_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_083-2021_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_084-2021_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_084-2021_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_085-2021_altera_lei_4225.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_085-2021_altera_lei_4225.pdf</t>
   </si>
   <si>
     <t>Alteram os artigos 1º e 2º da Lei Municipal nº 4225, de 06 de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1465/projeto_de_lei_086-_2021_credito_suplememntar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1465/projeto_de_lei_086-_2021_credito_suplememntar.pdf</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_087-2021_uniforme_escolar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_087-2021_uniforme_escolar.pdf</t>
   </si>
   <si>
     <t>Institui o uso do Uniforme Escolar padronizado pelos alunos da Rede de Ensino Municipal.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_088-2021_plano_plurianual_ppa_2022_2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_088-2021_plano_plurianual_ppa_2022_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_lei_089-2021_contrato_temporario_-_psicologo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_lei_089-2021_contrato_temporario_-_psicologo.pdf</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_090-2021_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_090-2021_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1483/ple91.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1483/ple91.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1484/ple92.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1484/ple92.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA COBERTURA DE DESPESA DOS PROGRAMAS ABAIXO RELACIONADOS</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_093-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_093-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR INCREMENTO FINANCEIRO TEMPORÁRIO À SOCIEDADE BENEFICENTE SÃO LUIZ DE MOSTARDAS</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_094-2021_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_094-2021_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_095-2021_credito_especial_smtc.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_095-2021_credito_especial_smtc.pdf</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_096-2021_revoga_lei_3370.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_096-2021_revoga_lei_3370.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3370, de 30 de junho de 2015.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_097-2021_contrato_temporario_prof._series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_097-2021_contrato_temporario_prof._series_iniciais.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1490/projeto_de_lei_098-2021_contrato_temporario_-_prof._series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1490/projeto_de_lei_098-2021_contrato_temporario_-_prof._series_iniciais.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_099-2021_contrato_temporario_monitor.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_099-2021_contrato_temporario_monitor.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_100-2021_credito_especial_smos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_100-2021_credito_especial_smos.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1493/projeto_de_lei_101-2021_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1493/projeto_de_lei_101-2021_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_102-2021_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_102-2021_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no Município de Mostardas, fixa limite máximo para Concessão de Aposentadorias e Pensões de que trata o Artigo 40 da Constituição Federal, autoriza a adesão a Plano de Benefícios de Previdência Complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_103-2021_contrato_temporario_servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_103-2021_contrato_temporario_servente_geral.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_104-2021_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_104-2021_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_105-2021_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_105-2021_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_106-2021_altera_lei_2066.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_106-2021_altera_lei_2066.pdf</t>
   </si>
   <si>
     <t>Altera o § 7º do artigo 13 da Lei Municipal nº 2066, de 23 de novembro de 2005.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_107-2021_amortizacao_deficit_tecnico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_107-2021_amortizacao_deficit_tecnico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_108-2021_credito_especial_e_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_108-2021_credito_especial_e_suplementar.pdf</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_109-2021_permuta_area_urbana.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_109-2021_permuta_area_urbana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar área de expansão urbana.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_110-2021_outorga_concessao_uso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_110-2021_outorga_concessao_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_111-2021_outorga_cocessao_de_uso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_111-2021_outorga_cocessao_de_uso.pdf</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_112-2021_outorga_concessao_de_uso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_112-2021_outorga_concessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito de uso real.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_113-2021_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_113-2021_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_114-2021_ldo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_114-2021_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_115-2021_credito_especial_nf_gaucha.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_115-2021_credito_especial_nf_gaucha.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_116-2021_altera_2066.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_116-2021_altera_2066.pdf</t>
   </si>
   <si>
     <t>Altera e suprime dispositivos da Lei Municipal nº 2066, de 23 de novembro de 2005.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_117-2021_credito_especial_smo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_117-2021_credito_especial_smo.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_118-2021_credito_especial_cm.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_118-2021_credito_especial_cm.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_executivo_119-2021_credito_especial_smf.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_executivo_119-2021_credito_especial_smf.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_executivo_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_executivo_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_121-2021_concessao_direito_real.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_121-2021_concessao_direito_real.pdf</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_122-2021_concessao_direito_real.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_122-2021_concessao_direito_real.pdf</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_123_concessao_direito_real.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_123_concessao_direito_real.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_de_lei_124_concessao_direito_real.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_de_lei_124_concessao_direito_real.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_125-2021_credito_suplementar_e_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_125-2021_credito_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_126-2021_jurisdicao_judicial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_126-2021_jurisdicao_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza a permissão de uso da faixa de domínio com área de jurisdição municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_127-2021_contrato_temporario_-_tec._enfermamagem.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_127-2021_contrato_temporario_-_tec._enfermamagem.pdf</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_128-2021_credito_suplementar_smso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_128-2021_credito_suplementar_smso.pdf</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_129-2021_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_129-2021_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_do_exec._-_130.2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_do_exec._-_130.2021.pdf</t>
   </si>
   <si>
     <t>Acre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_do_exec._-_131.2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_do_exec._-_131.2021.pdf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_132-2021_pagamento_debitos_judiciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_132-2021_pagamento_debitos_judiciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de débitos e obrigações do Município de Mostardas, nos termos do artigo 100, §§ 3º e 4º, da Constituição Federal, decorrentes de decisões judiciais, considerados de pequeno valor (RPV) e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_133-2021_conselho_municipal_saneamento_basico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_133-2021_conselho_municipal_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saneamento Básico - COMSAB.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_134-2021_altera_lei_3103.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_134-2021_altera_lei_3103.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 3103, de 19 março de 2013.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_135-2021_educacao_de_todas_as_cores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_135-2021_educacao_de_todas_as_cores.pdf</t>
   </si>
   <si>
     <t>Fica instituído no âmbito do Município de Mostardas o Programa Educação de Todas as Cores.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_136-2021_credito_especial_smos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_136-2021_credito_especial_smos.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_137-2021_aletar_lei_4225.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_137-2021_aletar_lei_4225.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 4225, de 06 de abril de 2021, e altera dispositivos na Lei Municipal nº 4271 de 13 de junho de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_138-2021_contrato_temporario_advogado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_138-2021_contrato_temporario_advogado.pdf</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_executivo_139_loa_2022.doc</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_executivo_139_loa_2022.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MOSTARDAS PARA O EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1595/ple_140.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1595/ple_140.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_141-2021_credito_suplementar-sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_141-2021_credito_suplementar-sme.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_142-2021__reestrutura_rpps.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_142-2021__reestrutura_rpps.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Mostardas, reorganiza o Plano de Benefício Previdenciário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_143-2021_regime_juridico_novo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_143-2021_regime_juridico_novo.pdf</t>
   </si>
   <si>
     <t>Institui o Regime Jurídico dos Servidores Públicos do Poder Executivo e Legislativo do Município de Mostardas, suas autarquias e fundações públicas.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_144-2021__insalubridade.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_144-2021__insalubridade.pdf</t>
   </si>
   <si>
     <t>Define as atividades insalubres e perigosas para efeitos da percepção do adicional correspondente.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_145-2021_plano_carreira_servidores-novo_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_145-2021_plano_carreira_servidores-novo_1.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira dos Servidores, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_146_plano_carreira_magisterio.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_146_plano_carreira_magisterio.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira do Magistério Público do Município, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_147-2021_altera_leis_2679_e_3295-vale_alimentacao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_147-2021_altera_leis_2679_e_3295-vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo na Lei Municipal nº 2679, de 20 de abril de 2010, alterada pela Lei Municipal nº 3595, de 13 de janeiro de 2015.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_148-2021_altera_lei_2817.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_148-2021_altera_lei_2817.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2817, de março de 2011</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_149-2021_outorga_de_concessao_real_de_uso.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_149-2021_outorga_de_concessao_real_de_uso.pdf</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_150-2021_contrato_temporario_-_assistente_social.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_150-2021_contrato_temporario_-_assistente_social.pdf</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_151-2021_revisao_geral_servidores_ativos_e_inativos_prefeitura.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_151-2021_revisao_geral_servidores_ativos_e_inativos_prefeitura.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral - Artigo 37, X, da Constituição Federal - aos vencimentos dos servidores, dos proventos, dos aposentados e das pensões, do Poder Executivo.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_152-2021_revisao_geral_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_152-2021_revisao_geral_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral, nos termos do Parágrafo segundo do Artigo 25 mencionado no artigo 1º da Lei Municipal nº 3063/2012, aos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_153-2021_revisao_geral_empregos_publicos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_153-2021_revisao_geral_empregos_publicos.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral - Artigo 37, X, da Constituição Federal - Aos salários dos empregos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_154-2021_altera_valor_rm.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_154-2021_altera_valor_rm.pdf</t>
   </si>
   <si>
     <t>Altera o valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_155-2021_contrato_temporario_-_motorista_de_ambulancia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_155-2021_contrato_temporario_-_motorista_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_156-2021_permissao_de_uso_de_faixa_de_dominio.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_156-2021_permissao_de_uso_de_faixa_de_dominio.pdf</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_legislativo_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>Cria o programa permanente de monitoramento do clima de de Mostardas.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_legislativo_002-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_legislativo_002-2021.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_legislativo_003-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_legislativo_003-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituído no âmbito do Município de Mostardas o Programa Praia Limpa.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_legislativo_004-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_legislativo_004-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas e os Templos de qualquer culto religioso como atividade essencial em períodos de calamidade de saúde pública no Município de Mostardas/RS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_lei_legislativo_005-2021_patrimonio_cultural.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_lei_legislativo_005-2021_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Institui as Comunidades Quilombolas de Casca, Beco dos Colodianos e Teixeiras como Patrimônio Cultural Imaterial do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_legislativo_006-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_legislativo_006-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Banco Municipal de Materiais de Construção e Móveis e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_legislativo_007-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_legislativo_007-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Ciência, Tecnologia e Inovação, a ser celebrada anualmente entre os dias 16 a 22 de outubro.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/pll_008correcao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/pll_008correcao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Praça Pública do Balneário Mostardense de Tomásia Agostinho Vieira.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_legislativo_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_legislativo_010-2021.pdf</t>
   </si>
   <si>
     <t>Instituí a Semana de Conscientização sobre Síndrome de Down e o Programa Municipal de Orientação sobre a Síndrome de Down para profissionais da áreas da Saúde, Educação e Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_legislativo_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_legislativo_010-2021.pdf</t>
   </si>
   <si>
     <t>Instituí a Semana de Conscientização sobre Síndrome de Down e o Programa Municipal de orientação sobre a Síndrome de Down para profissionais das áreas da Saúde, Educação e Assistência Social, e dá ouras providências.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/projeto_de_lei_legislativo_011-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/projeto_de_lei_legislativo_011-2021.pdf</t>
   </si>
   <si>
     <t>Cria o sítio Histórico Anita Garibaldi e dá outras providências.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_legislativo_012-2021_semana_sindrome_de_down.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_legislativo_012-2021_semana_sindrome_de_down.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre Síndrome de Down e o Programa Municipal de Orientação sobre a Síndrome de Down para profissionais das áreas da Saúde, Educação e Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_legislativo_013-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_legislativo_013-2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Mostardas, Política Pública para garantia, proteção e ampliação dos direitos das pessoas com transtorno do espectro do autismo, e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_legislativo_014-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_legislativo_014-2021.pdf</t>
   </si>
   <si>
     <t>Cria Programa Municipal de Compostagem Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_legislativo_015-2021_creditos_tributarios.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_legislativo_015-2021_creditos_tributarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compensação de créditos tributários do Município com créditos de fornecedores, prestadores de serviço e executantes de obras, e dá outras providências.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/projeto_de_lei_legislativo_016-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/projeto_de_lei_legislativo_016-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_legislativo_017-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_legislativo_017-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio do Mérito Cultural Afroaçoriano, e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/projeto_de_lei_legislativo_018-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/projeto_de_lei_legislativo_018-2021.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Dr Luis</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_legislativo_019-2021_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_legislativo_019-2021_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_020-2021_substituicao_nome_rua_balneario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_020-2021_substituicao_nome_rua_balneario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de nome de Rua do Balneário Mostardense.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_legislativo_022-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_legislativo_022-2021.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo na Lei Municipal nº 1.161, de 06 de dezembro de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>Dr Luis, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_legislativo_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_legislativo_023-2021.pdf</t>
   </si>
   <si>
     <t>Dá nome de Estrada Municipal.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1475/projeto_de_lei_legislativo_024-2021_banco_de_alimentos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1475/projeto_de_lei_legislativo_024-2021_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Alimentos de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_legislativo_025-2021_substituicao_nome_rua_balneario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_legislativo_025-2021_substituicao_nome_rua_balneario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre substituição de nome de Rua do Balneário Mostardense.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_lei_legislativo_026-2021_patrimonio_cultural.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_lei_legislativo_026-2021_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Patrimônio Cultural.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_do_legislativo_027-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_do_legislativo_027-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização sobre as Mucopolissacaridoses (MPS)</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_legislativo_028-2021_titulo_cidadao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_legislativo_028-2021_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_legislativo_029-2021_pessoas_com_fibromialgia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_legislativo_029-2021_pessoas_com_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_lei_legislativo_030-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_lei_legislativo_030-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Banco Municipal de órteses, próteses e aparelhos locomotores para atendimento às pessoas com Deficiência e/ou mobilidade reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_legislativo_031-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_legislativo_031-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Defesa dos Direitos das Pessoas com Nanismo.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_legislativo_032-2021_diretrizes__off_road.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_legislativo_032-2021_diretrizes__off_road.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes sobre regulamentação de atividades OFF-ROAD no Município de Mostardas.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_legislativo_033-2021_programa_censo-inclusao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_legislativo_033-2021_programa_censo-inclusao.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Programa Censo-Inclusão e Cadastro-Inclusão para a identificação, o mapeamento e o cadastramentos do perfil socioeconômico das pessoas com deficiência ou mobilidade reduzida, no município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_legislativo_034-2021_carreira_artesao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_legislativo_034-2021_carreira_artesao.pdf</t>
   </si>
   <si>
     <t>Institui a Carreira Municipal do Artesão e dá outras providências.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Mostardas Afroempreendedora e dá outras providências.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1634/1._projeto_de_lei_no_036-2021_-_concede_percentual_derevisao_geral_aos_exercentes_de_mandatos_eletivos_de_vereador_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1634/1._projeto_de_lei_no_036-2021_-_concede_percentual_derevisao_geral_aos_exercentes_de_mandatos_eletivos_de_vereador_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL AOS EXERCENTES DE MANDATOS ELETIVOS DE VEREADOR.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1635/2._projeto_de_lei_no_037-2021_-_revisao_prefeito_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1635/2._projeto_de_lei_no_037-2021_-_revisao_prefeito_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL – ARTIGO 37 X DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL Nº 4139/2020 AOS SUBSÍDIOS DO PREFEITO E VICE PREFEITO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1636/3._projeto_de_lei_no_038-2021_-_revisao_secretarios_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1636/3._projeto_de_lei_no_038-2021_-_revisao_secretarios_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL – ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL Nº 4139/2020 DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E SECRETÁRIO GERAL DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1637/4._projeto_de_lei_no_039-2021_-_revisao_servidores_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1637/4._projeto_de_lei_no_039-2021_-_revisao_servidores_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL – ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL AOS VENCIMENTOS DOS SERVIDORES ATIVOS, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_resolucao_002-2021_filiacao_uvb.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_resolucao_002-2021_filiacao_uvb.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores de Mostardas - RS, associada à União dos Vereadores do Brasil, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_resolucao_003-2021_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_resolucao_003-2021_.pdf</t>
   </si>
   <si>
     <t>FICA REGULAMENTADA EM CARÁTER EXCEPCIONAL A REALIZAÇÃO DE SESSÃO VIRTUAL DA CÂMARA MUNICIPAL DE VEREADORES DE MOSTARDAS/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_resolucao_05-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_resolucao_05-2021.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o Artigo 98 da Resolução nº 004/2011, que trata do Regimento Interno da Câmara Municipal de Vereadores de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_resolucao_006-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_resolucao_006-2021.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene fazendo parte da Programação Municipal da Semana Farroupilha 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/proj._resolucao_008.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/proj._resolucao_008.pdf</t>
   </si>
   <si>
     <t>Inclui parágrafo 1º no artigo 53 da Resolução nº 004/2011 (Regimento Interno da Câmara de Vereadores de Mostardas) e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_resolucao_resolucao_n_09-2021_aprovado.docx</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_resolucao_resolucao_n_09-2021_aprovado.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_resolucao_010-2021_antecipa_sessao_ordinaria.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_resolucao_010-2021_antecipa_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Fica antecipada a Sessão Ordinária do dia 27/12/2021 (segunda-feira) para o dia 22/12/2021 (quarta-feira).</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_resolucao_010-2021_antecipa_reuniao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_resolucao_010-2021_antecipa_reuniao.pdf</t>
   </si>
   <si>
     <t>Fica antecipada a Sessão Ordinária do dia 27/12/2021 (segunda-feira), para o dia 22/12/2021 (quarta-feira).</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária de 04 de janeiro de 2021.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/requerimento_002-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/requerimento_002-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Agência Nacional de Telecomunicações (ANATEL), Comissão de Serviços Públicos da Assembleia Legislativa, a Comissão de Ciência e Tecnologia, Comunicação e Informática da Câmara dos Deputados e a Comissão  da Câmara dos Deputados e Defesa do Consumidor e Fiscalização e Controle do Senado Nacional, para melhorias no serviço de telefonia e internet móvel.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/requerimento_004-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/requerimento_004-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos soldados da Brigada Militar da Operação Golfinho.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_005-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicita apoio para atendimento de uma Unidade de Corpo de Bombeiros, bem como estrutura adequada para abordagem básica de sinistros na Coordenação de Devesa Civil Municipal.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_006-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_006-2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado os professores e os demais trabalhadores da educação como público prioritário na imunização para o novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/requerimento_007-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/requerimento_007-2021.pdf</t>
   </si>
   <si>
     <t>Justifica ausência Sessão Ordinária.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_008-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_008-2021.pdf</t>
   </si>
   <si>
     <t>Justificativa Ausência na Sessão Ordinária de 09 de março de 2021.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_009-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_009-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a CEEE Litoral Norte, solicitando a leitura dos relógios em todos os distritos com impressão mensal da conta no ato da medição.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_010-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_010-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Assembleia Legislativa do RS Deputado Gabriel Souza, com o objetivo de se manifestar sobre à intenção de privatização da Companhia Riograndense de Saneamento - CORSAN</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_011-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_011-2021.pdf</t>
   </si>
   <si>
     <t>Que seja constituída Comissão Temporária Especial de acompanhamento da Elaboração do Plano Municipal de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_012-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_012-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Deputado Estadual Gabriel Souza do MDB - Presidente da Assembleia Legislativa/RS para solicitar o seu empenho e dedicação no sentido de que a inspetoria veterinária estadual seja reaberta em nosso município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_013-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_013-2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretaria de Estado do Meio Ambiente e Infraestrutura (SEMA), a Fundação Estadual de Proteção Ambiental Luís Henrique Roessler (FEPAM), a presidência do Instituto Chico Mendes de Conservação de Biodiversidade (ICMBio), a Coordenação Regional do ICMBio em Florianópolis - CR9 e a chefia do Parque Nacional Lagoa do Peixe  ressaltando o total e incondicional apoio do Poder Legislativo de Mostardas na implantação de Parque Eólicos em nossa região.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_014-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_014-2021.pdf</t>
   </si>
   <si>
     <t>Indicação a Superintendência do RS do Instituto do Patrimônio Histórico e Artístico Nacional (IPHAN) referente aos artefatos de madeira localizados na Costa Oceânica Mostardense na região do 4º Distrito.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_015-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_015-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Igreja Arca da Aliança.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_016-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_016-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria de Estado da Agricultura, Pecuária e Desenvolvimento Rural e ao Instituto Rio Grandense do Arroz (IRGA) para que seja imediatamente resposto profissional da área de assistência técnica e extensão rural aos produtores no Escritório e Mostardas, tendo em vista que contamos apenas com uma secretária administrativa.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1447/requerimento_017-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1447/requerimento_017-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola Dona Quitéria da Casca pela passagem do seu 22º aniversário, ocorrido no dia 05 de junho de 2021.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1448/requerimento_018-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1448/requerimento_018-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola dos Teixeiras pela passagem do seu 15º aniversário, ocorrido no dia 12 de junho de 2021.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>Dr Luis, Dudu Verardi, Edinei Machado, Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1457/requerimento_019-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1457/requerimento_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que o município de Mostardas seja contemplado no Plano de Obras do Programa Avançar, no trecho da RST 101 entre Mostardas e São José do Norte.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_020-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_020-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de implementação de acordo com produtores rurais e pecuaristas (Acordo do Gado), nos limites do Parque Nacional da Lagoa Nacional da Lagoa do Peixe de forma ordenada e sustentável.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1459/requerimento_021-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1459/requerimento_021-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento onde solicita que seja encaminhado à Secretaria de Segurança do Estado do Rio Grande do Sul, com o intuito, de disponibilizar mais efetivo para a Brigada Militar Batalhão Mostardas.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1467/requerimento_022-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1467/requerimento_022-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio deste requerimento a Faculdade de Ciências Econômicas (FCE) da Universidade Federal do Rio Grande do Sul (UFRGS) apoiando a garantia de uma segunda turma do Curso de graduação em Desenvolvimento Rural (Plageder) no Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1468/requerimento_023-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1468/requerimento_023-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio desde requerimento a Secretaria de Educação Profissional e Tecnológica do Ministério de Educação em defesa da implantação de um Campus Avançado do IFRS (Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do Sul) em Mostardas.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_024-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_024-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria do Estado da Agricultura, Pecuária e Desenvolvimento Rural (SEAPDR) e ao Programa Estadual de Sanidade Ovina (PROESO) para que sejam criadas as condições técnicas para a emissão de Guia de Trânsito Animal (GTA) online para ovinos de produtor para produtor, sendo esta uma demanda antiga de pecuaristas de Mostardas, do litoral médio e de todo Estado.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dr Luis, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_025-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_025-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul, Secretaria Estadual de Segurança Pública e Assembleia Legislativa, solicitando apoio para que seja resposto delegado de polícia no Município de Mostardas.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_026-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_026-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha requerimento as instituições financeiras com agência neste Município, agência do Bando do Brasil, Caixa Econômico Federal e Banrisul, solicitando informações acerca dos horários de funcionamento/atendimento tanto interno, como também dos terminais eletrônicos, inclusive aos finais de semana.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_027-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_027-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à reinvindicação dos trabalhadores(a) da rede estadual de educação por reposição das perdas inflacionárias de seus salários.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_028-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_028-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul e Assembleia Legislativa, solicitando que seja dado prosseguimento ao andamento da Proposta de Lei Gaúcha da Acessibilidade e Inclusão (LEGAI).</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_029-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_029-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola Beco dos Colodianos.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_030-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_030-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Instituto Rio-Grandense do Arroz - IRGA, visando o fortalecimento de sua estrutura em todo Estado do Rio Grande do Sul e especialmente na nossa Região.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/requerimento_031-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/requerimento_031-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Igreja O Brasil para Cristo pela passagem dos sessenta anos na nossa região.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_032-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_032-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Osvaldo da Silva, falecido em 28 de agosto de 2021.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_033-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_033-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Recy Bittencourth, falecida em 24 de agosto de 2021.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/requerimento_034-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/requerimento_034-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Deputado Estadual Edson Brum - Secretário de Desenvolvimento Econômico Turismo e Cultura do Estado (SEDETUR), solicitando que seja agendado uma Audiência com o Secretário.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_035-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_035-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Emater e Ascar  Mostardas solicitando que seja elaborado um relatório com as demandas da região.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_036-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_036-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Cabanha CV Boa Vista pela participação durante a 44ª Expointer no setor ovinocultura da raça Texel.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_037-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_037-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola dos Teixeiras pela participação na 44ª Expointer no setor de artesanato Quilombola e representação no Catálogo Virtual "Presença Quilombola no Artesanato Gaúcho".</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_038-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_038-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Haras 4K participação durante a 44ª Expointer no setor de equinocultura, representando de forma exemplar nosso município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_039-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_039-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola Dona Quitéria pela participação durante a 44ª Expointer no setor de artesanato quilombola e representação no Catálogo Virtual "Presença Quilombola no Artesanato Gaúcho".</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/requerimento_40.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa VIVO, prestadora de serviços de telefonia móvel e internet neste município de Mostardas, com pedido de providências urgentes para restabelecimento do sinal e da adequada prestação de serviços na região.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_041-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_041-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento Autônomo de Estradas de Rodagem (DAER-RS) e a Secretaria de Logística e Transportes, com pedido de providências urgentes para que realize melhorias na RST 101, no trecho entre Palmares do Sul e Mostardas.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_042-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_042-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a artesã Noemi dos Santos Lemos que participou de duas edições do Concurso Virtual de Artesanato em Lã Ovina do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dr Luis, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Léo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_043-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_043-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Bancada Gaúcha na Câmara Federal, com pedido de apoio no processo de regulamentação da Lei nº 14.109/2020 que alterou as Leis nº 9.472, de 16 de julho de 1997, e 9.998, de 17 de agosto de 2000, para dispor sobre a finalidade, a destinação dos recursos, a administração  e os objetivos do Fundo de Universalização dos Serviços de Telecomunicações (Fust).</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_044-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_044-2021.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária de 11 de outubro de 2021.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/requerimento_045-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/requerimento_045-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a gerência da Agência dos Correios de Mostardas solicitando esclarecimento com relação  ao atendimento dos usuários, que tem reclamado do tempo e local da espera (no relento) e do horário reduzido o que ocasiona aglomeração de pessoas na parte externa da agência.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_046-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_046-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Reitoria da Universidade Federal de Rio Grande (FURG) parabenizando a instituição pela oferta do curso de pós graduação em Atendimento Educacional Especializado (AEE) em nosso município.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_047.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na reunião do dia 16/11/2021</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1638/requerimento_048-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1638/requerimento_048-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo como contribuição a elaboração do Plano Municipal de Desenvolvimento Rural visa estabelecer um panorama da agricultura do município bem como identificar as demandas, prospectar ações corretivas em parceria com as organizações atuantes no setor da agricultura no Município de Mostardas, com vistas à geração de trabalho e renda no meio rural, valorizando e despertando o interesse da sociedade e das famílias para o espaço rural como uma oportunidade de atuação em atividades agrícolas e não agrícolas.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_049-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_049-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Amanda Rodrigues da Costa e Nubia Christmann da Silva pela realização do Projeto Natal Solidário, que contemplou no dia 18 de dezembro mais de 400 crianças na localidade do 4º Distrito.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/mocao_de_pesar_no_001-2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/mocao_de_pesar_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do jornalista e pesquisador  Gianfranco Compagno, no dia 01/02/2021.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_complementar_001-2021__complementar-reforma_previdencia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_complementar_001-2021__complementar-reforma_previdencia.pdf</t>
   </si>
   <si>
     <t>Institui a reforma da previdência no Município de Mostardas e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4321,67 +4321,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_053-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_059-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_060-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/pedido_de_informacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/ped.info_007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/ped.info_008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/pedido_de_informacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/pedido_de_informacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/pedido_de_informacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/pedido_de_informacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/p_014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_informacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1429/pedido_de_informacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1430/pedido_de_informacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1431/pedido_de_informacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1432/pedido_de_informacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_de_informacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1441/pedido_de_informacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1442/pedido_de_informacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1449/pedido_de_informacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1450/pedido_de_informacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1463/pedido_de_informacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/pedido_de_informacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/pedido_de_informacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/pedido_de_informacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_002-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_004-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/pedido_de_providencia_005-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_006-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_providencia_007-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/pedido_de_providencia_008-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/pedido_de_providencia_009-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1310/pedido_de_providencia_010-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/pedido_de_providencia_011-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/pedido_de_providencia_012-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/pedido_de_providencia_013-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/ped.provid_014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/ped.provid_015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/pedido_de_providencia_016-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/pedido_de_providencia_017-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/pedido_de_providencia_018-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/pedido_de_providencia_019-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/pedido_de_providencia_020-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_021-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/pedido_de_providencia_022-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/pedido_de_providencia_023-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_024-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/pedido_de_providencia_025-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1443/pedido_de_providencia_026-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1444/pedido_de_providencia_027-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1451/pedido_de_providencia_028-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1452/pedido_de_providencia_029-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1453/pedido_de_providencia_030-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1456/pedido_de_providencia_031-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1469/pedido_de_providencia_032-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1478/pedido_de_providencia_033-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1479/pedido_de_providencia_034-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1502/pedido_de_providencia_035-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/pedido_de_providencia_036-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/pedido_de_providencia_037-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/pedido_de_providencia_038-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/pedido_de_providencia_039-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/pedido_de_providencia_040-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/pedido_de_providencia_041-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/pedido_de_providencia_042-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/pedido_de_providencia_043-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/pedido_de_providencia_044-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1584/pedido_de_providencia_045-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1599/pedido_de_providencia_047-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1600/pedido_de_providencia_048-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1601/pedido_de_providencia_049-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1602/pedido_de_providencia_050-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1603/pedido_de_providencia_051-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1612/pedido_providencia_052-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1613/pedido_de_providencia_053-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1614/pedido_de_providencia_054-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1615/pedido_de_providencia_055-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1616/pedido_de_providencia_056-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1617/pedido_de_providencia_057-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1626/pedido_de_providencia_058_-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1461/projeto_de_decreto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_de_emenda_a_lei_organica_municipal_versao_aprovada_em_1o_turno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_001-2021_concessao_uso_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_002-2021_revoga_a_lei_4110.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_003-2021_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_004-2021_altera_denominacao_chefia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_005-2021_altera_anexos_ii-1_e_ii-58_chefe_de_gabinete_e_assessor_da_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_006-2021__credito_especial-cg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_007-2021_prorroga_prazo_da_lei_4062.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_008-2021_prorroga_prazo_da_lei_4061.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_009-2021_prorroga_prazo_da_lei_4059.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_010-2021_revoga_a_lei_3265.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_011-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_012-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_013-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/projeto_de_lei_014-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_015-2021_contrato_temporario-professor_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_de_lei_016-2021_contrato_temporario-professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/projeto_de_lei_017-2021_contrato_temporario-servente_geral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_018-2021_contrato_temporario-professor_ciencias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_019-2021_contrato_temporario-professor_ciencias.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_020-2021_contrato_temporario-servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_021-2021_contrato_temporario-atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_022-2021_altera_leis_4175_e_4177.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_023-2021_isencao_mei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_024-2021_estimulo_arrecadacao_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_025-2021_altera_lei_2452-taxa_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_026-2021_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_027-2021_altera_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_028-2021_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_030-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_lei_031-2021_contrato_temporario_-_op._maq._eq._rodoviario.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_032-2021_mecanico_de_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_033-2021_revoga_lei_2759.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_034-2021_contrato_temporario-motorista_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_035-2021_credito_especial-conselho_tutelar_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_036-2021_credito_especial-smostt.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_037-2021_acoes_ceee.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_038-2021_compra_vacinas-famurs.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_039-2021_protocolo_intencoes_vacinas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_040-2021_prorroga_pgto_iptu.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_041_reestrutura_fundeb_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_042.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_043.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_045-2021_contrato_temporario_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_046-2021_altera_lei_2582.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_047-2021_credito_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_048-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_049-2021_convenio_osorio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_050-2021_altera_lei_1550.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_051-2021_altera_4146.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_052-2021_contrato_temporario_op._de_maq._e_eq._agricola_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_053-2021_termo_cessao_hospital_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_054-2021_altera_3603.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_055-2021_prorroga_prazo_certidao_hospital.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_056-2021_contrato_temporario_prof._matematica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/projeto_de_lei_057-2021_contrato_temporario_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_058-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_059-2021_alienar_titulos_de_divida_agraria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/projeto_de_lei_060-2021_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_061-2021_contrato_temporario_-_motorista_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_062-2021_contrato_temporario_-_serv._merendeira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_063-2021_suprime_artigo_1550.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/projeto_de_lei_064-2021_contrato_temporario_-_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/projeto_de_lei_065-2021_contrato_temporario_-_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_066-2021_contrato_temporario_advogado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_067-2021_altera_1550.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_068-2021_contrato_temporario_-_professor_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_069-2021_isenta_taxa_de_isencao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_070-2021_impacto_de_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_071-2021_contrato_temporario_-servente_geral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_072-2021_contrato_temporario_-_servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_073-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_074-2021_revoga_lei_4206.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_075-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_076-2021_contrato_temporario_-_servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_de_lei_077-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1435/projeto_de_lei_078-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_079-2021_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1437/projeto_de_lei_080-2021_termo_de_cooperacao_sec._agric..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_081-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_082-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_083-2021_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_084-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_085-2021_altera_lei_4225.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1465/projeto_de_lei_086-_2021_credito_suplememntar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_087-2021_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_088-2021_plano_plurianual_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_lei_089-2021_contrato_temporario_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_090-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1483/ple91.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1484/ple92.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_093-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_094-2021_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_095-2021_credito_especial_smtc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_096-2021_revoga_lei_3370.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_097-2021_contrato_temporario_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1490/projeto_de_lei_098-2021_contrato_temporario_-_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_099-2021_contrato_temporario_monitor.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_100-2021_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1493/projeto_de_lei_101-2021_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_102-2021_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_103-2021_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_104-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_105-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_106-2021_altera_lei_2066.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_107-2021_amortizacao_deficit_tecnico.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_108-2021_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_109-2021_permuta_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_110-2021_outorga_concessao_uso.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_111-2021_outorga_cocessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_112-2021_outorga_concessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_113-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_114-2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_115-2021_credito_especial_nf_gaucha.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_116-2021_altera_2066.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_117-2021_credito_especial_smo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_118-2021_credito_especial_cm.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_executivo_119-2021_credito_especial_smf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_executivo_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_121-2021_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_122-2021_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_123_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_de_lei_124_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_125-2021_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_126-2021_jurisdicao_judicial.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_127-2021_contrato_temporario_-_tec._enfermamagem.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_128-2021_credito_suplementar_smso.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_129-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_do_exec._-_130.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_do_exec._-_131.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_132-2021_pagamento_debitos_judiciais.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_133-2021_conselho_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_134-2021_altera_lei_3103.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_135-2021_educacao_de_todas_as_cores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_136-2021_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_137-2021_aletar_lei_4225.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_138-2021_contrato_temporario_advogado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_executivo_139_loa_2022.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1595/ple_140.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_141-2021_credito_suplementar-sme.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_142-2021__reestrutura_rpps.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_143-2021_regime_juridico_novo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_144-2021__insalubridade.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_145-2021_plano_carreira_servidores-novo_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_146_plano_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_147-2021_altera_leis_2679_e_3295-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_148-2021_altera_lei_2817.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_149-2021_outorga_de_concessao_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_150-2021_contrato_temporario_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_151-2021_revisao_geral_servidores_ativos_e_inativos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_152-2021_revisao_geral_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_153-2021_revisao_geral_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_154-2021_altera_valor_rm.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_155-2021_contrato_temporario_-_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_156-2021_permissao_de_uso_de_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_legislativo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_lei_legislativo_005-2021_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_legislativo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_legislativo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/pll_008correcao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/projeto_de_lei_legislativo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_legislativo_012-2021_semana_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_legislativo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_legislativo_014-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_legislativo_015-2021_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/projeto_de_lei_legislativo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_legislativo_017-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/projeto_de_lei_legislativo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_legislativo_019-2021_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_020-2021_substituicao_nome_rua_balneario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_legislativo_022-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_legislativo_023-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1475/projeto_de_lei_legislativo_024-2021_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_legislativo_025-2021_substituicao_nome_rua_balneario.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_lei_legislativo_026-2021_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_do_legislativo_027-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_legislativo_028-2021_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_legislativo_029-2021_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_lei_legislativo_030-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_legislativo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_legislativo_032-2021_diretrizes__off_road.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_legislativo_033-2021_programa_censo-inclusao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_legislativo_034-2021_carreira_artesao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1634/1._projeto_de_lei_no_036-2021_-_concede_percentual_derevisao_geral_aos_exercentes_de_mandatos_eletivos_de_vereador_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1635/2._projeto_de_lei_no_037-2021_-_revisao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1636/3._projeto_de_lei_no_038-2021_-_revisao_secretarios_1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1637/4._projeto_de_lei_no_039-2021_-_revisao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_resolucao_002-2021_filiacao_uvb.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_resolucao_003-2021_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_resolucao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/proj._resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_resolucao_resolucao_n_09-2021_aprovado.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_resolucao_010-2021_antecipa_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_resolucao_010-2021_antecipa_reuniao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1447/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1448/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1457/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1459/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1467/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1468/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1638/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/mocao_de_pesar_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_complementar_001-2021__complementar-reforma_previdencia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_053-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_059-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_060-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/pedido_de_informacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/ped.info_007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/ped.info_008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/pedido_de_informacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/pedido_de_informacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/pedido_de_informacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/pedido_de_informacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/p_014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_informacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1429/pedido_de_informacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1430/pedido_de_informacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1431/pedido_de_informacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1432/pedido_de_informacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_de_informacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1441/pedido_de_informacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1442/pedido_de_informacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1449/pedido_de_informacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1450/pedido_de_informacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1463/pedido_de_informacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/pedido_de_informacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/pedido_de_informacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/pedido_de_informacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_002-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_004-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/pedido_de_providencia_005-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_006-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_providencia_007-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/pedido_de_providencia_008-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/pedido_de_providencia_009-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1310/pedido_de_providencia_010-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/pedido_de_providencia_011-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/pedido_de_providencia_012-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/pedido_de_providencia_013-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/ped.provid_014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/ped.provid_015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/pedido_de_providencia_016-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/pedido_de_providencia_017-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/pedido_de_providencia_018-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/pedido_de_providencia_019-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/pedido_de_providencia_020-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_021-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/pedido_de_providencia_022-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/pedido_de_providencia_023-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_024-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/pedido_de_providencia_025-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1443/pedido_de_providencia_026-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1444/pedido_de_providencia_027-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1451/pedido_de_providencia_028-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1452/pedido_de_providencia_029-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1453/pedido_de_providencia_030-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1456/pedido_de_providencia_031-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1469/pedido_de_providencia_032-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1478/pedido_de_providencia_033-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1479/pedido_de_providencia_034-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1502/pedido_de_providencia_035-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/pedido_de_providencia_036-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/pedido_de_providencia_037-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/pedido_de_providencia_038-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/pedido_de_providencia_039-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/pedido_de_providencia_040-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/pedido_de_providencia_041-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/pedido_de_providencia_042-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/pedido_de_providencia_043-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/pedido_de_providencia_044-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1584/pedido_de_providencia_045-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1599/pedido_de_providencia_047-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1600/pedido_de_providencia_048-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1601/pedido_de_providencia_049-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1602/pedido_de_providencia_050-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1603/pedido_de_providencia_051-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1612/pedido_providencia_052-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1613/pedido_de_providencia_053-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1614/pedido_de_providencia_054-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1615/pedido_de_providencia_055-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1616/pedido_de_providencia_056-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1617/pedido_de_providencia_057-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1626/pedido_de_providencia_058_-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1461/projeto_de_decreto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_de_emenda_a_lei_organica_municipal_versao_aprovada_em_1o_turno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_001-2021_concessao_uso_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_002-2021_revoga_a_lei_4110.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_003-2021_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_004-2021_altera_denominacao_chefia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_005-2021_altera_anexos_ii-1_e_ii-58_chefe_de_gabinete_e_assessor_da_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_006-2021__credito_especial-cg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_007-2021_prorroga_prazo_da_lei_4062.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_008-2021_prorroga_prazo_da_lei_4061.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_009-2021_prorroga_prazo_da_lei_4059.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_010-2021_revoga_a_lei_3265.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_011-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_012-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_013-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/projeto_de_lei_014-2021_contrato_temporario-professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_015-2021_contrato_temporario-professor_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/projeto_de_lei_016-2021_contrato_temporario-professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/projeto_de_lei_017-2021_contrato_temporario-servente_geral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_018-2021_contrato_temporario-professor_ciencias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_019-2021_contrato_temporario-professor_ciencias.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_020-2021_contrato_temporario-servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_021-2021_contrato_temporario-atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_022-2021_altera_leis_4175_e_4177.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_023-2021_isencao_mei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_024-2021_estimulo_arrecadacao_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_025-2021_altera_lei_2452-taxa_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_026-2021_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_027-2021_altera_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_028-2021_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_030-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_lei_031-2021_contrato_temporario_-_op._maq._eq._rodoviario.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_032-2021_mecanico_de_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_033-2021_revoga_lei_2759.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_034-2021_contrato_temporario-motorista_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_035-2021_credito_especial-conselho_tutelar_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_036-2021_credito_especial-smostt.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_037-2021_acoes_ceee.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_038-2021_compra_vacinas-famurs.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_039-2021_protocolo_intencoes_vacinas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_040-2021_prorroga_pgto_iptu.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_041_reestrutura_fundeb_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_042.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_043.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_045-2021_contrato_temporario_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_046-2021_altera_lei_2582.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_047-2021_credito_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_048-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_049-2021_convenio_osorio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_050-2021_altera_lei_1550.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_051-2021_altera_4146.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_052-2021_contrato_temporario_op._de_maq._e_eq._agricola_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_053-2021_termo_cessao_hospital_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_054-2021_altera_3603.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_055-2021_prorroga_prazo_certidao_hospital.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_056-2021_contrato_temporario_prof._matematica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/projeto_de_lei_057-2021_contrato_temporario_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_058-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_059-2021_alienar_titulos_de_divida_agraria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/projeto_de_lei_060-2021_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_061-2021_contrato_temporario_-_motorista_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_062-2021_contrato_temporario_-_serv._merendeira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_063-2021_suprime_artigo_1550.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/projeto_de_lei_064-2021_contrato_temporario_-_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/projeto_de_lei_065-2021_contrato_temporario_-_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_066-2021_contrato_temporario_advogado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_067-2021_altera_1550.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_068-2021_contrato_temporario_-_professor_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_069-2021_isenta_taxa_de_isencao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_070-2021_impacto_de_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_071-2021_contrato_temporario_-servente_geral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_072-2021_contrato_temporario_-_servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_073-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_074-2021_revoga_lei_4206.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_075-2021_contrato_temporario_-_fiscal.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_076-2021_contrato_temporario_-_servente_merendeira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_de_lei_077-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1435/projeto_de_lei_078-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_079-2021_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1437/projeto_de_lei_080-2021_termo_de_cooperacao_sec._agric..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_081-2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_082-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_083-2021_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_084-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_085-2021_altera_lei_4225.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1465/projeto_de_lei_086-_2021_credito_suplememntar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_087-2021_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_088-2021_plano_plurianual_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_lei_089-2021_contrato_temporario_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_090-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1483/ple91.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1484/ple92.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_093-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_094-2021_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_095-2021_credito_especial_smtc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_096-2021_revoga_lei_3370.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_097-2021_contrato_temporario_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1490/projeto_de_lei_098-2021_contrato_temporario_-_prof._series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_099-2021_contrato_temporario_monitor.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_lei_100-2021_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1493/projeto_de_lei_101-2021_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_102-2021_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1495/projeto_de_lei_103-2021_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_104-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_105-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_106-2021_altera_lei_2066.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_107-2021_amortizacao_deficit_tecnico.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_108-2021_credito_especial_e_suplementar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_109-2021_permuta_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_110-2021_outorga_concessao_uso.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_111-2021_outorga_cocessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_112-2021_outorga_concessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_113-2021_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_114-2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_115-2021_credito_especial_nf_gaucha.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_116-2021_altera_2066.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_117-2021_credito_especial_smo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_118-2021_credito_especial_cm.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_executivo_119-2021_credito_especial_smf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_executivo_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_121-2021_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_122-2021_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_123_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_de_lei_124_concessao_direito_real.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_125-2021_credito_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_126-2021_jurisdicao_judicial.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_127-2021_contrato_temporario_-_tec._enfermamagem.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_128-2021_credito_suplementar_smso.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_129-2021_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_do_exec._-_130.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_do_exec._-_131.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_132-2021_pagamento_debitos_judiciais.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_133-2021_conselho_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_134-2021_altera_lei_3103.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_135-2021_educacao_de_todas_as_cores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_136-2021_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_137-2021_aletar_lei_4225.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_138-2021_contrato_temporario_advogado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_executivo_139_loa_2022.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1595/ple_140.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_141-2021_credito_suplementar-sme.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_142-2021__reestrutura_rpps.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_143-2021_regime_juridico_novo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_144-2021__insalubridade.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_145-2021_plano_carreira_servidores-novo_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_146_plano_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_147-2021_altera_leis_2679_e_3295-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_148-2021_altera_lei_2817.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_149-2021_outorga_de_concessao_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_150-2021_contrato_temporario_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_151-2021_revisao_geral_servidores_ativos_e_inativos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_152-2021_revisao_geral_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_153-2021_revisao_geral_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_154-2021_altera_valor_rm.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_155-2021_contrato_temporario_-_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_156-2021_permissao_de_uso_de_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_legislativo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/projeto_de_lei_legislativo_005-2021_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_legislativo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_legislativo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/pll_008correcao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/projeto_de_lei_legislativo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_legislativo_012-2021_semana_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_legislativo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_legislativo_014-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_legislativo_015-2021_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/projeto_de_lei_legislativo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_legislativo_017-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/projeto_de_lei_legislativo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_legislativo_019-2021_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1445/projeto_de_lei_020-2021_substituicao_nome_rua_balneario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_legislativo_022-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_legislativo_023-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1475/projeto_de_lei_legislativo_024-2021_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_legislativo_025-2021_substituicao_nome_rua_balneario.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_lei_legislativo_026-2021_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_do_legislativo_027-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_legislativo_028-2021_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_legislativo_029-2021_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_lei_legislativo_030-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_legislativo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_legislativo_032-2021_diretrizes__off_road.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_legislativo_033-2021_programa_censo-inclusao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_legislativo_034-2021_carreira_artesao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1634/1._projeto_de_lei_no_036-2021_-_concede_percentual_derevisao_geral_aos_exercentes_de_mandatos_eletivos_de_vereador_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1635/2._projeto_de_lei_no_037-2021_-_revisao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1636/3._projeto_de_lei_no_038-2021_-_revisao_secretarios_1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1637/4._projeto_de_lei_no_039-2021_-_revisao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_resolucao_002-2021_filiacao_uvb.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_resolucao_003-2021_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_resolucao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/proj._resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_resolucao_resolucao_n_09-2021_aprovado.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_resolucao_010-2021_antecipa_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_resolucao_010-2021_antecipa_reuniao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1447/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1448/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1457/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1459/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1467/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1468/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1638/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/mocao_de_pesar_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_complementar_001-2021__complementar-reforma_previdencia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>