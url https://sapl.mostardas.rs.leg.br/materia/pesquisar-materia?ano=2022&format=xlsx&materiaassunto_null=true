--- v0 (2025-12-19)
+++ v1 (2026-04-04)
@@ -54,4401 +54,4401 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/decreto_legislativo_001-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/decreto_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>Determina horário de expediente da Câmara Municipal de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/indicacao_001-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/indicacao_001-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, no período de veraneio, oferte serviço de containers para coleta de resíduos inertes (entulhos) junto aos nossos Balneários.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_002-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_002-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a viabilidade de instalar redutores de velocidade ao longo da Avenida Padre Simão no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_003-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_003-2022.pdf</t>
   </si>
   <si>
     <t>Que através de sua Secretaria competente promova estudo que viabilize a criação de uma quadra de "BEACH TENNIS" no Parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_004-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_004-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal institua Comissão Organizadora para realização da etapa municipal da V Conferência Nacional de Promoção da Igualdade Racial (Conapir).</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_005-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_005-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em parceria com esta Casa Legislativa e sociedade civil organizada possa estar promovendo estudos para atualização do Plano Municipal de Gestão Integrada de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_006-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_006-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, apresente Projeto de Lei que institua a Política Municipal de Energia Solar e disponha sobre a instalação de sistema de energia solar para iluminação de prédios públicos municipais de Mostardas.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_007-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_007-2022.pdf</t>
   </si>
   <si>
     <t>Que através de sua secretaria competente promova estudo que viabilize a criação de uma "GUARDA MUNICIPAL".</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_008-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_008-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal faça um reestudo e reavaliação acerca das concessões de licenças aos servidores previstas na Lei Municipal 4333/2021 em seu Cap. V Das Licenças Art. 93no Regime Jurídico dos Servidores Públicos.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_009-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_009-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração da academia ao ar livre da Praça Olegário Cunha.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_010-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita capela mortuária na localidade da Solidão no 4º distrito.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_011-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_011-2022.pdf</t>
   </si>
   <si>
     <t>Que seja fechada a pista do antigo Aeroporto Caio Cardoso para evitar o acesso de carros e motos.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/indicacao_012-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/indicacao_012-2022.pdf</t>
   </si>
   <si>
     <t>Que seja colocada iluminação pública em vários pontos no antigo Aeroporto Caio Cardoso.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_013-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_013-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo determine através da Secretaria competente que proceda a reforma geral e revitalização do Estádio Municipal Zé Papagaio.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_014-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_014-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar regulamentando a Legislação referente as áreas urbanas conforme estabelece a Lei nº 14.285, de 29 de dezembro de 2021 no âmbito municipal.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_015-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_015-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar realizando o I Festival Paralímpico nas programações de reinauguração do Ginásio Municipal de Esportes Mário da Silva Collares.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_016-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_016-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo crie um auxílio Emergencial para os pescadores do Município de Mostardas.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_017-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_017-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar editando Instrução Normativa, Resolução ou Documento similar que regularmente a pesca artesanal em Lagoas Internas no município de Mostardas preservando os direitos dos pescadores do Município.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_018-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_018-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar estabelecendo revisão da Lei nº 2.744/2010 que institui o Patrimônio Cultural Imaterial de Mostardas, em parceria com o Conselho de Turismo e Cultura e pesquisadores locais.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_019_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_019_2022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POSSA ESTAR INSTITUINDO ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA COM ESPÉCIES ADEQUADAS PARA ESTE FIM</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/indicacao_020_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/indicacao_020_2022.pdf</t>
   </si>
   <si>
     <t>QUE O GOVERNO MUNICIPAL, ESTUDE A POSSIBILIDADE DE FISCALIZAR A ATIVIDADE DE PULVERIZAÇÃO AÉREA NAS ÁREAS AGRÍCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_021_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_021_2022.pdf</t>
   </si>
   <si>
     <t>QUE O GOVERNO MUNICIPAL, ESTUDE A POSSIBILIDADE DE INSTITUIR NAS ESCOLAS MUNICIPAIS A ATIVIDADE RECREATIVA DE "VACA PARADA"</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_022_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_022_2022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POSSA ESTAR INSTITUINDO O FUNDO MUNICIPAL DE CULTURA PREVISTO NA LEI MUNICIPAL Nº 3763/2018</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_023_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_023_2022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POSSA ESTAR REVISANDO A LEI MUNICIPAL Nº 1451/2000 QUE INSTITUI O SISTEMA MUNICIPAL DE LAZER, DESPORTO E RECREAÇÃO</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_024_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_024_2022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POSSA ESTAR INSTITUINDO JUNTO AO GINÁSIO MUNICIPAL DE ESPORTES MARIO DA SILVA COLARES O MEMORIAL DO ESPORTE</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_025_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_025_2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE CONSTRUIR UMA CICLOVIA NA AV. PADRE SIMÃO</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Prof. Alvaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/indicacao_026_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/indicacao_026_2022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER  EXECUTIVO MUNICIPAL, POSSA ESTAR SUBSTITUINDO AS PLACAS INDICATIVAS DE "MOSTARDAS CIDADE AÇORIANA" POR "MOSTARDAS MUNICÍPIO AFRO-AÇORIANO"</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/indicacao_027_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/indicacao_027_2022.pdf</t>
   </si>
   <si>
     <t>QUE O GOVERNO MUNICIPAL, ESTUDE A POSSIBILIDADE DE OFERECER OUTRAS MODALIDADES ESPORTIVAS NO CENTRO ESPORTIVO MUNICIPAL MARIO DA SILVA COLLARES</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_028-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_028-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a possibilidade de disponibilizar um local para realização de cursos profissionalizantes na modalidade on-line ou presencial em parceria com o SENAI, SENAC e SENAR.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/indicacao_029-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/indicacao_029-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a possibilidade de implantar acessibilidade para as pessoas portadoras de necessidades especiais, nas pracinhas no município.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_030-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a possibilidade de implantar oficinas de invernada artística no turno inverso nas escolas municipais.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_exp_031_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_exp_031_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar revisando e atualizando a Lei Municipal nº 2.319/2002 QUE ASSEGURA DIREITOS A SERVIDORES CUJOS FILHOS SEJAM PORTADORES DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar dando ampla divulgação no Edital do FEAPER e estabelecendo parcerias para mobilização de beneficiários.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Marne Vitorino, Prof. Alvaro, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_exp_033_2022_votada.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_exp_033_2022_votada.pdf</t>
   </si>
   <si>
     <t>Que o Ministério Público Estadual, dentro de suas prerrogativas legais, visando a defesa do direito coletivo, através da competente Ação Civil Pública, atue na esfera judicial para obrigar o DAER e/ou Estado do RS, a promoverem a manutenção, sinalização e condições adequadas de trafegabilidade na Rodovia RSC 101 - trecho de Capivari do Sul a Tavares.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dangelo Motta, Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_exp_034_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_exp_034_2022.pdf</t>
   </si>
   <si>
     <t>Que no Poder Executivo estude a possibilidade de contratar um projeto de implantação de energia solar para compensar o consumo de energia elétrica dos prédios públicos e da iluminação pública.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_exp_035_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_exp_035_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar ampliando o serviço médico fisioterapeuta na Unidade de Saúde Capitão Décio de Azambuja Velho (4º Distrito Dr. Edgardo Pereira Velho - Solidão).</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_036-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_036-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar editando norma específica sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_037-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_037-2022.pdf</t>
   </si>
   <si>
     <t>Que através de sua Secretaria competente promova estudo para viabilizar um estacionamento privativo para os carros do Conselho Tutelar em frente a sua sede.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_038-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_038-2022.pdf</t>
   </si>
   <si>
     <t>A extensão dos efeitos da Lei 4.255/2021 com a isenção da taxa de inscrição em processos seletivos.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_039-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_039-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a possibilidade de implantar e apoiar a criação de projeto para disponibilizar aulas de música para os jovens da nossa comunidade.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_040-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_040-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, institua Programa Calçada Legal regulamentando e padronizando os passeios públicos de Mostardas.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_041-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_041-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar implementando Programa Municipal de Incentivo ao Desenvolvimento da Cadeia da Fruticultura.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_042-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_042-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo regulamente no âmbito municipal a Política Estadual de Desenvolvimento Sustentável da Pesca no Estado do Rio Grande do Sul e cria o Fundo Estadual da Pesca (Lei nº 15.223/2018).</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_043-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_043-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a viabilidade de instalar redutores de velocidade ao longo da Avenida Padre Simão.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_044-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_044-2022.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que estude a possibilidade de realização  de um departamento de saúde mental e emocional para os profissionais das escolas públicas de Mostardas.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_045-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_045-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo institua o Cadastro Municipal de Protetor Voluntário de Animais Abandonados (Lei Municipal nº 4.115/2020).</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_exp._046_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_exp._046_2022.pdf</t>
   </si>
   <si>
     <t>Que seja instituído o Programa de Desenvolvimento da Saúde mental e Inteligência Emocional, a ser desenvolvido nas escolas públicas de Mostardas.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_047-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_047-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo institua através de Lei Específica a criação de Brigada de Incêndio do Município de Mostardas.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1971/indicacao_exp._048_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1971/indicacao_exp._048_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através da Secretaria de Agricultura e Desenvolvimento Econômico, avalie a possibilidade de criação de FEIRA PERMANENTE DO PESCADOR ARTESANAL.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_049-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_049-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar implementando PROGRAMA MUNICIPAL DE EQUOTERAPIA para atendimento a pessoas com deficiência, regulamentando no âmbito municipal a Lei Federal nº 13.830/2019 e Lei Estadual nº 15.382/2019.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_exp._051_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_exp._051_2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, estude a possibilidade de implantar CAMPANHA DE DOAÇÃO DE ALIMENTOS NÃO PERECÍVEIS, nas semifinais e na final do Campeonato de Futsal 2022, que está ocorrendo no Ginásio de Esportes Mario da Silva Colares.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_exp._052_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_exp._052_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar instituindo na rede municipal de ensino a cultura de ambiente saudável e qualidade da vida - Programa Escola Sustentável.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_053-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_053-2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, possa estar recolocando a faixa de segurança em frente as agências bancárias do Banrisul e Caixa Econômica Federal na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_exp._054_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_exp._054_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar criando Programa Municipal de Desenvolvimento da Cadeia Produtiva de Aquicultura.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_exp._055_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_exp._055_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de construir uma ciclovia na Rua Almirante Tamandaré.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_exp._056_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_exp._056_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de troca da pavimentação da Rua Bento Gonçalves, entre a Av. Padre Simão e a Av. Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_exp._057_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_exp._057_2022.pdf</t>
   </si>
   <si>
     <t>Que sejam restaurados os abrigos das paradas de ônibus na RSC-101, no sentido Mostardas até a divisa com o Município de Palmares do Sul.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Anelise Liz</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_exp._058_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_exp._058_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através das Secretaria Municipal de Obras, Saneamento, Transporte e Trânsito, instale placas indicativas, com o nome dos balneários, de sinalização e avisos na orla das praias do Município, com a intenção de proporcionar mais informação orientativa e preventiva aos munícipes e turistas.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_exp._059_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_exp._059_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar implementando no âmbito do Município de Mostardas o Programa Rua do Lazer.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_exp._060_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_exp._060_2022.pdf</t>
   </si>
   <si>
     <t>Que seja atualizada a Legislação que estabelece cotas para pessoas com deficiência, incluindo vagas em processos seletivos e empresas terceirizadas.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_exp._061_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_exp._061_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de devolução de 10% (dez por cento) da participação do imposto sobre propriedade de veículos automotores - IPVA, licenciados no Município de Mostardas sobre a parte repassada pelo Estado.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao._exp._062_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao._exp._062_2022.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, faça um estudo da viabilidade do fornecimento de cisternas para a captação de água da chuva em propriedades rurais do município de Mostardas. O foco do projeto seria para propriedades  que tenha como único ponto de captação d'água, os poços artesianos e estes fornecendo água com alto nível de salinização.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_exp._063_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_exp._063_2022.pdf</t>
   </si>
   <si>
     <t>Que seja instituído no âmbito de Mostardas o Fórum Interconselhos.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_exp._064_2022-1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_exp._064_2022-1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar promovendo estudos técnicos e financeiros para analisar a possibilidade de criação de cargo de monitor específico para acompanhamento de estudantes com deficiência nas escolas municipais.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_exp._065_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_exp._065_2022.pdf</t>
   </si>
   <si>
     <t>Que seja instituído no âmbito do Município de Mostardas o Banco de Oportunidades Municipal.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pedido_de_informacao_001_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pedido_de_informacao_001_2022.pdf</t>
   </si>
   <si>
     <t>Solicito informação, referente a Indicação de número 040/2021 feita pelo Vereador Júnior Pereira em 07 de outubro de 2021. Cópia em anexo.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pedido_de_informacao_002_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pedido_de_informacao_002_2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referentes aos repasses do auxílio financeiro para a Associação dos Quilombolas do Município.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pedido_de_informacao_003_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pedido_de_informacao_003_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÃO SOBRE O PLANO DIRETOR DA LAGOA DO BACUPARI</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pedido_de_informacao_004_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pedido_de_informacao_004_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES REFERENTES AO SERVIÇO DA PATRULHA AGRÍCOLA PARA AGRICULTURA FAMILIAR NO DISTRITO EDGARDO PEREIRA VELHO (SOLIDÃO)</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1836/pedido_de_informacao_005-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1836/pedido_de_informacao_005-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente ao atendimento de médico fisioterapeuta na unidade do Posto de Saúde no Distrito da Solidão: Se não está sendo feito o atendimento, qual motivo da falta deste serviço nesta unidade? Qual a previsão de retorno do atendimento?</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pedido_de_informacao_006-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pedido_de_informacao_006-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente ao atendimento médico no Balneário Mostardense: Se tem atendimento no local? Se sim, como é feito o agendamento? Como está sendo realizado este atendimento, quais os dias?</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pedido_de_informacao_exp._007_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pedido_de_informacao_exp._007_2022.pdf</t>
   </si>
   <si>
     <t>Solicita informação referente ao Padrão IV e V dos motoristas de ônibus e carros: Porque foi rebaixado o padrão de remuneração salarial destas referidas categorias?</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pedido_de_informacao_008-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pedido_de_informacao_008-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente ao lixo eletrônico, pilhas e lâmpadas: Qual o destino que atualmente se dá a estes materiais?</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pedido_de_informacao_009-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pedido_de_informacao_009-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente ao Mini Zoo: Qual o destino ou projeto e revitalização para este espaço?</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1867/pedido_de_informacao_010-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1867/pedido_de_informacao_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações, referente aos Agentes Comunitários: Qual o valor do repasse do Governo Estadual para o município, a ser utilizado na manutenção da prestação do serviço pelos Agentes Comunitários para o ano de 2022? Desse valor, qual o valor que está sendo repassado a título de salário aos agente comunitários, no ano de 2022? Por parte do município, qual a destinação da totalidade do valor repassado pelo Estado para manutenção do serviço, no ano de 2022?</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1881/pedido_de_informacao_011-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1881/pedido_de_informacao_011-2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da funcionalidade da antena repetidora na cidade.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1906/pedido_de_informacao_012-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1906/pedido_de_informacao_012-2022.pdf</t>
   </si>
   <si>
     <t>Qual o número de cestas básicas distribuídas no período de janeiro a maio de 2022, via Secretaria de Assistência Social e quais as famílias foram beneficiadas?</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2002/pedido_de_informacao_013-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2002/pedido_de_informacao_013-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção a uma notícia de acidente do caminhão caçamba de placa IZU2C32, pertencente ao município, incidente esse ocorrido no dia 7 de setembro do corrente ano, pelo lamentável episódio solicito algumas informações, tais como: Cópia da planilha deste caminhão, especificadamente do mês de setembro de 2022; Se o referido material estaca carregado ou não? Se a resposta for sim, qual o material que carregava; Por oportuno, qual o servidor motorista que esta conduzindo o referido veículo, como também cópia da CNH do motorista.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2029/pedido_de_informacao_exp._014_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2029/pedido_de_informacao_exp._014_2022.pdf</t>
   </si>
   <si>
     <t>Qual a intenção do Governo, em relação à manutenção das atividades escolares na E. M. E. I. Pequeno Príncipe? Se procede a referida informação, qual o motivo do fechamento da Escola? Qual foi o número da vaga ofertadas nas pré-escolas municipais, no ano letivo 2022? Relação das Pré-escolas no Município, como o número de alunos em cada uma delas atendidos e em turnos discriminados? Qual a projeção de oferta de vagas para alunos nas pré-escola no Município? Nos últimos 2 (dois) anos, o município está atendendo toda a demanda de vagas solicitadas, assim conseguindo atender toda a demanda? Por derradeiro, se porventura encerrado os sagrados trabalhos na Escola supra referida, onde será realocadas as 40 vagas lá existentes?</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2037/pedido_de_informacao_exp._015_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2037/pedido_de_informacao_exp._015_2022.pdf</t>
   </si>
   <si>
     <t>Com relação a Nutricionista está atendendo no Município? Se sim, como está funcionando seu atendimento no Município?</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2038/pedido_de_informacao_exp._016_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2038/pedido_de_informacao_exp._016_2022.pdf</t>
   </si>
   <si>
     <t>Em relação aos servidores do H.S.L. com direito a Insalubridade, qual o percentual de insalubridade pago para seus servidores?</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2039/pedido_de_informacao_exp._017_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2039/pedido_de_informacao_exp._017_2022.pdf</t>
   </si>
   <si>
     <t>Com relação ao Médico Pediatra do Município de Mostardas: Se há atendimento Médico Pediátrico no Município? Se sim, quais os dias de atendimento?</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2046/pedido_de_informacao.exp_018_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2046/pedido_de_informacao.exp_018_2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações com relação a planilha de gastos e notas fiscais com a reforma realizada no ônibus escolar com placa IZZ6A23 da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2090/pedido_de_informacao_exp._019_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2090/pedido_de_informacao_exp._019_2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca dos repasses de auxílio financeiro as entidades, especificamente, das entidades Grupo Folclórico Anita Garibaldi e CTG Tropeiros do Litoral. Reque-se cópias dos comprovantes dos repasses a ambas as entidades, no período de janeiro de 2022 até dezembro de 2022.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2091/pedido_de_informacao_exp._020_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2091/pedido_de_informacao_exp._020_2022.pdf</t>
   </si>
   <si>
     <t>Quais as entidades que o Município mantém o convênio de repasse do auxílio financeiro, e quais os respectivos valores que estão sendo repassado para cada entidade?</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pedido_de_providencia_001-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pedido_de_providencia_001-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a canalização do valão localizado as margens da Rua Chico Elias, Bairro Sul Baixada.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pedido_de_providencia_002-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pedido_de_providencia_002-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a substituição das lâmpadas queimadas dos pontos já existentes na localidade dos Teixeiras, da parada de ônibus até o final onde se localiza a Igreja Beco dos Decos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pedido_de_providencia_003-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pedido_de_providencia_003-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie dentro de suas possibilidades, folders de divulgação dos Pontos Turísticos do Município como também servirá de orientação aos nossos visitantes, instruindo ações educativas de boas práticas de como se manter dentro dos nossos locas turísticos, nas estradas e dunas em nosso Município.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca de lâmpadas queimadas na Rua Idelfonso Braga no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pedido_de_providencia_005-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pedido_de_providencia_005-2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de recipiente para resíduos sólidos (lixeiras)em toda a extensão do passeios público da Av. Padre Simão.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pedido_de_providencia_006-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pedido_de_providencia_006-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie placas indicativas na Avenida Principal no Balneário Mostardense, indicando saídas para praia, a localização de banheiros públicos, praças e igrejas com a finalidade de orientar visitantes.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/pedido_de_providencia_007-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/pedido_de_providencia_007-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o conserto da ponte de acesso à Chico Elias.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pedido_de_providencia_008-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pedido_de_providencia_008-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca de lâmpadas queimadas na Rua Mergulhão no Balneário Mostardense.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pedido_de_providencia_009-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pedido_de_providencia_009-2022.pdf</t>
   </si>
   <si>
     <t>Que seja tomadas as providências cabíveis para exterminar a disseminação de pulgas existentes no Parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pedido_de_providencia_010-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pedido_de_providencia_010-2022.pdf</t>
   </si>
   <si>
     <t>Que o departamento de trânsito da Secretaria Municipal de Obras providencie a sinalização do último poste de concreto da rede de energia elétrica, na chegada da praia de São Simão, ou alternativamente a Secretaria de Obras providencie um alargamento no perímetro onde se visualiza uma possibilidade emitente de ocorrer um acidente.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pedido_de_providencia_011-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pedido_de_providencia_011-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a retirada de entulhos na Av. Jorge Futuro em frente ao nº 2235.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pedido_de_providencia_012_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pedido_de_providencia_012_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE COM A SECRETARIA DE OBRAS, UM ESTUDO PARA DESVIAR O ESCOAMENTO DAS ÁGUAS DA CHUVA NA AVENIDA PADRE SIMÃO NO BALNEÁRIO MOSTARDENSE</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pedido_de_providencia_013_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pedido_de_providencia_013_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE O MAIS BREVEMENTE POSSÍVEL, RECAPEAMENTO DE SAIBRO OU QUE SEJA AMPLIADO O ESCOAMENTO DA TRAVESSA DA SOLIDÃO</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pedido_de_providencia_014_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pedido_de_providencia_014_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE O MAIS BREVEMENTE POSSÍVEL, A TROCA DE LÂMPADAS QUEIMADAS, NA TRAVESSA DA SOLIDÃO (BECO DO REMATE)</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/pedido_de_providencia_015_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/pedido_de_providencia_015_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE O CONSERTO DA PARADA DE ÔNIBUS E TROCA DE LÂMPADAS QUEIMADAS, NA RST 101 NA ENTRADA NO BECO DA TRIPA, NA LOCALIDADE DA SOLIDÃO.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pedido_de_providencia_016_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pedido_de_providencia_016_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE O CONSERTO DE LÂMPADAS NO BECO DOS DÉCOS (700 METROS DO ASFALTO PRÓXIMO À CASA DO PAULINHO DA BARROSA).</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pedido_de_providencia_017_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pedido_de_providencia_017_2022.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DENTRO DE SUAS POSSIBILIDADES, PROVIDENCIE UM ATENDIMENTO A ESTAS DEMANDAS DA COMUNIDADE DA VILA JEOVÁ: CONSERTO DA ESTRADA COM POSSIBILIDADE DE COLOCAR SAIBRO; TROCA DE LÂMPADAS QUEIMADAS; CANALIZAÇÃO DO ESGOTO</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_providencia_018_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_providencia_018_2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SUBSTITUÍDA UMA LÂMPADA QUEIMADA NA RUA LUIZ ARAUJO EM FRENTE AO Nº 2410</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pedido_de_providencia_019_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pedido_de_providencia_019_2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REPAROS NA PRACINHA DA ESCOLA PEQUENO PRÍNCIPE</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pedido_de_providencia_020_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pedido_de_providencia_020_2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM BICICLETÁRIO NO CALÇADÃO CHICO PEDRO</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1837/pedido_de_providencia_021-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1837/pedido_de_providencia_021-2022.pdf</t>
   </si>
   <si>
     <t>Que seja substituído uma lâmpada queimada na esquina da Rua 11 de abril com Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1838/pedido_de_providencia_022-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1838/pedido_de_providencia_022-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Arno Inácio de Souza entre as ruas Pinheiro Machado e Arnaldo da Silva Terra.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1839/pedido_de_providencia_023-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1839/pedido_de_providencia_023-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Av. Pinheiro Machado entre as ruas Tancredo de Almeida Neves e Arno Inácio de Souza.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1840/pedido_de_providencia_024-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1840/pedido_de_providencia_024-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie para a Escola Municipal Fundamental Maria Quitéria do Nascimento Comunidade Quilombola da Casca, as seguintes demandas: cerceamento do pátio e do campo de futebol da escola; corte da grama no pátio da escola; corte da grama no campo de futebol; se possível disponibilizar um kit de vôlei; substituição da máquina de xerox.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1841/pedido_de_providencia_025-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1841/pedido_de_providencia_025-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie um poste de luz com iluminação na localidade dos Povos na RST 101, KM 215 em frente a propriedade de Laureci Velho Machado.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1842/pedido_de_providencia_026-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1842/pedido_de_providencia_026-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie a substituição do boeiro por uma ponte de concreto e que seja feita a limpeza do valo desta rua, localizado na Rua Bento Gonçalves, que faz ligação entre a Vila Norte e Parque de Eventos do CTG e do Sindicato Rural.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1843/pedido_de_providencia_027-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1843/pedido_de_providencia_027-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a troca de lâmpada queimada, na localidade dos Povos na RST 101 KM 215, em frente à casa do seu Antônio.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie a troca de lâmpada, em frente à residência do seu Hirto no Beco do Antônio Zabela, na localidade dos Teixeiras.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1845/pedido_de_providencia_029-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1845/pedido_de_providencia_029-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie a limpeza de toda a extensão do valo nos dois sentidos da via na Avenida Dr. Jorge Futuro.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pedido_de_providencia_030-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pedido_de_providencia_030-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie com certa urgência a retirada de um "ninho de Camotim" localizado no prédio onde fica a Loja CR Diementz na esquina do Calçadão Chico Pedro.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pedido_de_providencia_031-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pedido_de_providencia_031-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie um poste de luz com iluminação na RST 101, KM 215 em frente a propriedade do Senhor Carlinhos Luiz Machado.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pedido_de_providencia_032-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pedido_de_providencia_032-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie com a Secretaria de Obras, a limpeza do valo na Vila Baixada conhecido como do Zé Grande.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/pedido_de_providencia_033-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/pedido_de_providencia_033-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o mais brevemente possível, a colocação de canos de esgoto na rua Arno Inácio de Souza.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1849/pedido_de_providencia_exp_034_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1849/pedido_de_providencia_exp_034_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de viabilidade para a construção de dois quebra molas/lombada na Rua Emílio Ferreira de Lemos, na altura do novo calçamento, entre os números 1301 ao 1479.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1850/pedido_de_providencia_exp_035_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1850/pedido_de_providencia_exp_035_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a colocação de um poste de luz com lâmpada próximo a residência de José Altair da Silva, localizado na Vila São Simão 7009.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1851/pedido_de_providencia_exp_036_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1851/pedido_de_providencia_exp_036_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a colocação de um poste de luz com lâmpada próximo ao número 1750, na localidade do Beco dos Colodianos.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1868/pedido_de_providencia_037-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1868/pedido_de_providencia_037-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar providenciando aos moradores da Estrada Esperança (antiga Vila Jeová) próximo ao nº 200 as seguintes demandas solicitadas: Colocar saibro na rua; Colocar ponto de iluminação; Limpeza do lixo depositado à beira da estrada.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1921/pedido_de_providencia_038-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1921/pedido_de_providencia_038-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na rua Arno Inácio de Souza entre as ruas Pinheiro Machado e Arnaldo da Silva Terra.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1922/pedido_de_providencia_039-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1922/pedido_de_providencia_039-2022.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Nasre Miguel Simão em frente ao nº 689.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1923/pedido_de_providencia_040-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1923/pedido_de_providencia_040-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na avenida Pinheiro Machado entre as ruas Tancredo Neves e Arno Inácio de Souza.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1935/pedido_de_providencia_exp._041_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1935/pedido_de_providencia_exp._041_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a manutenção desta entrada da cidade localizado na Avenida Pinheiro Machado.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1948/pedido_de_providencia_042-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1948/pedido_de_providencia_042-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a colocação de saibro no final da Avenida Padre Simão Moser e na rua Chico Elias.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1958/pedido_de_providencia_043-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1958/pedido_de_providencia_043-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie uma parada de ônibus na Estrada dos Decos, próximo a casa do Paulinho.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pedido_de_providencia_exp._044_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pedido_de_providencia_exp._044_2022.pdf</t>
   </si>
   <si>
     <t>Que sejam substituída lâmpadas queimadas no Beco das duas paradas  em frente ao km 215 nos Povos.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1987/pedido_de_providencia_exp._045_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1987/pedido_de_providencia_exp._045_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção da estrada no Beco das duas paradas em frente ao KM 215 nos Povos.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2027/pedido_de_providencia_exp._046_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2027/pedido_de_providencia_exp._046_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie duas extensões de rede para iluminação pública, no Balneário Mostardense, nas seguintes localizações. Na rua dos mergulhões, especificamente na quadra 90-A. Na rua Edgar Marcelino da Silva, na quadra 63.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas prerrogativas, providencie a fiscalização na obra de pavimentação da rua Almirante Tamandaré, especialmente no tocante a conservação e manutenção dos passeios públicos.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2089/pedido_de_providencia_exp._048_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2089/pedido_de_providencia_exp._048_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a troca de lâmpadas queimadas na Rua Idelfonso Braga em frente a casa da Marina, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2092/pedido_de_providencia_exp._049_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2092/pedido_de_providencia_exp._049_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie placas de sinalização em torno do Hospital São Luiz de Mostardas, com sinalização de PROIBIDO O USO DE EQUIPAMENTOS SONOROS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1951/projeto_de_decreto_legislativo_exp._001_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1951/projeto_de_decreto_legislativo_exp._001_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Alexandre Galdino Dorneles Lopes e do Vice-Prefeito José Manoel da Costa Araújo, referente ao exercício Fiscal de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_decreto_legislativo_exp._002_2022_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_decreto_legislativo_exp._002_2022_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Alexandre Galdino Dorneles Lopes e do Vice-Prefeito José Manoel da Costa Araújo, referente ao exercício Fiscal de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_decreto_legislativo_exp._003_2022__.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_decreto_legislativo_exp._003_2022__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Moisés Batista Pedone de Souza e do Vice-Prefeito Marne Mateus Vitorino de Souza, referente ao exercício Fiscal de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_decreto_legislativo_exp._004_2022__.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_decreto_legislativo_exp._004_2022__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Moisés Batista Pedone de Souza e do Vice-Prefeito Marne Mateus Vitorino de Souza, referente ao exercício Fiscal de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_decreto_legislativo_exp._005_2022___.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_decreto_legislativo_exp._005_2022___.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Moisés Batista Pedone de Souza e do Vice-Prefeito Marne Mateus Vitorino de Souza, referente ao exercício Fiscal de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_001-2022_altera_lei_4334.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_001-2022_altera_lei_4334.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei Municipal nº 4334, de  07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_002-2022_contrato_temporario_motorista_de_ambulancia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_002-2022_contrato_temporario_motorista_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_003-2022_contrato_temporario_assistente_social.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_003-2022_contrato_temporario_assistente_social.pdf</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_004-2022_contrato_temporario_monitor.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_004-2022_contrato_temporario_monitor.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_005-2022_contrato_temporario_atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_005-2022_contrato_temporario_atendente_geral.pdf</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_006-2022_contrato_temporario_prof._matematica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_006-2022_contrato_temporario_prof._matematica.pdf</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_007-2022_contrato_temporario_prof._ciencias.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_007-2022_contrato_temporario_prof._ciencias.pdf</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_008-2022_contrato_temporario_serv._merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_008-2022_contrato_temporario_serv._merendeira.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_009-2022_contrato_temporario_serv._geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_009-2022_contrato_temporario_serv._geral.pdf</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_010-2022_contrato_temporario_prof_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_010-2022_contrato_temporario_prof_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_011-2022_contrato_temporario_prof._educacao_infantil.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_011-2022_contrato_temporario_prof._educacao_infantil.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_012-2022_reest._comturc.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_012-2022_reest._comturc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo e Cultura do Município – COMTURC.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_de_lei_013-2022_prorroga_prazo_lei_4185.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_de_lei_013-2022_prorroga_prazo_lei_4185.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4185, de 26 de janeiro de 2021.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1671/projeto_de_lei_014-2022_revoga_leis_2503_3089_3272_3273.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1671/projeto_de_lei_014-2022_revoga_leis_2503_3089_3272_3273.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2503, de 27 de janeiro de 2009, a Lei Municipal nº 3089, de 29 de janeiro de 2013, a Lei municipal nº 3272, de 25 de novembro de 2014, a Lei Municipal nº 3273, de 25 de novembro de 2014.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/projeto_de_lei_015-2022_contrato_temporario_atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/projeto_de_lei_015-2022_contrato_temporario_atendente_geral.pdf</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_lei_016-2022_contrato_temporario_servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_lei_016-2022_contrato_temporario_servente_geral.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_de_lei_017-2022_contrato_temporario_motorista_de_onibus.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_de_lei_017-2022_contrato_temporario_motorista_de_onibus.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_018-2022_credito_especial_smos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_018-2022_credito_especial_smos.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_019-2022_altera_lei_2816.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_019-2022_altera_lei_2816.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2817, de 22 de março de 2011.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_020-2022_contrato_temporario_servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_020-2022_contrato_temporario_servente_geral.pdf</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_021-2022_contrato_temporario_servente_de_merendeira.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_021-2022_contrato_temporario_servente_de_merendeira.pdf</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_022-2022_contrato_temporario_prof_ed._infantil.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_022-2022_contrato_temporario_prof_ed._infantil.pdf</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_023-2022_credito_suplementar_smf_e_smos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_023-2022_credito_suplementar_smf_e_smos.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_024-2022_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_024-2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_025-2022_credito_especial_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_025-2022_credito_especial_sme.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_026-2022_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_026-2022_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_027-2022_incremento_financeiro_hospital_sao_luiz.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_027-2022_incremento_financeiro_hospital_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro temporário à Sociedade Beneficente São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_028-2022_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_028-2022_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_029-2022_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_029-2022_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_030-2022_contrato_temporario_-_operario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_030-2022_contrato_temporario_-_operario.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_031-2022_altera_lei_3669.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_031-2022_altera_lei_3669.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3669, de 24 de outubro de 2017.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_032-2022_credito_suplementar_smt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_032-2022_credito_suplementar_smt.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_033-2022_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_033-2022_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_034-2022_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_034-2022_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_035-2022_credito_suplementar_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_035-2022_credito_suplementar_sma.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_036-2022_credito_suplementar_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_036-2022_credito_suplementar_sma.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_037-2022_credito_especial_smas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_037-2022_credito_especial_smas.pdf</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_038-2022_credito_suplementar_smosb.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_038-2022_credito_suplementar_smosb.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial suplementar para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_039-2022_altera_lei_4332.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_039-2022_altera_lei_4332.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4332, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_040-2022_altera_lei_4333.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_040-2022_altera_lei_4333.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4333, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_041-2022_contrato_temporario_servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_041-2022_contrato_temporario_servente_geral.pdf</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_042-2022_contrato_temporario_fiscal.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_042-2022_contrato_temporario_fiscal.pdf</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_043-2022_contrato_temporario_op._maq._eq._agricula.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_043-2022_contrato_temporario_op._maq._eq._agricula.pdf</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_044_2022_altera_lei_4336.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_044_2022_altera_lei_4336.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4336, de 07de dezembro de 2021.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_045-2022_contrato_temporario_professor_de_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_045-2022_contrato_temporario_professor_de_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_046-2022_credito_especial.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_046-2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_047-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_047-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_048-2022_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_048-2022_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_049-2022_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_049-2022_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_050-2022_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_050-2022_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_051_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_051_2022.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA COBERTURA DE DESPESA DOS PROGRAMAS ABAIXO RELACIONADOS</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_052_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_052_2022.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_053_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_053_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_054_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_054_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ESTÍMULO AO AUMENTO DA ARRECADAÇÃO 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_055_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_055_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TURMA VOLANTE MUNICIPAL (TVM) E ESTABELECE GRATIFICAÇÃO ESPECIAL POR EXERCÍCIO DE FUNÇÃO AOS SERVIDORES MUNICIPAIS QUE ATUAM DIRETAMENTE NAS ATIVIDADES DE COMBATE À SONEGAÇÃO DO PROGRAMA DE INTEGRAÇÃO TRIBUTÁRIO DO ESTADO (PIT), FISCALIZANDO MERCADORIAS EM TRÂNSITO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_056_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_056_2022.pdf</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_057_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_057_2022.pdf</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_058_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_058_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4333, DE 07 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_059_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_059_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_060_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_060_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE MOSTARDAS PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_061_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_061_2022.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_062_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_062_2022.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_063_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_063_2022.pdf</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/projeto_de_lei_064_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/projeto_de_lei_064_2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_065_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_065_2022.pdf</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_066_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_066_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a permissão de uso da faixa de domínio com área de Jurisdição Municipal no trecho indicado e dá outras providências.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_067_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_067_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Mostardas a contribuição para Custeio da Iluminação Pública (CIP) e dá outras providências.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_068_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_068_2022.pdf</t>
   </si>
   <si>
     <t>Cria cargo e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei._exec._069_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei._exec._069_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta e estabelece critérios e procedimentos para avaliação de desempenho dos profissionais do Magistério Público Municipal, para fins de promoção em Classes.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei._exec._070_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei._exec._070_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2858, de 27 de junho de 2011.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei._exec._071_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei._exec._071_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de áreas de expansão urbana.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei._exec._072_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei._exec._072_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar bens.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_lei_exec._073_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_lei_exec._073_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3519, de 14 de dezembro de 2016, revoga Lei e dá outras providências.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_lei_exec_074_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_lei_exec_074_2022.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_exec_075_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_exec_075_2022.pdf</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_exec_076_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_exec_076_2022.pdf</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_lei_exec_077_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_lei_exec_077_2022.pdf</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_lei_exec_078_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_lei_exec_078_2022.pdf</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_exec_079_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_exec_079_2022.pdf</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_lei_exec_080_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_lei_exec_080_2022.pdf</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_exec_081_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_exec_081_2022.pdf</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_exec._082_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_exec._082_2022.pdf</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_exec._083_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_exec._083_2022.pdf</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_exec._084_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_exec._084_2022.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_085-2022_contrato_temporario_prof_series_iniciais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_085-2022_contrato_temporario_prof_series_iniciais.pdf</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1859/projeto_de_lei_086-2022_contrato_temporario_serv._geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1859/projeto_de_lei_086-2022_contrato_temporario_serv._geral.pdf</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1860/projeto_de_lei_087-2022_credito_suplementar_smott.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1860/projeto_de_lei_087-2022_credito_suplementar_smott.pdf</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_088-2022_altera_3103.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_088-2022_altera_3103.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 3103, de 19 de março de 2013 e revoga Lei Municipal.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_lei_089-2022_define_atividades_insalubres.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_lei_089-2022_define_atividades_insalubres.pdf</t>
   </si>
   <si>
     <t>Define as atividades insalubres e perigosas para efeitos de percepção do adicional correspondente.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_090-2022_altera_lei_3915.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_090-2022_altera_lei_3915.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Municipal nº 3915, de 29 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_091-2022_credito_especial_sma.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_091-2022_credito_especial_sma.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_092-2022_credito_especial_e_suplemementar_smt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_092-2022_credito_especial_e_suplemementar_smt.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_093-2022_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_093-2022_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_094-2022_credito_especial_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_094-2022_credito_especial_sme.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1888/projeto_de_lei_095-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1888/projeto_de_lei_095-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1889/projeto_de_lei_096-2022_credito_suplementar_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1889/projeto_de_lei_096-2022_credito_suplementar_sme.pdf</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_097-2022_credito_suplementar_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_097-2022_credito_suplementar_sme.pdf</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_098-2022_contrato_temporario_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_098-2022_contrato_temporario_motorista.pdf</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_099-2022_altera_lei_2328.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_099-2022_altera_lei_2328.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2328, de 25 de setembro de 2007.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_lei_100-2022_altera_lei_3259.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_lei_100-2022_altera_lei_3259.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3259, de 19 de agosto de 2014.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_101-2022_cria_gratificacao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_101-2022_cria_gratificacao.pdf</t>
   </si>
   <si>
     <t>Cria gratificação de Regime de Dedicação Exclusiva.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_102-2022_credito_especial_smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_102-2022_credito_especial_smostt.pdf</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_103-2022_altera_lei_4344_2857_e_4011.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_103-2022_altera_lei_4344_2857_e_4011.pdf</t>
   </si>
   <si>
     <t>Altera tabela integrante da Lei Municipal nº 4344, de 21/12/2021, com reflexos na Lei Municipal nº 2857, de 27/06/2011 e na Lei nº 4011, de 15/10/2019.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_104-2022_contrato_temporario_fiscal.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_104-2022_contrato_temporario_fiscal.pdf</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_105-2022_cria_cargo_ass_adm_procuradoria.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_105-2022_cria_cargo_ass_adm_procuradoria.pdf</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_106-2022_credito_cef.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_106-2022_credito_cef.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1900/projeto_de_lei_107-2022_cria_programa_prevencao_e_combate_mosquito_aedes_aegypti.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1900/projeto_de_lei_107-2022_cria_programa_prevencao_e_combate_mosquito_aedes_aegypti.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Prevenção e Combate ao Mosquito AEDES AEGYPTI, transmissor da Dengue, Zika Vírus e Chikungunya e outras providências.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1901/projeto_de_lei_108-2022_contrato_temporario_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1901/projeto_de_lei_108-2022_contrato_temporario_motorista.pdf</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_109-2022_contrato_temporario_atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_109-2022_contrato_temporario_atendente_geral.pdf</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_110-2022_contrato_temporario_prof._ciencias.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_110-2022_contrato_temporario_prof._ciencias.pdf</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_lei_111-2022_cargo_ag._adm_procuradoria.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_lei_111-2022_cargo_ag._adm_procuradoria.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_112-2022_alteral_lei_4255.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_112-2022_alteral_lei_4255.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4255, de 08 de junho de 2021.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_de_lei_113-2022_comunidade_tradicional_pescadores.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_de_lei_113-2022_comunidade_tradicional_pescadores.pdf</t>
   </si>
   <si>
     <t>Reconhece como Comunidade Tradicional a Comunidade de Pescadores Artesanais Filiados a Colônia  de Pescadores Z-11, residentes no Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_114-2022_altera_lei_2999.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_114-2022_altera_lei_2999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2999, de 05 de junho de 2012.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_115-2022_da_nome_estradas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_115-2022_da_nome_estradas.pdf</t>
   </si>
   <si>
     <t>Dá nome a estradas municipais.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_116-2022_altera_lei_2063.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_116-2022_altera_lei_2063.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2063, de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1916/projeto_de_lei_117-2022_regulamenta_construcoes.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1916/projeto_de_lei_117-2022_regulamenta_construcoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização das construções no Município de Mostardas, nos casos em que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_118_-022_concessao_guilherme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_118_-022_concessao_guilherme.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_exp_119_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_exp_119_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dação em pagamento de bem imóvel para fins de extinção de crédito tributário inscrito em dívida ativa municipal.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_exp._120_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_exp._120_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar  contrato por tempo determinado.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_exp._121_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_exp._121_2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_exp._122_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_exp._122_2022.pdf</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1944/projeto_de_lei_123-2022_concessao_loja_maconica.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1944/projeto_de_lei_123-2022_concessao_loja_maconica.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão real de uso.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1945/projeto_de_lei_124-2022_reestrutura_quadro_emprego_publico.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1945/projeto_de_lei_124-2022_reestrutura_quadro_emprego_publico.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro de empregos públicos no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_125-2022_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_125-2022_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_126-2022_contrato_temporario_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_126-2022_contrato_temporario_motorista.pdf</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_127-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_127-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_128-2022_smade.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_128-2022_smade.pdf</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_129-2022_horario_farmacias_da_sede.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_129-2022_horario_farmacias_da_sede.pdf</t>
   </si>
   <si>
     <t>Disciplina o horário de atendimento das farmácias da Sede do Município de Mostardas nos domingos e feriados.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_exec_130_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_exec_130_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4311, de 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_exec_131_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_exec_131_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso e revoga a Lei Municipal nº 4312, de 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_exec._132_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_exec._132_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso e revoga a Lei Municipal nº 4314, de 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1969/projeto_de_lei_exec._133_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1969/projeto_de_lei_exec._133_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4468, de 12 de junho de 2022.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_134-2022_credito_suplementar_secretarias.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_134-2022_credito_suplementar_secretarias.pdf</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_135_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_135_2022.pdf</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_136-2022_termo_aditivo_amlinorte_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_136-2022_termo_aditivo_amlinorte_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo aditivo ao contrato de rateio com o Consórcio Público da Associação dos Municípios do Litoral Norte - CP AMLINORTE.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_137-2022_termo_aditivo_amlinorte_2018_a_2021.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_137-2022_termo_aditivo_amlinorte_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_138-2022_termo_aditivo_amlinorte_2022_a_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_138-2022_termo_aditivo_amlinorte_2022_a_2023.pdf</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_lei_139-2022_altera_lei_4336.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_lei_139-2022_altera_lei_4336.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4336, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_lei_140-2022_credito_especial_smas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_lei_140-2022_credito_especial_smas.pdf</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei__141-2022_altera_lei_4332.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei__141-2022_altera_lei_4332.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4332, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_142-2022_altera_lei_4333.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_142-2022_altera_lei_4333.pdf</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_143-2022_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_143-2022_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_144-2022_credito_especial_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_144-2022_credito_especial_sms.pdf</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_145-2022_rateio_de_honorarios.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_145-2022_rateio_de_honorarios.pdf</t>
   </si>
   <si>
     <t>Regulamenta o rateio dos honorários de sucumbência nos termos do artigo 85, § 19 da Lei Federal nº 8.906/94.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_146-2022_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_146-2022_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_147-2022_credito_especial_smas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_147-2022_credito_especial_smas.pdf</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_lei_148-2022_credito_especial_smade.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_lei_148-2022_credito_especial_smade.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesas dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_149-2022_ldo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_149-2022_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2023 - LDO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_150-2022_contrato_temporario_atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_150-2022_contrato_temporario_atendente_geral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato temporário por tempo determinado.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_151-2022_contrato_temporario_operario.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_151-2022_contrato_temporario_operario.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_exec._152_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_exec._152_2022.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial de serviço a ser paga a Técnico em Contabilidade Titular de cargo de provimento efetivo do Poder Executivo, designado para a Escrituração Fiscal Digital e outras Informações Contábeis (EFD-REINF) do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_exec._153_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_exec._153_2022.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial de serviço a ser paga a servidor lotado na Secretaria Municipal de Educação Responsável pelo SIOPE do Município.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_exec._154_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_exec._154_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.016, de 22 de outubro de 2019.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_lei_exec._155_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_lei_exec._155_2022.pdf</t>
   </si>
   <si>
     <t>Cria cargo no quadro de Cargos em Comissão e Funções Gratificadas da Lei Municipal nº 4335, de 07 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_exec._156_2022_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_exec._156_2022_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4508, de 27 de setembro de 2022.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2028/projeto_de_lei_exec._157_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2028/projeto_de_lei_exec._157_2022.pdf</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_exec._158_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_exec._158_2022.pdf</t>
   </si>
   <si>
     <t>Cria o "Passe Livre" no Sistema de Transporte Coletivo de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei._exec_159_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei._exec_159_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2596, de 15 de outubro de 2009.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei._exec_160_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei._exec_160_2022.pdf</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_exec._161_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_exec._161_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece a forma de cadastramento de imóveis irregulares objeto de posse para fins de cobrança de IPTU e/ou Taxa e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_lei_exec._162_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_lei_exec._162_2022.pdf</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_exe._163_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_exe._163_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4405 de 29 de março de 2022.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_lei_exec._164_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_lei_exec._164_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mostardas para o Exercício Financeiro de 2023 - LOA.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_exec._165_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_exec._165_2022.pdf</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei._exec._166_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei._exec._166_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reformular o Conselho Municipal de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_exec._167_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_exec._167_2022.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2065/projeto_de_lei_exec._168_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2065/projeto_de_lei_exec._168_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reconhecer e parcelar a existência de dívida junto à CEEE Grupo Equatorial Energia.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2066/projeto_de_lei_exec._169_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2066/projeto_de_lei_exec._169_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4198, de 26 de janeiro de 2021.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_lei_exec._170_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_lei_exec._170_2022.pdf</t>
   </si>
   <si>
     <t>Altera o valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_exec._171_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_exec._171_2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IX da Lei Municipal nº 3056, de 27 de dezembro de 2012, alterada pela Lei Municipal nº 3531, de 27 de dezembro de 2016.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_exec._172_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_exec._172_2022.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral - artigo 37, X, da Constituição Federal - aos vencimentos dos servidores, dos proventos dos aposentados e das pensões, do Poder Executivo.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_exec._173_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_exec._173_2022.pdf</t>
   </si>
   <si>
     <t>Concede percentual de Revisão Geral, nos termos do parágrafo segundo do artigo 25 mencionado no artigo 1º da Lei Municipal nº 3063/2012, aos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_exec._174_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_exec._174_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Municipais n.ºs 4456, 2257, 2258, 2886, 2852, 3103, 2256.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2081/projeto_de_lei_exec._175_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2081/projeto_de_lei_exec._175_2022.pdf</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2082/projeto_de_lei_exec_176_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2082/projeto_de_lei_exec_176_2022.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_001-2022_calendario_de_eventos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_001-2022_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Mostardas a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_002_2022_legislativo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_002_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CULTURA DE AMBIENTE SAUDÁVEL E QUALIDADE DE VIDA NAS ESCOLAS DAS REDES PÚBLICA E PRIVADA DE ENSINO NO ÂMBITO DO MUNICÍPIO DE MOSTARDAS - ESCOLA SUSTENTÁVEL</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_003_2022_legislativo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_003_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENFRENTAMENTO AO RACISMO INSTITUCIONAL NO ÂMBITO DO MUNICÍPIO DE MOSTARDAS</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei__004_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei__004_2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DIA DA CONSCIENTIZAÇÃO E DO MÉTODO DA APRAXIA</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_legislativo_005_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_legislativo_005_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI MOSTARDAS COMO CIDADE AFRO-AÇORIANA</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_legislativo_006_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_legislativo_006_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS CONSCIENTIZAÇÃO SOBRE COMUNICAÇÃO ALTERNATIVA À DE REALIZAR-SE ANUALMENTE, NO MÊS DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_leg._exp._007_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_leg._exp._007_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Mostardense.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei._leg.exp._008_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei._leg.exp._008_2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Desenvolvimento da Cadeia Produtiva da Aquicultura.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_legislativo_009-2022_altera_leis_3292_e_3740.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_legislativo_009-2022_altera_leis_3292_e_3740.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 3292 de 30 de dezembro de 2014 e nº 3740 de 30 de janeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Mostardas o Dia do Escritor Mostardense e dá outras providências.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_leg_exp._011_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_leg_exp._011_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome a Avenida Prefeito Dr. Telmo Lemos.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_leg_exp._012_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_leg_exp._012_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome a Rua Silmar Lemos Machado.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_leg_exp_013_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_leg_exp_013_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Rua doa Açores.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_leg_exp_014_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_leg_exp_014_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Rua Uruguai.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_leg_exp_015_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_leg_exp_015_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Rua Aprília.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_leg_exp_016_2022___.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_leg_exp_016_2022___.pdf</t>
   </si>
   <si>
     <t>Dá nome à Travessia da Praça.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_leg_exp._017_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_leg_exp._017_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento da Saúde mental e Inteligência Emocional,  a ser desenvolvido nas escolas públicas de Mostardas.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_leg_exp._018_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_leg_exp._018_2022.pdf</t>
   </si>
   <si>
     <t>Dá nome a Quiosque da Agricultura Familiar.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_legislativo_019-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_legislativo_019-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_legislativo_020-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_legislativo_020-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto da Desburocratização no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_legislativo_021-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_legislativo_021-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Rua do Lazer no Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_leg._exp._022_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_leg._exp._022_2022.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Fevereiro Laranja" dedicado à realização da campanha para a prevenção e combate a Leucemia no Município de Mostardas/RS.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_legislativo_023-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_legislativo_023-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Parlamento Infanto-Juvenil no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_lei_legislativo_024-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_lei_legislativo_024-2022.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos oficiais do Município de Mostardas o Dia dos Lanceiros Negros e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_legislativo_025-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_legislativo_025-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Beco das duas paradas em frente ao KM 215 nos Povos de Jorge Manoel Teixeira.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>Edinei Machado, Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_legislativo_026-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_legislativo_026-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei._leg_.027_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei._leg_.027_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de incentivo a formação de Bancos Comunitários de Sementes Crioulas e Mudas e conservação da Agrobiodiversidade.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_lei._leg._exp._028_2022_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_lei._leg._exp._028_2022_.pdf</t>
   </si>
   <si>
     <t>Estabelece a prioridade de atendimento no âmbito do Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_lei.leg.exp_029_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_lei.leg.exp_029_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Mostardas o Dia da Conscientização sobre a Mielomeningocele.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei._leg._exp_030_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei._leg._exp_030_2022.pdf</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei._leg._exp_031_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei._leg._exp_031_2022.pdf</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei.leg.exp._032_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei.leg.exp._032_2022.pdf</t>
   </si>
   <si>
     <t>Concede Vale Alimentação aos servidores do Poder Legislativo Municipal efetivos em suas funções e contrato temporários, nos padrões I, II, III, IV, V e VI e cargos em comissão padrões I, II e III, do Quadro Geral dos Servidores da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei.leg.exp_033_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei.leg.exp_033_2022.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei.leg.exp._034_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei.leg.exp._034_2022.pdf</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2076/projeto_de_lei.leg.exp.036_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2076/projeto_de_lei.leg.exp.036_2022.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral aos Exercentes de Mandatos Eletivos de Vereador.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2077/projeto_de_lei.leg.exp._037_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2077/projeto_de_lei.leg.exp._037_2022.pdf</t>
   </si>
   <si>
     <t>Concede percentual de Revisão Geral Anual - Artigo 37 X da Constituição Federal e Lei Municipal nº 4139/2020 aos Subsídios do Prefeito e Vice Prefeito.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2078/projeto_de_lei.leg.exp._038_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2078/projeto_de_lei.leg.exp._038_2022.pdf</t>
   </si>
   <si>
     <t>Concede percentual de Revisão Geral Anual - Artigo 37, X da Constituição Federal e Lei Municipal nº 4139/2020 dos subsídios dos Secretários Municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2079/projeto_de_lei.leg.exp._039_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2079/projeto_de_lei.leg.exp._039_2022.pdf</t>
   </si>
   <si>
     <t>Concede Percentual de Revisão Geral Anual - Artigo 37, X da Constituição Federal aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2080/projeto_de_lei.leg.exp._040_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2080/projeto_de_lei.leg.exp._040_2022.pdf</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei.leg.exp._041_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei.leg.exp._041_2022.pdf</t>
   </si>
   <si>
     <t>Institui programa de Primeiro Emprego no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Marne Vitorino, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_leg_042-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_leg_042-2022.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_resolucao_001-2022_aluguel.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_resolucao_001-2022_aluguel.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_resolucao_002-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_resolucao_002-2022.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores de Mostardas/RS, associada à União dos Vereadores do Brasil, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_resolucao_003-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_resolucao_003-2022.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado do Art. 86 do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_resolucao_004-2022_atualizada.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_resolucao_004-2022_atualizada.pdf</t>
   </si>
   <si>
     <t>Aprova representantes do Poder Legislativo de Mostardas participar da Marcha dos Legislativos Municipais de 26 a 29 de Abril em Brasília.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_resolucao_005-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_resolucao_005-2022.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene alusivo aos 30 anos de instalação da Sala Açoriana no Município, 270 anos da Presença Açoriana no Rio Grande do Sul e 259 anos da presença Açoriana em Mostardas.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_resolucao_006-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_resolucao_006-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_resolucao_007-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_resolucao_007-2022.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o parágrafo único dos artigos 54, 55 e 57 da Resolução 009/2021, que trata do Regimento Interno da Câmara Municipal de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_resolucao_008-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_resolucao_008-2022.pdf</t>
   </si>
   <si>
     <t>Fica criada homenagem de reconhecimento para pessoas que se destacaram na divulgação da cultura açoriana do Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_resolucao_exp._009_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_resolucao_exp._009_2022.pdf</t>
   </si>
   <si>
     <t>Aprova os nomes a serem homenageados em reconhecimento pelo trabalho na divulgação da Cultura Açoriana no Município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_resolucao_010-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_resolucao_010-2022.pdf</t>
   </si>
   <si>
     <t>Indica Vereador para representar a Câmara de Vereadores em Inspeção Judicial da Justiça Federal, dispensa comparecimento em Sessão Ordinária e dá outras providências.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_resolucao_011-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_resolucao_011-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara a assinar convênios para empréstimos consignados com desconto e folha de pagamento, de 30% e 35% dos rendimentos junto ao SICREDI.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1908/pr.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1908/pr.pdf</t>
   </si>
   <si>
     <t>Aprova justificativa da ausência de Vereador na Sessão Ordinária do dia 13/06/2022.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_resolucao_exp._013_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_resolucao_exp._013_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de contrato de prestação de serviços com o IPE SAÚDE e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_resolucao_exp._014_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_resolucao_exp._014_2022.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o horário do expediente e dá outras providências.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_resolucao_exp._015_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_resolucao_exp._015_2022.pdf</t>
   </si>
   <si>
     <t>Indica Vereadores para participar da Cavalgada da Condução da Chama Crioula de Canguçu à Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_resolucao_exp._016_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_resolucao_exp._016_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores a participar do "PROJETO RESGATE COMUNITÁRIO DAS TRADIÇÕES QUILOMBOLAS: TERNO DE REIS EM CASCA" e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2022/projeto_de_resolucao_exp._017_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2022/projeto_de_resolucao_exp._017_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a assinar adesão ao Convênio Imobiliário para servidores vinculados ao RPPS e Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_resolucao_legislativa_018-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_resolucao_legislativa_018-2022.pdf</t>
   </si>
   <si>
     <t>Institui o regulamento para a realização de processo seletivo simplificado no âmbito da administração direta e indireta do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_resolucao_exp._019_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_resolucao_exp._019_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Vereadores a participar do Congresso Brasileiro de Legislativos Municipais, organizado pela União dos Vereadores do Brasil - UVB, que ocorrerá em Brasília-DF, de 22 a 25 de novembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_001-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DAER/RS e a AGERGS cobrando esclarecimentos sobre a precariedade das linhas e horários de ônibus no trecho de Mostardas e Porto Alegre.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_002-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Capitania dos Portos do Rio Grande do Sul em Rio Grande no sentido de promover a recuperação da estrutura e o resgate do valor dos Faróis na península como forma de fortalecer o turismo na região implementando a ROTA DOS FARÓIS DO LITORAL MÉDIO GAÚCHO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/requerimento_003-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/requerimento_003-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a reitoria do Instituto Federal Sul-Rio-Grandense (IFSul) e ao Câmpus Visconde da Graça - Pelotas parabenizando a instituição pela oferta de cursos técnicos e FIC em nosso município e colocando esta Casa como parceira na busca de novas ofertas de cursos, inclusive a nível de graduação e pós-graduação.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_004-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_004-2022.pdf</t>
   </si>
   <si>
     <t>Justificativa de Ausência na Sessão Ordinária de 10 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_005-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Esporte Clube Tamandaré pela passagem do seu 80º aniversário, ocorrido no dia 11 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_006-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_006-2022.pdf</t>
   </si>
   <si>
     <t>Que seja criada na Câmara de Vereadores de Mostardas, Comissão Especial a política de prevenção e apoio à mulheres vítimas de violência no município.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_007-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo Municipal, Metroplan e Assembleia Legislativa para que seja construída parceria que viabilize o acesso ao passe livre na modalidade integral aos estudantes de ensino técnico profissionalizantes e superior do Município de Mostardas.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_008-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a ser encaminhado ao Instituto Chico Mendes de Conservação da Biodiversidade e ao Parque Nacional da Lagoa do Peixe para que possam ser realizados estudos para viabilização de instituição de Selo de Origem para o camarão e demais produtos oriundos da pesca artesanal de pescadores credenciados junto ao Parque Nacional da Lagoa do Peixe.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_009-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_009-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria do Meio Ambiente e Infraestrutura do RS referente a consulta pública sobre a concessão de uso de áreas da Laguna dos Patos para a implantação de aerogeradores de energia elétrica (Parque Eólico), a serem instalados pela iniciativa privada.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_010-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_010-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa VIVO, prestadora de serviços de telefonia móvel e internet neste município de Mostardas, com pedido de providências urgentes para reestabelecimento do sinal e da adequada prestação de serviços na região.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_011_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_011_2022.pdf</t>
   </si>
   <si>
     <t>Justificativa de Ausência na Sessão Ordinária de 31 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_012_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_012_2022.pdf</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_013_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_013_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao ICMBio, Secretaria de Agricultura e Pesca e a Secretaria de Estado da Agricultura, Pecuária e Desenvolvimento Rural, solicitando a este Instituto aos pescadores tradicionais de Mostardas e Tavares, seja viabilizado através de medidas emergenciais para auxiliar na questão da perda da renda, como também no suporte técnico na busca de medidas a médio e longo prazo para a questão da seca, sempre ouvindo os pescadores, os prefeitos e a comunidade local, considerando os aspectos ambientais, sociais e econômicos que envolvem esta questão.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_014-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_014-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul e Secretaria de Estado de Agricultura, Pecuária e Desenvolvimento Rural para que inclua as Comunidades Quilombolas e os Pescadores Tradicionais no Programa Avançar na Agropecuário e no Desenvolvimento Rural, cujo aporte anunciado é de R$ 275,9 milhões, considerando o dobro do que já foi investido no setor nos últimos 10 anos.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_015-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_015-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento do Vereador Júnior Pereira do PDT, onde solicita que seja apreciado e colocado em votação no Plenário, licença interesse, pelo período de 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_016_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_016_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR NOVAMENTE O APOIO PARA QUE POSSAMOS DISCUTIR PROPOSTAS E SOLUÇÕES PARA QUE MOSTARDAS E A REGIÃO DA PENÍNSULA POSSAM TER UM ATENDIMENTO MÍNIMO DE UNIDADE DE CORPO DE BOMBEIROS, BEM COMO ESTRUTURA ADEQUADA PARA ABORDAGEM BÁSICA DE SINISTROS NA COORDENAÇÃO DE DEFESA CIVIL MUNICIPAL</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_017_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_017_2022.pdf</t>
   </si>
   <si>
     <t>FOMENTAR DOAÇÕES JUNTO AOS FUNDOS MUNICIPAIS DA CRIANÇA E DO ADOLESCENTE E DO IDOSO ATRAVÉS DA DECLARAÇÃO DE IMPOSTO DE RENDA 2022</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_018_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_018_2022.pdf</t>
   </si>
   <si>
     <t>QUE A FURG E A UFPEL ESTUDEM A POSSIBILIDADE DE AMPLIAR A OFERTA DE VAGAS PARA ESTUDANTES ORIUNDOS DE COMUNIDADES QUILOMBOLAS, BEM COMO GARANTA A ADEQUADA ASSISTÊNCIA ESTUDANTIL ATRAVÉS DA BOLSA PERMANÊNCIA</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>Dangelo Motta, Prof. Alvaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_019_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_019_2022.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM, REQUEREM NOS TERMOS REGIMENTAIS, QUE ESTA CASA LEGISLATIVA, ENVIE MOÇÃO DE REPÚDIO À PORTARIA SAP/MAPA Nº 634, DE 21 DE MARÇO DE 2022. "QUE PERMITE A VOLTA DA PESCA DE ARRASTO MOTORIZADO DE CAMARÃO NA FAIXA MARÍTIMA DA ZONA COSTEIRA ADJACENTE AO ESTADO DO RIO GRANDE DO SUL, DAS 3 (TRÊS) AS 12 (DOZE) MILHAS NÁUTICAS".</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_020_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_020_2022.pdf</t>
   </si>
   <si>
     <t>REPÚDIO A INICIATIVA DA SECRETARIA DE AQUICULTURA E PESCA, DO MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO NA PUBLICAÇÃO DA PORTARIA Nº 634, DE 22 DE MARÇO DE 2022, QUE "PERMITE A VOLTA DA PESCA DE ARRASTO MOTORIZADO DE CAMARÃO NA FAIXA MARÍTIMA DA ZONA COSTEIRA ADJACENTE DO ESTADO DO RIO GRANDE DO SUL, DAS 3 AS 12 MILHAS NÁUTICAS".</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_021_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_021_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA ENCAMINHADO OFÍCIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, ASSEMBLEIA LEGISLATIVA, PROCON-RS, MP-RS, AGERGS E EMPRESA EQUATORIAL ENERGIA SOLICITANDO ESCLARECIMENTOS E TOMADA DE MEDIDAS URGENTES SOBRE A PRECARIEDADE DO FORNECIMENTO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE MOSTARDAS, ESPECIALMENTE, NA ÁREA RURAL E NOS BALNEÁRIOS</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_022_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_022_2022.pdf</t>
   </si>
   <si>
     <t>INDICAR O SENHOR DOMINGOS ANTONIO VELHO LOPES PARA RECEBER A "MEDALHA MÉRITO COMUNITÁRIO"</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_023_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_023_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, SECRETARIA ESTADUAL DA CULTURA, MEMORIAL DO RIO GRANDE DO SUL E ESPECIALMENTE AO MUSEU ANTROPOLÓGICO DO RIO GRANDE DO SUL PELA EXPOSIÇÃO PALMARES NÃO É SÓ UM, SÃO MILHARES: 50 ANOS DO 20 DE NOVEMBRO</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_024_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_024_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENCAMINHA OFÍCIO AO MINISTÉRIO DA EDUCAÇÃO REFORÇANDO A NECESSIDADE DA IMPLANTAÇÃO DE UM CAMPUS AVANÇADO DO INSTITUTO FEDERAL NO MUNICÍPIO DE MOSTARDAS, TENDO EM VISTA AS DEMANDAS DE FORMAÇÃO TÉCNICA, PROFISSIONAL, GRADUAÇÃO E PÓS-GRADUAÇÃO EM NOSSA REGIÃO</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_025-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_025-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Heraldo Chaves Guerreiro, que foi nomeado Secretário Adjunto da Secretaria de Segurança Pública do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>Jorge Amaro, Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Marne Vitorino, Prof. Alvaro, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_exp_026_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_exp_026_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Fundação Nacional da Saúde (Funasa), Governo do Estado do Rio Grande do Sul e a Coordenação da Bancada Gaúcha no Congresso Nacional para que seja priorizada a execução dos Convênios relativos ao tratamento de esgoto no Município de Mostardas.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_exp_027_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_exp_027_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Infraestrutura, ao Departamento Nacional de Infraestrutura e Transportes (DNIT), Governo do Estado do Rio Grande do Sul e a Coordenação da Bancada Gaúcha no Congresso Nacional sobre o andamento do acesso via ponte entre São José do Norte e Rio Grande.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_exp_028_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_exp_028_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a 18ª Coordenadoria Regional de Saúde, a Fundação de Articulação e Desenvolvimento de Políticas Públicas para Pessoas com Deficiência e Pessoas com Altas Habilidades (Faders) e ao Conselho Estadual dos Direitos da Pessoa com Deficiência (Coepede) para que possa informar a esta Casa todos os serviços referentes a Rede de Saúde da Pessoa com Deficiência disponíveis na nossa região, bem como o fluxo de acesso e a estes serviços pela comunidade, o tempo de atendimento e a demanda existente, sobretudo de órteses e próteses e demais atendimentos de reabilitação física, visual, sensorial e transtorno do espectro do autismo.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_029-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_029-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Igreja Evangélica Quadrangular pela passagem dos seus 30 anos em nosso Município.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1865/requerimento_030-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1865/requerimento_030-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Igreja Ministério Arca da Aliança Lugar de Adoração pela passagem dos seus 02 anos em nosso Município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_031-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_031-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul para que se manifeste com relação a implantação do sinal 5G ao longo de todo o trecho da RSC-101  de administração estadual.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_032-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_032-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Cleonésio José Costa de Araújo, proprietário da TROPILHA GARRÃO DE POTRO, pela organização da 1ª Festa Campeira realizada na localidade do Valim, de 13 a 15 de maio de 2022.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_033-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_033-2022.pdf</t>
   </si>
   <si>
     <t>Ofício a Empresa Equatorial Energia solicitando agenda para esclarecimentos e tomada de medidas urgentes sobre a precariedade do fornecimento de energia elétrica do Município de Mostardas.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_034-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_034-2022.pdf</t>
   </si>
   <si>
     <t>Nos termos dos artigos 67 e 69 do Regimento Interno, que seja constituída Comissão Temporária Especial para tratar dos serviços de Telefonia, Energia Elétrica, Internet e abastecimento de água em nossa região.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1878/requerimento_035-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1878/requerimento_035-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Escola Estadual de Ensino Médio Edgardo Pereira Velho de Tavares/RS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_036-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_036-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos Cavaleiros e Cavaleiras do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_037-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_037-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação de Pais e Amigos Excepcionais (APAE) de Mostardas.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_038-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_038-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento as escolas de ensino médio da região, em especial, Escola Estadual de Ensino Médio Padre Simão Moser e Escola Estadual de Ensino Médio Mário Quintana (Mostardas) e Escola Estadual de Ensino Médio Edgardo Pereira Velho (Tavares) vem como escolas agrícolas que atendem nossos estudantes, dando ampla divulgação ao Edital do Programa Bolsa Juventude Rural 2022, que tem por finalidade incentivar a permanência e o retorno dos jovens ao ensino médio e criar condições para a permanência do jovem no meio rural.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_039-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_039-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio as Leis Aldir Blanc 2 e Paulo Gustavo, ambas vetadas pela presidência da República.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_040-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_040-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Bancada Gaúcha no Congresso Nacional, solicitando apoio aos Projetos que determinam que o rol de procedimentos e eventos em saúde da Agência Nacional de Saúde Suplementar (ANS) seja exemplificativo, devendo ser custeado pelo Sistema Único de Saúde, pela operadora de plano de saúde ou seguro privado de assistência à saúde.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_041-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_041-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil do Governo do Estado do Rio Grande do Sul e Líderes de Bancada da Assembleia Legislativa referente a proposta de alteração da natureza jurídica das Fundações do Estado (FADERS, FASE, FEPAM, FGTAS e FPE) em possível regime de urgência. O texto preliminar, prevê a transposição do quadro, porém, não regulamenta a situação de trabalhadores e trabalhadoras, e sobretudo, não apresenta de forma clara como estas políticas públicas essenciais serão ofertadas a população.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_042-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_042-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Estadual e Coordenadoria Regional de Saúde (CRS) de Osório para que seja avaliado tecnicamente a possibilidade de que os pescadores tradicionais sejam inseridos como públicos-alvo do Programa Estadual de Incentivos para Atenção Primária à Saúde (PIAPS) no quesito que trata do "incentivo à Promoção da Equidade em Saúde".</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_exp._043_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_exp._043_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Educação (MEC) e Fundo Nacional de Desenvolvimento da Educação (FNDE) para que seja avaliado tecnicamente a possibilidade de que os pescadores tradicionais  sejam inseridos como público-alvo do Programa Nacional de Alimentação Escolar (PNAE).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_exp._044_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_exp._044_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à causa dos Servidores Públicos Estaduais Inativos (as) e Pensionistas, e, em especial aos trabalhadores (as) em educação do nosso Município em educação do nosso Município em razão das alterações trazidas pens Instrução Normativa IPE Prev nº 01, que alterou a Lei Complementar nº 13.758, fixando as alíquotas e modificando a base de cálculo da contribuição previdenciária sobre o valor do benefício.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_exp._045_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_exp._045_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Defesa, Comando da Aeronáutica, Segundo Centro Integrado de Defesa Aérea e Controle Aéreo e Agência Nacional de Aviação Aérea solicitando informações referente a situação do aeródromo de Mostardas, bem como apoio destas instituições para que o mesmo possa estar sendo regularizado.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_exp._046_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_exp._046_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento as agências bancárias de Mostardas sobre quais medidas estão sendo tomadas para a oferta de Terminal de Autoatendimento Acessível, especialmente, para pessoas com deficiência física e pessoas com nanismo conforme estabelece a Norma Brasileira 15.250/2005.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_exp._047_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_exp._047_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a a Liberdade Religiosa.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_048-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_048-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Bancada Gaúcha no Congresso Nacional solicitando que seja aprovado o Projeto de Lei que institui o Fundo Nacional dos Direitos da Pessoa com Deficiência Pública (PL nº 552/2019).</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_049-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_049-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul e Assembleia Legislativa solicitando que seja aprovado o texto original da Lei Gaúcha da Acessibilidade e Inclusão (LEGAI).</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_050-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_050-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo ato de formatura da primeira turma da Universidade Federal do Rio Grande do Sul no Polo da Universidade Aberta do Brasil (UAB) de Mostardas.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_exp._051_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_exp._051_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Cabanha CV Boa Vista pela participação durante a 45ª Expointer no setor de ovinocultura da raça Texel Naturalmente Coloridos.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_exp._052_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_exp._052_2022.pdf</t>
   </si>
   <si>
     <t>CARTA DE COMPROMISSO DE MOSTARDAS a todos Candidatos/as ao Governo do Estado, Senadores, Deputados/as Estaduais e Federais.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_exp._053_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_exp._053_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a equipe de futebol Feminino Felinas, cujas atletas negras foram alvo de atos de racismo durante partida do Campeonato Municipal de FUTSAL de Mostardas.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_054-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_054-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Tatiana Velho de Azevedo, Isadora Azevedo da Costa, Silvio Machado da Costa e Antônio Sidnei Pereira pela excelente participação representando Mostardas no final da Campereada Team Penning 2022 da Associação Brasileira de Cavalos Crioulos.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_exp._055_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_exp._055_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Centro Espírita Raio de Luz pela comemoração do seu 29º aniversário ocorrido no dia 25 de setembro, bem como pela organização do 12º Seminário Espírita de Mostardas.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_exp._056_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_exp._056_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Deputado Jerônimo Goergen, pelos serviços prestados ao Município de Mostardas ao longo dos seus mandatos, sobretudo aportando recursos importantes para nossa comunidade nas áreas da saúde, agricultura, infraestrutura e desenvolvimento local.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_exp._057_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_exp._057_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul solicitando mais Guaritas e Guarda-Vidas, na Operação Golfinho, para o Balneário Mostardense, que se situa a 12KM da Sede do Município.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_exp._058_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_exp._058_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Solidariedade ao chamamento de todos os aprovados na primeira fase do Concurso vigente da SUSEPE-RS, para que sejam convocados para a segunda fase (teste de aptidão física), prevista no certame.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_exp_059_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_exp_059_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo ato de formatura da turma da graduação em Sociologia da universidade Federal de Santa Maria no Polo da Universidade Aberta do Brasil (UAB) de Mostardas.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_exp_060_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_exp_060_2022.pdf</t>
   </si>
   <si>
     <t>Requer autorização para a realização de Sessão Solene no dia 21 de novembro no Plenário Bernardo Soares em alusão ao Dia da Consciência Negra - 20 de Novembro.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Dudu Verardi</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_exp._061_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_exp._061_2022.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária de 17 de outubro de 2022.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_exp_062_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_exp_062_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Universidade Federal de Pelotas (UFPEL) pela oferta dos cursos de História e Matemática no POLO UAB Mostardas.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2045/requerimento_exp_063_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2045/requerimento_exp_063_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Instituto Brasileiro do Meio Ambiente e dos Recursos Naturais Renováveis e também a Secretaria do meio Ambiente e Infraestrutura do RS referente ao andamento dos projetos de usinas de energia eólica offshore em nosso Estado, em especial, na região do Litoral Médio nos limites do Município de Mostardas e Tavares.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_exp._064_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_exp._064_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento a Superintendência da Educação (SEDUC), reafirmando o apoio desta Casa Legislativa na implantação do Ensino Técnico através dos cursos de Agronegócio e Administração na Escola Estadual de Ensino Médio Edgardo Pereira Velho em Tavares.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_exp._066_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_exp._066_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a equipe de futebol de salão feminino da Escola Municipal de Ensino Fundamental Marcelo Gama.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_exp._067_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_exp._067_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Associação Comunitária Quilombola Dina Quitéria da Casa pela organização da Festa da Consciência Negra.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_exp._068_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_exp._068_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Escola Estadual de Ensino Médio Padre Simão Moser pela seleção da estudante Jéssyca Susibel Daros no Programa Futuras Cientistas 2023 representando nossa região.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_exp._069_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_exp._069_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a artesã Noemi dos Santos Lemos que representou o Município de Mostardas no III Concurso Estadual de Artesanato em lã e pele ovina e II Festival Lãs do RS.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_exp._070_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_exp._070_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento Autônomo de Estradas de Rodagem (DAER-RS) e a Secretaria de Logística e Transportes, em agradecimento ao pleito desta casa e de toda comunidade pela inclusão da RSC 101 no Plano de Obras.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_071-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_071-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Diretor Alfredo Manevy, Plural Filmes e Canal Curta pela produção Lupício Rodrigues: Confissões de um Sofredor!" e a solicitação para que o mesmo possa ser exibido em nosso município.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/veto_parcial_01_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/veto_parcial_01_2022.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 003/2022 - Expediente nº 003/2022 - Poder Legislativo</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_complementar_01-2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_complementar_01-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01, de 07 de dezembro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4755,67 +4755,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_019_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_023_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_024_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/indicacao_027_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_exp_031_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_exp_033_2022_votada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_exp_034_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_exp_035_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_038-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_040-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_047-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1971/indicacao_exp._048_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_exp._051_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_exp._052_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_053-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_exp._054_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_exp._055_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_exp._056_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_exp._057_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_exp._058_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_exp._059_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_exp._060_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_exp._061_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao._exp._062_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_exp._063_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_exp._064_2022-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_exp._065_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pedido_de_informacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pedido_de_informacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pedido_de_informacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pedido_de_informacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1836/pedido_de_informacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pedido_de_informacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pedido_de_informacao_exp._007_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pedido_de_informacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pedido_de_informacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1867/pedido_de_informacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1881/pedido_de_informacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1906/pedido_de_informacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2002/pedido_de_informacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2029/pedido_de_informacao_exp._014_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2037/pedido_de_informacao_exp._015_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2038/pedido_de_informacao_exp._016_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2039/pedido_de_informacao_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2046/pedido_de_informacao.exp_018_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2090/pedido_de_informacao_exp._019_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2091/pedido_de_informacao_exp._020_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pedido_de_providencia_001-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pedido_de_providencia_002-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pedido_de_providencia_003-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pedido_de_providencia_005-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pedido_de_providencia_006-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/pedido_de_providencia_007-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pedido_de_providencia_008-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pedido_de_providencia_009-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pedido_de_providencia_011-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pedido_de_providencia_012_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pedido_de_providencia_013_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pedido_de_providencia_014_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/pedido_de_providencia_015_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pedido_de_providencia_016_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pedido_de_providencia_017_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_providencia_018_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pedido_de_providencia_019_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pedido_de_providencia_020_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1837/pedido_de_providencia_021-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1838/pedido_de_providencia_022-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1839/pedido_de_providencia_023-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1840/pedido_de_providencia_024-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1841/pedido_de_providencia_025-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1842/pedido_de_providencia_026-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1843/pedido_de_providencia_027-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1845/pedido_de_providencia_029-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pedido_de_providencia_030-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pedido_de_providencia_031-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pedido_de_providencia_032-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/pedido_de_providencia_033-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1849/pedido_de_providencia_exp_034_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1850/pedido_de_providencia_exp_035_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1851/pedido_de_providencia_exp_036_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1868/pedido_de_providencia_037-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1921/pedido_de_providencia_038-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1922/pedido_de_providencia_039-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1923/pedido_de_providencia_040-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1935/pedido_de_providencia_exp._041_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1948/pedido_de_providencia_042-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1958/pedido_de_providencia_043-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pedido_de_providencia_exp._044_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1987/pedido_de_providencia_exp._045_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2027/pedido_de_providencia_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2089/pedido_de_providencia_exp._048_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2092/pedido_de_providencia_exp._049_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1951/projeto_de_decreto_legislativo_exp._001_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_decreto_legislativo_exp._002_2022_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_decreto_legislativo_exp._003_2022__.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_decreto_legislativo_exp._004_2022__.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_decreto_legislativo_exp._005_2022___.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_001-2022_altera_lei_4334.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_002-2022_contrato_temporario_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_003-2022_contrato_temporario_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_004-2022_contrato_temporario_monitor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_005-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_006-2022_contrato_temporario_prof._matematica.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_007-2022_contrato_temporario_prof._ciencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_008-2022_contrato_temporario_serv._merendeira.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_009-2022_contrato_temporario_serv._geral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_010-2022_contrato_temporario_prof_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_011-2022_contrato_temporario_prof._educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_012-2022_reest._comturc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_de_lei_013-2022_prorroga_prazo_lei_4185.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1671/projeto_de_lei_014-2022_revoga_leis_2503_3089_3272_3273.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/projeto_de_lei_015-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_lei_016-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_de_lei_017-2022_contrato_temporario_motorista_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_018-2022_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_019-2022_altera_lei_2816.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_020-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_021-2022_contrato_temporario_servente_de_merendeira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_022-2022_contrato_temporario_prof_ed._infantil.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_023-2022_credito_suplementar_smf_e_smos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_024-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_025-2022_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_026-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_027-2022_incremento_financeiro_hospital_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_028-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_029-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_030-2022_contrato_temporario_-_operario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_031-2022_altera_lei_3669.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_032-2022_credito_suplementar_smt.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_033-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_034-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_035-2022_credito_suplementar_sma.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_036-2022_credito_suplementar_sma.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_037-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_038-2022_credito_suplementar_smosb.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_039-2022_altera_lei_4332.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_040-2022_altera_lei_4333.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_041-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_042-2022_contrato_temporario_fiscal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_043-2022_contrato_temporario_op._maq._eq._agricula.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_044_2022_altera_lei_4336.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_045-2022_contrato_temporario_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_046-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_047-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_048-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_049-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_050-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_051_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_052_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_053_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_054_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_055_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_056_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_057_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_058_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_059_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_060_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_061_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_062_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_063_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/projeto_de_lei_064_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_065_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_066_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_067_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_068_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei._exec._069_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei._exec._070_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei._exec._071_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei._exec._072_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_lei_exec._073_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_lei_exec_074_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_exec_075_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_exec_076_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_lei_exec_077_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_lei_exec_078_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_exec_079_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_lei_exec_080_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_exec_081_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_exec._082_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_exec._083_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_exec._084_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_085-2022_contrato_temporario_prof_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1859/projeto_de_lei_086-2022_contrato_temporario_serv._geral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1860/projeto_de_lei_087-2022_credito_suplementar_smott.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_088-2022_altera_3103.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_lei_089-2022_define_atividades_insalubres.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_090-2022_altera_lei_3915.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_091-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_092-2022_credito_especial_e_suplemementar_smt.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_093-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_094-2022_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1888/projeto_de_lei_095-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1889/projeto_de_lei_096-2022_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_097-2022_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_098-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_099-2022_altera_lei_2328.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_lei_100-2022_altera_lei_3259.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_101-2022_cria_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_102-2022_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_103-2022_altera_lei_4344_2857_e_4011.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_104-2022_contrato_temporario_fiscal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_105-2022_cria_cargo_ass_adm_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_106-2022_credito_cef.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1900/projeto_de_lei_107-2022_cria_programa_prevencao_e_combate_mosquito_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1901/projeto_de_lei_108-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_109-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_110-2022_contrato_temporario_prof._ciencias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_lei_111-2022_cargo_ag._adm_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_112-2022_alteral_lei_4255.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_de_lei_113-2022_comunidade_tradicional_pescadores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_114-2022_altera_lei_2999.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_115-2022_da_nome_estradas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_116-2022_altera_lei_2063.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1916/projeto_de_lei_117-2022_regulamenta_construcoes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_118_-022_concessao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_exp_119_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_exp._120_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_exp._121_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_exp._122_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1944/projeto_de_lei_123-2022_concessao_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1945/projeto_de_lei_124-2022_reestrutura_quadro_emprego_publico.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_125-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_126-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_127-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_128-2022_smade.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_129-2022_horario_farmacias_da_sede.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_exec_130_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_exec_131_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_exec._132_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1969/projeto_de_lei_exec._133_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_134-2022_credito_suplementar_secretarias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_135_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_136-2022_termo_aditivo_amlinorte_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_137-2022_termo_aditivo_amlinorte_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_138-2022_termo_aditivo_amlinorte_2022_a_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_lei_139-2022_altera_lei_4336.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_lei_140-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei__141-2022_altera_lei_4332.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_142-2022_altera_lei_4333.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_143-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_144-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_145-2022_rateio_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_146-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_147-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_lei_148-2022_credito_especial_smade.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_149-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_150-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_151-2022_contrato_temporario_operario.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_exec._152_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_exec._153_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_exec._154_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_lei_exec._155_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_exec._156_2022_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2028/projeto_de_lei_exec._157_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_exec._158_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei._exec_159_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei._exec_160_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_exec._161_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_lei_exec._162_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_exe._163_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_lei_exec._164_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_exec._165_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei._exec._166_2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_exec._167_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2065/projeto_de_lei_exec._168_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2066/projeto_de_lei_exec._169_2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_lei_exec._170_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_exec._171_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_exec._172_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_exec._173_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_exec._174_2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2081/projeto_de_lei_exec._175_2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2082/projeto_de_lei_exec_176_2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_001-2022_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_002_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_003_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei__004_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_legislativo_005_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_legislativo_006_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_leg._exp._007_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei._leg.exp._008_2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_legislativo_009-2022_altera_leis_3292_e_3740.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_leg_exp._011_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_leg_exp._012_2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_leg_exp_013_2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_leg_exp_014_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_leg_exp_015_2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_leg_exp_016_2022___.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_leg_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_leg_exp._018_2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_legislativo_019-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_legislativo_020-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_legislativo_021-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_leg._exp._022_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_legislativo_023-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_lei_legislativo_024-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_legislativo_025-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_legislativo_026-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei._leg_.027_2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_lei._leg._exp._028_2022_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_lei.leg.exp_029_2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei._leg._exp_030_2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei._leg._exp_031_2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei.leg.exp._032_2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei.leg.exp_033_2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei.leg.exp._034_2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2076/projeto_de_lei.leg.exp.036_2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2077/projeto_de_lei.leg.exp._037_2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2078/projeto_de_lei.leg.exp._038_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2079/projeto_de_lei.leg.exp._039_2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2080/projeto_de_lei.leg.exp._040_2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei.leg.exp._041_2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_leg_042-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_resolucao_001-2022_aluguel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_resolucao_004-2022_atualizada.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_resolucao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_resolucao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_resolucao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_resolucao_exp._009_2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_resolucao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_resolucao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1908/pr.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_resolucao_exp._013_2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_resolucao_exp._014_2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_resolucao_exp._015_2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_resolucao_exp._016_2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2022/projeto_de_resolucao_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_resolucao_legislativa_018-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_resolucao_exp._019_2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_013_2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_019_2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_020_2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_022_2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_023_2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_exp_026_2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_exp_027_2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_exp_028_2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1865/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1878/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_036-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_037-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_038-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_039-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_040-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_041-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_042-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_exp._043_2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_exp._044_2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_exp._045_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_exp._047_2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_048-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_049-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_050-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_exp._051_2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_exp._052_2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_exp._053_2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_054-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_exp._055_2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_exp._056_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_exp._057_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_exp._058_2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_exp_059_2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_exp_060_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_exp._061_2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_exp_062_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2045/requerimento_exp_063_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_exp._064_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_exp._066_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_exp._067_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_exp._068_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_exp._069_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_exp._070_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_071-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/veto_parcial_01_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_019_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_023_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_024_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/indicacao_027_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_exp_031_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_exp_033_2022_votada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_exp_034_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_exp_035_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_038-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_040-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1919/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1920/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_047-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1971/indicacao_exp._048_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_exp._051_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_exp._052_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_053-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_exp._054_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_exp._055_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_exp._056_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_exp._057_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_exp._058_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_exp._059_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_exp._060_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_exp._061_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao._exp._062_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_exp._063_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_exp._064_2022-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_exp._065_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pedido_de_informacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pedido_de_informacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pedido_de_informacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pedido_de_informacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1836/pedido_de_informacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pedido_de_informacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pedido_de_informacao_exp._007_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pedido_de_informacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pedido_de_informacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1867/pedido_de_informacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1881/pedido_de_informacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1906/pedido_de_informacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2002/pedido_de_informacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2029/pedido_de_informacao_exp._014_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2037/pedido_de_informacao_exp._015_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2038/pedido_de_informacao_exp._016_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2039/pedido_de_informacao_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2046/pedido_de_informacao.exp_018_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2090/pedido_de_informacao_exp._019_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2091/pedido_de_informacao_exp._020_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pedido_de_providencia_001-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pedido_de_providencia_002-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pedido_de_providencia_003-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pedido_de_providencia_005-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pedido_de_providencia_006-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/pedido_de_providencia_007-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pedido_de_providencia_008-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pedido_de_providencia_009-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pedido_de_providencia_011-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pedido_de_providencia_012_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pedido_de_providencia_013_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pedido_de_providencia_014_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/pedido_de_providencia_015_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pedido_de_providencia_016_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pedido_de_providencia_017_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_providencia_018_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pedido_de_providencia_019_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pedido_de_providencia_020_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1837/pedido_de_providencia_021-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1838/pedido_de_providencia_022-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1839/pedido_de_providencia_023-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1840/pedido_de_providencia_024-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1841/pedido_de_providencia_025-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1842/pedido_de_providencia_026-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1843/pedido_de_providencia_027-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1845/pedido_de_providencia_029-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pedido_de_providencia_030-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pedido_de_providencia_031-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pedido_de_providencia_032-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/pedido_de_providencia_033-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1849/pedido_de_providencia_exp_034_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1850/pedido_de_providencia_exp_035_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1851/pedido_de_providencia_exp_036_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1868/pedido_de_providencia_037-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1921/pedido_de_providencia_038-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1922/pedido_de_providencia_039-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1923/pedido_de_providencia_040-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1935/pedido_de_providencia_exp._041_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1948/pedido_de_providencia_042-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1958/pedido_de_providencia_043-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pedido_de_providencia_exp._044_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1987/pedido_de_providencia_exp._045_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2027/pedido_de_providencia_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2089/pedido_de_providencia_exp._048_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2092/pedido_de_providencia_exp._049_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1951/projeto_de_decreto_legislativo_exp._001_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_decreto_legislativo_exp._002_2022_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1953/projeto_de_decreto_legislativo_exp._003_2022__.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_decreto_legislativo_exp._004_2022__.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_decreto_legislativo_exp._005_2022___.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_001-2022_altera_lei_4334.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_002-2022_contrato_temporario_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_003-2022_contrato_temporario_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_004-2022_contrato_temporario_monitor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_005-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_006-2022_contrato_temporario_prof._matematica.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_007-2022_contrato_temporario_prof._ciencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_008-2022_contrato_temporario_serv._merendeira.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_009-2022_contrato_temporario_serv._geral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_010-2022_contrato_temporario_prof_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_011-2022_contrato_temporario_prof._educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_012-2022_reest._comturc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_de_lei_013-2022_prorroga_prazo_lei_4185.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1671/projeto_de_lei_014-2022_revoga_leis_2503_3089_3272_3273.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/projeto_de_lei_015-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_lei_016-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_de_lei_017-2022_contrato_temporario_motorista_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_018-2022_credito_especial_smos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_019-2022_altera_lei_2816.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_020-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_021-2022_contrato_temporario_servente_de_merendeira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_022-2022_contrato_temporario_prof_ed._infantil.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_023-2022_credito_suplementar_smf_e_smos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_024-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_025-2022_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_026-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_027-2022_incremento_financeiro_hospital_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_028-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_029-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_030-2022_contrato_temporario_-_operario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_031-2022_altera_lei_3669.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_032-2022_credito_suplementar_smt.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_033-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_034-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_035-2022_credito_suplementar_sma.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_036-2022_credito_suplementar_sma.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_037-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_038-2022_credito_suplementar_smosb.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_039-2022_altera_lei_4332.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/projeto_de_lei_040-2022_altera_lei_4333.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_041-2022_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_042-2022_contrato_temporario_fiscal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_043-2022_contrato_temporario_op._maq._eq._agricula.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_044_2022_altera_lei_4336.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_045-2022_contrato_temporario_professor_de_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_046-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_047-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_048-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_049-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_050-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_051_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_052_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_053_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_054_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_055_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_056_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_057_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_058_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_059_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_060_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_061_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_062_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_063_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/projeto_de_lei_064_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_065_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_066_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_067_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_068_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei._exec._069_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei._exec._070_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei._exec._071_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei._exec._072_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_lei_exec._073_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_lei_exec_074_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_exec_075_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_lei_exec_076_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_lei_exec_077_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_lei_exec_078_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_exec_079_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_lei_exec_080_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_exec_081_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_exec._082_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_exec._083_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_exec._084_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_085-2022_contrato_temporario_prof_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1859/projeto_de_lei_086-2022_contrato_temporario_serv._geral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1860/projeto_de_lei_087-2022_credito_suplementar_smott.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1861/projeto_de_lei_088-2022_altera_3103.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_lei_089-2022_define_atividades_insalubres.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_090-2022_altera_lei_3915.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_091-2022_credito_especial_sma.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_092-2022_credito_especial_e_suplemementar_smt.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_093-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_094-2022_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1888/projeto_de_lei_095-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1889/projeto_de_lei_096-2022_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_097-2022_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1891/projeto_de_lei_098-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1892/projeto_de_lei_099-2022_altera_lei_2328.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_lei_100-2022_altera_lei_3259.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_101-2022_cria_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_102-2022_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_103-2022_altera_lei_4344_2857_e_4011.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_104-2022_contrato_temporario_fiscal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_105-2022_cria_cargo_ass_adm_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_106-2022_credito_cef.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1900/projeto_de_lei_107-2022_cria_programa_prevencao_e_combate_mosquito_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1901/projeto_de_lei_108-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_109-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_110-2022_contrato_temporario_prof._ciencias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1909/projeto_de_lei_111-2022_cargo_ag._adm_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_112-2022_alteral_lei_4255.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_de_lei_113-2022_comunidade_tradicional_pescadores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_114-2022_altera_lei_2999.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1914/projeto_de_lei_115-2022_da_nome_estradas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_116-2022_altera_lei_2063.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1916/projeto_de_lei_117-2022_regulamenta_construcoes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_118_-022_concessao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_exp_119_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_exp._120_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_exp._121_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_exp._122_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1944/projeto_de_lei_123-2022_concessao_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1945/projeto_de_lei_124-2022_reestrutura_quadro_emprego_publico.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_125-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_126-2022_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_127-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_128-2022_smade.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_129-2022_horario_farmacias_da_sede.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_exec_130_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_exec_131_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_exec._132_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1969/projeto_de_lei_exec._133_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_134-2022_credito_suplementar_secretarias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_135_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_136-2022_termo_aditivo_amlinorte_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_137-2022_termo_aditivo_amlinorte_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_138-2022_termo_aditivo_amlinorte_2022_a_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_lei_139-2022_altera_lei_4336.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_lei_140-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei__141-2022_altera_lei_4332.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_142-2022_altera_lei_4333.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_143-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_144-2022_credito_especial_sms.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_145-2022_rateio_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_146-2022_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_147-2022_credito_especial_smas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_lei_148-2022_credito_especial_smade.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_149-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_150-2022_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_151-2022_contrato_temporario_operario.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_exec._152_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_exec._153_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_exec._154_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_lei_exec._155_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_exec._156_2022_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2028/projeto_de_lei_exec._157_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_exec._158_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei._exec_159_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei._exec_160_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_exec._161_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_lei_exec._162_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_exe._163_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_lei_exec._164_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_exec._165_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei._exec._166_2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_exec._167_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2065/projeto_de_lei_exec._168_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2066/projeto_de_lei_exec._169_2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_lei_exec._170_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_exec._171_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_exec._172_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_exec._173_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_exec._174_2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2081/projeto_de_lei_exec._175_2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2082/projeto_de_lei_exec_176_2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_001-2022_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_002_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_003_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/projeto_de_lei__004_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_legislativo_005_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_legislativo_006_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_leg._exp._007_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei._leg.exp._008_2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_legislativo_009-2022_altera_leis_3292_e_3740.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_leg_exp._011_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_leg_exp._012_2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_leg_exp_013_2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_leg_exp_014_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_leg_exp_015_2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_leg_exp_016_2022___.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_leg_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_leg_exp._018_2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_legislativo_019-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_legislativo_020-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_legislativo_021-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_leg._exp._022_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_legislativo_023-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_lei_legislativo_024-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_legislativo_025-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_legislativo_026-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei._leg_.027_2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_lei._leg._exp._028_2022_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_lei.leg.exp_029_2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_lei._leg._exp_030_2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei._leg._exp_031_2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei.leg.exp._032_2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei.leg.exp_033_2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei.leg.exp._034_2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2076/projeto_de_lei.leg.exp.036_2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2077/projeto_de_lei.leg.exp._037_2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2078/projeto_de_lei.leg.exp._038_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2079/projeto_de_lei.leg.exp._039_2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2080/projeto_de_lei.leg.exp._040_2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei.leg.exp._041_2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_leg_042-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_resolucao_001-2022_aluguel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_resolucao_004-2022_atualizada.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_resolucao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_resolucao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_resolucao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_resolucao_exp._009_2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_resolucao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_resolucao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1908/pr.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_resolucao_exp._013_2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_resolucao_exp._014_2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_resolucao_exp._015_2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_resolucao_exp._016_2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2022/projeto_de_resolucao_exp._017_2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_resolucao_legislativa_018-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_resolucao_exp._019_2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_013_2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_019_2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_020_2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_022_2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_023_2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_exp_026_2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_exp_027_2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_exp_028_2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1865/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1878/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_036-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_037-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_038-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_039-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_040-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_041-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_042-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_exp._043_2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_exp._044_2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_exp._045_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_exp._046_2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_exp._047_2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_048-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_049-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_050-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_exp._051_2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_exp._052_2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_exp._053_2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_054-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_exp._055_2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_exp._056_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_exp._057_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_exp._058_2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_exp_059_2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_exp_060_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_exp._061_2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_exp_062_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2045/requerimento_exp_063_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_exp._064_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_exp._066_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_exp._067_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_exp._068_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_exp._069_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_exp._070_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_071-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/veto_parcial_01_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H448"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>