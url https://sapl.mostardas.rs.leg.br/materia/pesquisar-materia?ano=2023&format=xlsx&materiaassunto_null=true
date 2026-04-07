--- v0 (2025-11-03)
+++ v1 (2026-04-07)
@@ -54,4322 +54,4322 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Anelise Liz</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_exp._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_exp._001_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Obras, realize a pintura e demarcação de uma faixa de pedestre em frente à APAE Mostardas, localizada na Rua Feliciano de Moura, 763 - Centro/Mostardas.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_exp._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_exp._002_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar promovendo estudos para licenciamento e implementação de área específica para disposição de efluentes (rejeito) de caminhão frigorífico de pescado no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2138/indicaco_exp._003_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2138/indicaco_exp._003_2023.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, possa estar oferecendo desconto no valor do IPTU de 2023 aos contribuintes, que estiverem em atraso com o fisco municipal.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_exp._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_exp._004_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar sinalizando, ao longo da RSC 101, as principais estradas e acessos a pontos turísticos do Município.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_exp._005_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_exp._005_2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal viabilize a formação de convênio com a Escolinha de Futebol M5 SPORTS para viabilizar a utilização de espaço no Ginásio de Esportes de Mostardas.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_exp._006_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_exp._006_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Claudia Dias de Souza a receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_exp._007_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_exp._007_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Leda Maria Mariano da Silveira para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_exp._008_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_exp._008_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Leane dos Santos Pereira para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_exp._009_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_exp._009_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Maria Helena Scolari Fagundes para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_exp._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_exp._010_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade de transformar o Auditório Mathias Azambuja Velho em uma Sala de Cinema através da Lei Paulo Gustavo (Lei Complementar nº 195/2022).</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_exp._011_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_exp._011_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Assistência Social, Trabalho e Habitação possa estar realizando Mutirão de atualização do Cadastro Único nas comunidades quilombolas e pescadores tradicionais.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_exp._012_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_exp._012_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Srta. Daiani Martins de Lemos para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_exp._013_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_exp._013_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Coordenação e Planejamento possa estar elaborando um Plano Cicloviário no perímetro urbano de Mostardas.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_exp._014_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_exp._014_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Liziane Nunes Costa para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dudu Verardi</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_exp._015_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_exp._015_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Maria Lúcia Machado Fogaça para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_016-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_016-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Neiva Beatriz Terra Oliveira para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_exp._017_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_exp._017_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Maria Lúcia Araújo do Amaral para receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_018-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a complementação da pavimentação na Avenida Dr. Dinarte Silveira Martins, na quadra entre a Bento Gonçalves e a Avenida Jorge Futuro.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2182/indicacao_019-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2182/indicacao_019-2023.pdf</t>
   </si>
   <si>
     <t>Que o Pode Executivo, através da Secretaria de Turismo e Cultura e seu Departamento de Esportes, possa estar avaliando a possibilidade de isenção das equipes femininas da Taxa de Horário do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_020-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_020-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Turismo e Cultura e seu Departamento de Esporte, possa estudar a possibilidade de reduzir o valor da taxa de horários no Ginásio Municipal de Esporte das Equipes Masculinas.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_021-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a instalação de abrigo com a cobertura na parada de ônibus ao lado da Madeireira Madesilva na Rua Bento Gonçalves esquina com a Av. Padre Simão na cidade.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_022-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Secretaria Municipal de Saúde, possa estar estabelecendo parceria com a Casa dos Raros, para implementar ações de diagnóstico e prevenção com relação as doenças raras.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_023-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_023-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Assistência Social e Educação, possa estar estudando a possibilidade de implementar Oficinas de Libras no CRAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_exp._024_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_exp._024_2023.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de incluir o conteúdo sobre a Cultura Tradicionalista Gaúcha na aulas ministradas nas escolas públicas da rede municipal de ensino do Município de Mostardas/RS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_exp._025_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_exp._025_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar instituindo através de Decreto Municipal o Comitê de Monitoramento do Clima previsto na Lei nº 4.201/2021.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_exp._026_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_exp._026_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar construindo em conjunto com o Poder Legislativo  o Conselho de Turismo e Cultura o Plano Municipal de Cultura.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_027_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_027_2023.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO POSSA ESTAR REGULAMENTANDO NO ÂMBITO MUNICIPAL O PROGRAMA AQUILOMBA BRASIL, INSTITUÍDO PELO DECRETO FEDERAL Nº 11.447/2023</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Marne Vitorino, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_exp._028_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_exp._028_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo em conjunto com a Coordenação de Defesa Civil possa estar disponibilizando recursos para aquisição de mangueiras junto aos Hidrantes da CORSAN, em especial na Região Central.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao_exp._029_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao_exp._029_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar avaliando tecnicamente a emissão de Declaração de Utilidade Pública a instituições municipais.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao_exp._030_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao_exp._030_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe documento a 11ª Coordenadoria Regional de Educação solicitando o repasse ao Município da área e estrutura construída da Escola Estadual Maria Rita.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_exp._031_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_exp._031_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar adquirindo impressora Braille para garantir a acessibilidade de pessoas com deficiência visual.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao_exp._032_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao_exp._032_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo em conjunto com o Legislativo, Ministério Público, Conselho Tutelar, Brigada Militar e Polícia Civil elabore Protocolo Conjunto de Segurança nas Escolas.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_033_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_033_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Turismo e Cultura possa estar criando, na Página Oficial da Prefeitura Municipal de Mostardas Link para eventos Municipais (Lei Municipal nº 4.576/2023).</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao_034_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao_034_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Coordenação e Planejamento possa estar elaborando projetos técnicos para adequar banheiros públicos com acessibilidade para pessoas ostomizadas.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria do Meio Ambiente possa estar implementando Programa Municipal de Recuperação de Áreas Degradadas.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_036-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Coordenação e Planejamento, possa estar realizando Levantamento técnico de todas as estradas vicinais de Mostardas.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_037-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar regulamentando no âmbito municipal a Lei nº 14.129, de 29 de março de 2021, que dispõe sobre princípios, regras e instrumentos para o Governo Digital e para o aumento da eficiência pública e altera a Lei nº 7.116, de 29 de agosto de 1983, a Lei nº 12.527, de 18 de novembro de 2011 (Lei de Acesso à Informação), a Lei nº 12.682, de 09 de julho de 2012, e a Lei nº 13.460, de 26 de julho de 2017.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_038-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_038-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar regulamentando no âmbito municipal o Plano ABC+ RS.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_039.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_039.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através das Secretaria Municipal de Assistência Social, possa estar instituindo Comissão Organizadora para organização da Conferência Municipal dos Direitos da Pessoa com Deficiência de Mostardas de forma regionalizada em parceria com esta Casa Legislativa e representantes da sociedade civil.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_040.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_040.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar realizando através da Secretaria Municipal de Educação e Meio Ambiente, um trabalho educativo e informativo sobre a reciclagem e compostagem do lixo, envolvendo os alunos das escolas e entidades organizadas do Município.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao_041.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao_041.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar estudando a possibilidade de criação do cargo Terapeuta Ocupacional no QUADRO DE CARGOS do Município.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_042.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_042.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar estudando a possibilidade elaboração de Programa específico de preservação dos Sambaquis, em parceria com a União, Estado, Universidades e a Associação Comunitária Quilombola Dona Quitéria.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_043.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_043.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar estudando a possibilidade de criação da CIPA (Comissão Interna de Prevenção de Acidentes) e SIPAT SIPAT (Semana Interna de Prevenção de Acidentes de Trabalho) no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao_044.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao_044.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal emita decreto que possibilite a todos os servidores da Secretaria de Educação, como escolas e creches, cumprirem a jornada de trabalho até as 14 horas durante o recesso e as férias escolares. Como o recesso inicia dia 24 de julho do corrente, pedimos que tramite em regime de urgência.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_045.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_045.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade de aumentar, em caso de parcelamento, o número de parcelas das contrapartidas previstas na Lei Municipal nº 4.514/2022. Que o Executivo Municipal estude a viabilidade de aumentar, em caso de pagamento em cota única, o percentual de desconto das contrapartidas previstas na Lei Municipal nº 4.514/2022.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_046.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_046.2023.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal, substitua os autuais redutores de velocidade na Avenida Padre Simão, por redutores nos moldes do já instalado na Rua Bento Gonçalves em frente a Escola Marcelo Gama e, a instalação de novos redutores ao longo da Avenida Padre Simão.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_47.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_47.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar estudando a possibilidade de aderir ao Programa Tudo Fácil Empresas do Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_048.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_048.2023.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade do Poder Executivo fornecer profissionais para APAE tais como, psicológico e fisioterapeuta.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao_049.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao_049.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar estudando a possibilidade de aderir ao Programa Universitário do Amanhã do Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao_050.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao_050.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal dentro de suas possibilidades, disponibilize a através da Secretaria competente, uma sala a COLONIA DE PESCA Z11, espaço esse com equipamentos necessários para atendimento dos pescadores artesanais em nosso município.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao_051.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao_051.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Saúde, possa articular juntamente com a Sociedade Beneficente Hospital São Luiz de Mostardas, a possibilidade de dar nome a sala de atendimento daquela entidade, passando a chamar-se "SALA DE RECEPÇÃO PREFEITO DALTRO MARTINS SARAIVA ATENDIMENTO URGÊNCIA E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2444/indicacao_052.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2444/indicacao_052.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar estudando a possibilidade de adesão ao Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2445/indicacao_053.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2445/indicacao_053.2023.pdf</t>
   </si>
   <si>
     <t>Quer o Poder Executivo Municipal, possa estar avaliando e posteriormente incluindo no orçamento para o executivo de 2024, um aumento real aos salários dos Servidores Municipais.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_054-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_054-2023.pdf</t>
   </si>
   <si>
     <t>Que seja estruturada a possibilidade de além do programa de castração de cães e gatos desenvolvido pela Prefeitura, possa também ser criado Canil Municipal.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Jorge Amaro, Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_055.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_055.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo, conforme acordo de bancada, possa estar concedendo reajuste na ordem de 100% do vale alimentação dos servidores desta Casa (Lei nº 4552, de 20/12/2022) bem como sejam eliminadas as restrições que afetem o acesso ao benefício, respeitando os aspectos legais.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_056.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_056.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, conforme acordo de bancada, possa estar concedendo reajuste na ordem de 100% do vale alimentação dos servidores públicos municipais (Lei nº 2679, de 20/04/2010 e suas modificações posteriores) bem como sejam eliminadas as restrições que afetem o acesso ao benefício, respeitando os aspectos legais.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_057.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_057.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal dentro de suas possibilidades, providencie a construção de uma estrada vicinal no Pontal, para viabilizar acesso aquela comunidade às suas propriedades e casas de moradia. Atualmente a comunidade do Pontal se utiliza de uma trilha as margens na Lagoa dos Patos para bem acessar suas propriedades. Cumpre destacar que qualquer cheia da Lagoa dos Patos ou intempérie da natureza, fica impossível tanto chegar na propriedades quando sair delas.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_058.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_058.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal promova a alteração da Lei 2.679/2010 (Concede vale alimentação aos servidores municipais), em especial quanto ao art. 7º da referida Lei. A alteração objeto desta indicação é para afastar a perda do vale alimentação em caso de apresentação de atestados médicos, dentro do prazo legal que o servidor permanece vinculado ao pagamento salarial pelo Município, mantendo o mesmo parâmetro já fixado no parágrafo único do referido artigo (art. 7º lei 2.679/2010). Além disso, em caso de atestado apresentado por servidores para acompanhamento de familiares, de acordo com a legislação já existente, atendendo o mesmo critério acima indicado, seja mantido o pagamento do vale alimentação, sem perda do benefício.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_059.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_059.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Obras e seu Departamento de Trânsito possa estar avaliando a possibilidade de colocação de placas de vagas reservadas para pessoas com deficiência em frente a suas residências, conforme necessidade.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pedido_de_informacao_exp._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pedido_de_informacao_exp._001_2023.pdf</t>
   </si>
   <si>
     <t>Considerando a intervenção do Município de Mostardas no Hospital São Luiz de Mostardas, requer-se informações: a) Se já foram instaladas? b) Se ainda não, qual a previsão para instalação?</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2264/pedido_de_informacao_exp._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2264/pedido_de_informacao_exp._002_2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente ao caminhão IZU 2C32 da Secretaria de Obras em relação ao serviço realizado com o conserto da cabine deste veículo, solicito notas fiscais com o valor gasto.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pedido_de_informacao_003.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pedido_de_informacao_003.2023.pdf</t>
   </si>
   <si>
     <t>Considerando o serviço de coleta do lixo em nosso município, requer-se as seguintes informações: Quem está realizando este serviço no Balneário Mostardense? Qual o cronograma de coleta, quais os dias?</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pedido_de_informacao_004.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pedido_de_informacao_004.2023.pdf</t>
   </si>
   <si>
     <t>Atualmente, como está sendo realizado o transporte dos pacientes necessitam se deslocar fora do município para realizar tratamento com a quimioterapia como a hemodiálise?</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pedido_de_informacao_005.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pedido_de_informacao_005.2023.pdf</t>
   </si>
   <si>
     <t>Solicito relação atualizada de todos os servidores lotados no quadro de CC's e FG's, por secretaria e suas respectivas remunerações.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pedido_de_informacao_006.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pedido_de_informacao_006.2023.pdf</t>
   </si>
   <si>
     <t>Quais os quatro últimos índices de avaliações, alcançados pelo município? Quais as principais metas atingidas e as previstas para os próximos anos escolares no município?</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pedido_de_informacao_007.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pedido_de_informacao_007.2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação com relação ao veículo com placa IMF 6070, solicito Planilha de serviço do referido veículo.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pedido_de_informacao_008.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pedido_de_informacao_008.2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação com relação ao veículo com a placa IKK 1072, solicito: Planilha de serviço do referido veículo.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/pedido_de_informacao_009.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/pedido_de_informacao_009.2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação: com relação ao veículo com placa IZE2E76, solicito planilha de serviço do referido veículo.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2438/pedido_de_informacao_010-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2438/pedido_de_informacao_010-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações referentes ao setor de fiscalização deste município, acerca das vistorias e possíveis autuações efetivadas pelo referido setor, nos meses de agosto e setembro do corrente ano.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2449/pedido_de_informacao_011.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2449/pedido_de_informacao_011.2023.pdf</t>
   </si>
   <si>
     <t>Referente aos valores de diárias: Qual o valor atual da diária dos Servidores Públicos padrões I, II, III e IV, diárias essas pagas quando se deslocam ao interior do município e para fora do município? Qual o valor da diária e meio diária do Prefeito Municipal?</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2482/pedido_de_informacao_012.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2482/pedido_de_informacao_012.2023.pdf</t>
   </si>
   <si>
     <t>Qual a justificativa para a alteração no horário de expediente, que foi discriminado no Decreto nº 9235 de 11 de outubro de 2023.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2493/pedido_de_informacao_013.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2493/pedido_de_informacao_013.2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a quantos foram chamados nos referidos Processos Seletivos para o cargo até o momento, e se ainda tem previsão de nomeação?</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2140/pedido_de_providencia_exp._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2140/pedido_de_providencia_exp._001_2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a colocação de redutor de velocidade em frente ao Bar do Beto na Vila Norte da Cidade.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/pedido_de_providencia_exp._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/pedido_de_providencia_exp._002_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal dentro de suas possibilidades, providencie o conserto de um cano de esgoto na Rua Cleto Brum Machado próximo ao nº 980.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pedido_de_providencia_003_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pedido_de_providencia_003_2023.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE ESTUDO POSSIBILIDADE DE CONTRATAR UM PEDIATRA PARA ATENDIMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pedido_de_providencia_exp._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pedido_de_providencia_exp._004_2023.pdf</t>
   </si>
   <si>
     <t>Que seja restaurada a pracinha das crianças na Vila Joia.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2262/pedido_de_providencia_exp._005_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2262/pedido_de_providencia_exp._005_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias no calçamento da avenida Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2285/pedido_de_providencia_006-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2285/pedido_de_providencia_006-2023.pdf</t>
   </si>
   <si>
     <t>Que seja restaurada a cerca da Escola Anita Garibaldi no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2286/pedido_de_providencia_007-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2286/pedido_de_providencia_007-2023.pdf</t>
   </si>
   <si>
     <t>Que seja revisada a iluminação pública em algumas ruas do Balneário Mostardense.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2287/pedido_de_providencia_008-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2287/pedido_de_providencia_008-2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Saúde estude a possibilidade de contratar uma empresa de segurança privada para prestar serviços no hospital São Luiz com alarme, câmeras e guardas.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2299/pedido_de_providencia_009.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2299/pedido_de_providencia_009.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através da Secretaria Municipal de Obras, providencie que seja tapado buraco na Rua Bento Gonçalves esquina com Anita Garibaldi.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2298/pedido_de_providencia_010.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2298/pedido_de_providencia_010.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Obras, providencie a pintura das faixas de segurança ao longo da avenida Padre Simão.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2308/pedido_de_providencia_011.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2308/pedido_de_providencia_011.2023.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada nos Povos no Beco Jorge Manuel Teixeira.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2314/pedido_de_providencia_012.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2314/pedido_de_providencia_012.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Obras, providencie que seja tapado um buraco no calçamento da Rua Bento Gonçalves em frente ao nº 1479.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2315/pedido_de_providencia_013.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2315/pedido_de_providencia_013.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Obras, providencie que seja tapado um buraco no calçamento da Rua Bento Gonçalves esquina com a Rua Emancipação.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pedido_de_providencia_014.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pedido_de_providencia_014.2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciando a limpeza do valo na rua Patrocínio Vieira Rosca, mais conhecido como valão do Zé Grande.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja arrumada a ponte na rua Patrocínio Vieira Rosca esquina com José Pedro Leandro Filho.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pedido_de_providencia_016.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pedido_de_providencia_016.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o patrolamento na estrada de acesso a Praia de São Simão.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pedido_de_providencia_017.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pedido_de_providencia_017.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o conserto de um buraco na via, que está causando prejuízo nos veículos para quem transita na Avenida Jorge Futuro em frente a oficina do Jorge.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pedido_de_providencia_018.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pedido_de_providencia_018.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o patrolamento na estrada da Vila São Vicente em São Simão.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pedido_de_providencia_019.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pedido_de_providencia_019.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o conserto de um buraco na Avenida Padre Simão, em frente a oficina do Jorge.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2401/pedido_de_providencia_020.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2401/pedido_de_providencia_020.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Almirante Tamandaré entre a Av. Pinheiro Machado e Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pedido_de_providencia_021.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pedido_de_providencia_021.2023.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma lixeira no beco que dá acesso a localidade dos Correias.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2403/pedido_de_providencia_022.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2403/pedido_de_providencia_022.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Scheila Colares Teixeira no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2404/pedido_de_providencia_023.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2404/pedido_de_providencia_023.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Anjolilo Gonçalves no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2405/pedido_de_providencia_024.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2405/pedido_de_providencia_024.2023.pdf</t>
   </si>
   <si>
     <t>Que seja consertada a lixeira na Av. Padre Simão na entrada do Balneário Mostardense.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_025.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_025.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando o conserto da rede de esgoto e colocação das pedras regulares na Rua 15 de novembro do centro histórico até a Estação Rodoviária.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2429/pedido_de_providencia_026.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2429/pedido_de_providencia_026.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias nos Quiosques da Praça Amauri Guerreiro no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2446/pedido_de_providencia_027.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2446/pedido_de_providencia_027.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através do Departamento de Trânsito uma vistoria geral e manutenção imediata nos abrigos das paradas de ônibus do 4º Distrito.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2447/pedido_de_providencia_028.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2447/pedido_de_providencia_028.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando o serviço de conserto no calçamento da Rua XV de Novembro esquina com a Rua Menotti Garibaldi, especialmente reparos em buracos.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2448/pedido_de_providencia_029.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2448/pedido_de_providencia_029.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a reforma da Praça Central na Praça Prefeito Luiz Chaves Martins, para que seja instalado brinquedos totalmente inclusivos, adaptados para crianças com mobilidade reduzida, bem como rampas de acesso, guarda-copo metálico, tornando o espaço acessível atrativo.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2457/pedido_de_providencia_030-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2457/pedido_de_providencia_030-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a troca dos canos para de maior diâmetro, ou construção de mais uma rede de canos, com o objetivo de dar maior vazão na drenagem do "Beco do Vô Gilico", na localidade da Solidão.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o retorno dos horários de ônibus coletivo na localidade do Mina.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2468/pedido_de_providencia_032.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2468/pedido_de_providencia_032.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, providencie o patrolamento das estradas: Estrada do Mina, fazer reparo próximo da Senhora Ondina; Estrada dos Teixeiras, tem buracos no meio da via deixando o acesso intransitável próximo ao Beco dos Décos;_x000D_
 Praia Farol da Solidão, com muitos buracos por toda a estrada; Na Estrada do Rincão fazer reparos próximo a Serraria e patrolamento; Estrada do Aguapé, fazer reparo na via e patrolamento.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2481/pedido_de_providencia_033.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2481/pedido_de_providencia_033.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria da Saúde estude possiblidade de contratar um pediatra para o nosso município.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_providencia_034.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_providencia_034.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria Municipal de Obras, providencie o patrolamento na Rua Rincão do Cristóvão Pereira, entre a Av. Bento Gonçalves e a casa do Vice-Prefeito.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_providencia_035.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_providencia_035.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Obras, providencie a construção de pavimentação na Rua Rincão do Cristóvão Pereira, entre as Ruas Júlio de Castilhos e Feliciano de Moura.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_036.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_036.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie para o ano letivo 2024, abertura de nova turma de primeiro ano escolar, na Escola Municipal Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2512/pedido_de_providencia_037.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2512/pedido_de_providencia_037.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa providenciar alguns reparos no Auditório Mathias Azambuja Velho, tais como: Luz de emergência; Sinalização nos degraus das escadas; corrimão laterais de apoio as escadas; Conserto dos ar condicionado.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2542/pedido_de_providencia_038.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2542/pedido_de_providencia_038.2023.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE O RECOLHIMENTO DE ANIMAIS/SEMOVENTES SOLTOS NA SEDE DO MUNICÍPIO, COMO TAMBÉM NAS ESTRADAS VICINAIS DO INTERIOR</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_exec._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_exec._001_2023.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4360, de 11 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_exec._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_exec._002_2023.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_lei_exec._003_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_lei_exec._003_2023.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de contratação por tempo determinado, autorizada pela Lei Municipal nº 4361, de 11 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_exec._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_exec._004_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_exec._005_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_exec._005_2023.pdf</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_exec._006_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_exec._006_2023.pdf</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_lei_exec._007_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_lei_exec._007_2023.pdf</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_exec._008_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_exec._008_2023.pdf</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_lei_exec._009_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_lei_exec._009_2023.pdf</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_lei_exec._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_lei_exec._010_2023.pdf</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_exec._011_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_exec._011_2023.pdf</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_lei_exec._012_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_lei_exec._012_2023.pdf</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_exec._013_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_exec._013_2023.pdf</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_exec._014_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_exec._014_2023.pdf</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_exec._015_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_exec._015_2023.pdf</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_exec._016_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_exec._016_2023.pdf</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_exec._017_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_exec._017_2023.pdf</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_exec._018_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_exec._018_2023.pdf</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_exec._019_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_exec._019_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_exec._020_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_exec._020_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calendário de eventos do Município de Mostardas para o Exercício de 2023.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_exec._021_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_exec._021_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2886, de 11 de outubro de 2011.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2117/projeto_de_lei_exec._022_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2117/projeto_de_lei_exec._022_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2063, de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_lei_exec._023_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_lei_exec._023_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dação em pagamento de bem imóvel para fins de extinção de crédito tributário inscrito em dívida ativa municipal.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_exec._024_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_exec._024_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2558, de 07 de julho de 2009.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_exec._025_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_exec._025_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4445, de 14 de junho de 2022.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_exec._026_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_exec._026_2023.pdf</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_exec._027_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_exec._027_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza isenção de tarifas rodoviárias no Município de Mostardas.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_exec._028_2022.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_exec._028_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Legislativo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_exec._029_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_exec._029_2023.pdf</t>
   </si>
   <si>
     <t>Concede percentual de revisão geral - artigo 37, X, da Constituição Federal - aos salários dos empregos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_exec._030_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_exec._030_2023.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos salários dos empregos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2141/projeto_de_lei_exec._031_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2141/projeto_de_lei_exec._031_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_exec._032_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_exec._032_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro temporário à Sociedade Beneficente São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2143/projeto_de_lei_exec._033_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2143/projeto_de_lei_exec._033_2023.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_exec._034_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_exec._034_2023.pdf</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_exec._035_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_exec._035_2023.pdf</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_exec._036_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_exec._036_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_exec._037_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_exec._037_2023.pdf</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_exec._038_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_exec._038_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato de prestação de serviços com o Instituto de Assistência à Saúde dos Servidores Públicos do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_exec._039_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_exec._039_2023.pdf</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_exec._040_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_exec._040_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cedência de uso da quadra Esportiva do Centro Esportivo Municipal Mário da Silva Collares.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_exec._041_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_exec._041_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Instituto Federal de Educação, Ciência e Tecnologia Sul-Rio Grandense (IFSUL) e dá outras providências.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_exec._042_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_exec._042_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4535, de 07 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei__no_043-2023_contrato_temporario_motorista.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei__no_043-2023_contrato_temporario_motorista.pdf</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto_de_lei_no_044-2023_contrato_temporario_servente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto_de_lei_no_044-2023_contrato_temporario_servente_geral.pdf</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_045-2023_ciclismo_calandario_de_eventos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_045-2023_ciclismo_calandario_de_eventos.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário de Eventos Oficiais do Município de Mostardas o "Pedala Mostardas" e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_046-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_046-2023_.pdf</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_047-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_047-2023_.pdf</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_de_lei_048-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_de_lei_048-2023_.pdf</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_049-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_049-2023_.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_050-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_050-2023_.pdf</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/projeto_de_lei_051-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/projeto_de_lei_051-2023_.pdf</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/projeto_de_lei_052-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/projeto_de_lei_052-2023_.pdf</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/projeto_de_lei_053-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/projeto_de_lei_053-2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Imposto Predial e Territorial Urbana - IPTU e Taxas correlatas, no exercício de 2023.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/projeto_de_lei_054-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/projeto_de_lei_054-2023_.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo ao aumento da arrecadação 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/projeto_de_lei_055-2023_.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/projeto_de_lei_055-2023_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_exec._056_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_exec._056_2023.pdf</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/projeto_de_lei_exec._057_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/projeto_de_lei_exec._057_2023.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_exec._058_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_exec._058_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal no Município de Mostardas - REFIS Municipal 2023.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_exec._059_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_exec._059_2023.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao Agente de Contratação, Equipe de Apoio e Comissão de Contratação de que trata a Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_exec._060_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_exec._060_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4335, de 07 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/projeto_de_lei_exec._061_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/projeto_de_lei_exec._061_2023.pdf</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_lei_exc._062_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_lei_exc._062_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_exc._063_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_exc._063_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_exc._064_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_exc._064_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À PRAÇA CENTRAL DA PRAIA DO PAI JOÃO</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/projeto_de_lei_exc._065_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/projeto_de_lei_exc._065_2023.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_exec._exp._066_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_exec._exp._066_2023.pdf</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_de_lei_exec._exp._067_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_de_lei_exec._exp._067_2023.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2235/projeto_de_lei_exec._exp._068_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2235/projeto_de_lei_exec._exp._068_2023.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_exec._exp._070_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_exec._exp._070_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4146, de 28 de julho de 2020.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2251/projeto_de_lei_exec._exp._071_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2251/projeto_de_lei_exec._exp._071_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado e inclui no PPA e na LDO o Programa da Educação Especial.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_exec._exp._072_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_exec._exp._072_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado e inclui no PPA e na LDO o Programa PROCAD - SUAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_exec._exp._073_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_exec._exp._073_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2943, de 24 de janeiro de 2012.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_exec._exp._074_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_exec._exp._074_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2948, de 31 de janeiro de 2012.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2257/projeto_de_lei_exc_075_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2257/projeto_de_lei_exc_075_2023.pdf</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_exc_076_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_exc_076_2023.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_exc_077_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_exc_077_2023.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_exc_078_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_exc_078_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso da Área do Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_exc._079_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_exc._079_2023.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_no_080-2023_altera_4332.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_no_080-2023_altera_4332.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4332, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2272/projeto_de_lei_no_081-2023_aumento_real_empregos_publicos.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2272/projeto_de_lei_no_081-2023_aumento_real_empregos_publicos.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos salários Empregos Públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2273/projeto_de_lei_no_082-2023_credito_suplementar_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2273/projeto_de_lei_no_082-2023_credito_suplementar_sme.pdf</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2276/projeto_de_lei_executivo_no_083-2023_contrato_temporario_op_maquina.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2276/projeto_de_lei_executivo_no_083-2023_contrato_temporario_op_maquina.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2277/projeto_de_lei_executivo_no_084-2023_altera_leis_2452_e_3056.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2277/projeto_de_lei_executivo_no_084-2023_altera_leis_2452_e_3056.pdf</t>
   </si>
   <si>
     <t>Altera Anexo IX constante nas Leis Municipais nºs 2452/2008 e 3056/2012, que estabelece o Código Tributário do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2278/projeto_de_lei_executivo_no_085-2023_contrato_temporario_atendente_geral.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2278/projeto_de_lei_executivo_no_085-2023_contrato_temporario_atendente_geral.pdf</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/projeto_de_lei_executivo_no_086-2023_altera_lei_4335.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/projeto_de_lei_executivo_no_086-2023_altera_lei_4335.pdf</t>
   </si>
   <si>
     <t>Extingue e cria cargos, altera anexos no quadro de Cargos de Provimento Efetivo e quadro de Cargos em Comissão e Funções Gratificadas da Lei Municipal nº 4335, de 07 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_087-2023_plano_de_cultura_municipio_de_mostardas.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_087-2023_plano_de_cultura_municipio_de_mostardas.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2293/projeto_de_lei_exec._088_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2293/projeto_de_lei_exec._088_2023.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2300/projeto_de_lei_executivo_no_089-2023_valores_passagens_linhas_municipais.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2300/projeto_de_lei_executivo_no_089-2023_valores_passagens_linhas_municipais.pdf</t>
   </si>
   <si>
     <t>Estabelece valores das passagens em linhas municipais de transporte coletivo.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto_de_lei_executivo_no_090-2023_auxilio_financeiro_alunos_rede_municipal_e_estadual.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto_de_lei_executivo_no_090-2023_auxilio_financeiro_alunos_rede_municipal_e_estadual.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro a familiares de alunos da rede municipal e estadual de ensino.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/projeto_de_lei_executivo_no_091-2023_credito_especial_smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/projeto_de_lei_executivo_no_091-2023_credito_especial_smostt.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_executivo__no_092-2023_credito_suplementar_smostt.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_executivo__no_092-2023_credito_suplementar_smostt.pdf</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_executivo_no_093-2023_credito_especial_sme.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_executivo_no_093-2023_credito_especial_sme.pdf</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_exec._094.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_exec._094.2023.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_exec._095.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_exec._095.2023.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_exec.096.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_exec.096.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal nº 2583, de 14 de setembro de 2009.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/projeto_de_lei_exec.097.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/projeto_de_lei_exec.097.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por empo determinado.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_exec._098.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_exec._098.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal nº 4368, de 25 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_exec._099.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_exec._099.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4146, de 28 de julho de 2020.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/projeto_de_lei_exec._100.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/projeto_de_lei_exec._100.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4333, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_exec._101.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_exec._101.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrara contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_exec._102.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_exec._102.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos a Lei Municipal nº 2418, de 24 de junho de 2008.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_exec._103.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_exec._103.2023.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto_de_lei_exec._104.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto_de_lei_exec._104.2023.pdf</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_exec._105.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_exec._105.2023.pdf</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/projeto_de_lei_exec._106.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/projeto_de_lei_exec._106.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3920, de 29 de janeiro de 2023.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei_107.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei_107.2023.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei_108.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei_108.2023.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/projeto_de_lei_109.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/projeto_de_lei_109.2023.pdf</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/projeto_de_lei_110.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/projeto_de_lei_110.2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 4514, 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/projeto_de_lei_111.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/projeto_de_lei_111.2023.pdf</t>
   </si>
   <si>
     <t>Extingue escolas municipais de educação infantil.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_lei_112.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_lei_112.2023.pdf</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_113.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_113.2023.pdf</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_114.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_114.2023.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Beco Situado no KM 233 da RSC 101, na Localidade de São Simão.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_lei_exec._115.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_lei_exec._115.2023.pdf</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_exec._116.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_exec._116.2023.pdf</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_exec._117.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_exec._117.2023.pdf</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_exec._118.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_exec._118.2023.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_exec._119.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_exec._119.2023.pdf</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_lei_exec._120.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_lei_exec._120.2023.pdf</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_exec._121.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_exec._121.2023.pdf</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_122-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_122-2023.pdf</t>
   </si>
   <si>
     <t>Altera quadro de Cargos em Comissão e Funções Gratificadas da Lei Municipal nº 4335, de 07 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_executivo_123-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_executivo_123-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento, no exercício de 2023, de diferença remuneratória aos servidores que específica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município, a título de assistência financeira e complementar.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_executivo_124-2023_ldo_2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_executivo_124-2023_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_lei_executivo_125-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_lei_executivo_125-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3853, de 13 de novembro de 2018, que institui a Política Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto_de_lei_executivo_126-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto_de_lei_executivo_126-2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2463/projeto_de_lei_exec._127.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2463/projeto_de_lei_exec._127.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4336, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_exec._128.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_exec._128.2023.pdf</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_129-2023_altera_lei_4335.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_129-2023_altera_lei_4335.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4335, de 07 de dezembro de 2021e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2466/projeto_de_lei_130-2023_credito_suplementar_sms.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2466/projeto_de_lei_130-2023_credito_suplementar_sms.pdf</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_exec._131.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_exec._131.2023.pdf</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2473/projeto_de_lei_exec._132.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2473/projeto_de_lei_exec._132.2023.pdf</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_exec._133.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_exec._133.2023.pdf</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2475/projeto_de_lei_exec._134.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2475/projeto_de_lei_exec._134.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3037, de 28 de novembro de 2012.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2476/projeto_de_lei_exec._135.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2476/projeto_de_lei_exec._135.2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal nº 2845, de 24 de maio de 2011.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2477/projeto_de_lei_exec._136.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2477/projeto_de_lei_exec._136.2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 4340, de 21 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_exec_137.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_exec_137.2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº 3051, de 12 de dezembro de 2012.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_exec_138.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_exec_138.2023.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_139-2023_credito_especial_smtc.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_139-2023_credito_especial_smtc.pdf</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_lei_exec._140.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_lei_exec._140.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso da área do parque Menotti Garibaldi.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2502/projeto_de_lei_exec._141.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2502/projeto_de_lei_exec._141.2023.pdf</t>
   </si>
   <si>
     <t>Institui Preceitos normativos no âmbito do Município de Mostardas, dispondo sobre a responsabilização administrativa de pessoas jurídicas pela prática de atos contra Administração Pública Municipal.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_lei_142.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_lei_142.2023.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_lei_143-2023_loa_2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_lei_143-2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa do Município de Mostardas para o Exercício Financeiro de 2024 - LOA</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_144.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_144.2023_exec..pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_145.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_145.2023.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_exec._146.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_exec._146.2023.pdf</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_147.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_147.2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo no Quadro de Cargos em Comissão e Funções Gratificadas da Lei Municipal nº 4335 de 07 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_lei_148.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_lei_148.2023.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_149.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_149.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza outorga de concessão de direito real de uso.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_lei_150.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_lei_150.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar bens.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_151.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_151.2023.pdf</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_lei_152.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_lei_152.2023_exec..pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA COBERTURA DE DESPESA DO PROGRAMA ABAIXO RELACIONADO</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_153.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_153.2023_exec..pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_154.2023_exec.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_154.2023_exec.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA RM - REFERÊNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_155.2023_exec.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_155.2023_exec.pdf</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_156.2023_exec.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_156.2023_exec.pdf</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_157.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_157.2023_exec..pdf</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_158.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_158.2023_exec..pdf</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_159.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_159.2023_exec..pdf</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_160.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_160.2023_exec..pdf</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2532/projeto_de_lei_161.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2532/projeto_de_lei_161.2023_exec..pdf</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_162.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_162.2023_exec..pdf</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_163.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_163.2023_exec..pdf</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_de_lei_164.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_de_lei_164.2023_exec..pdf</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_165.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_165.2023_exec..pdf</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_166.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_166.2023_exec..pdf</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_167.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_167.2023_exec..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL - ARTIGO 37, X, DA CONSTITUIÇÃO FEDERAL - AOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, DO PODER EXECUTIVO, CONFORME TABELAS DAS LEIS MUNICIPAIS NºS 4335/2021 E 4336/2021</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_168.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_168.2023_exec..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL, NOS TERMOS DO PARÁGRAFO SEGUNDO DO ARTIGO 25 MENCIONADO NO ARTIGO 1º DA LEI MUNICIPAL Nº 3063/2012, AOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_169.2023_exec..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_169.2023_exec..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL - ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL - AOS SALÁRIOS DOS EMPREGOS PÚBLICOS DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_170.2023._exec.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_170.2023._exec.pdf</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei.leg.exp_001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei.leg.exp_001_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei.leg.exp_001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei.leg.exp_001_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Primeiro Emprego no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei.leg.exp._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei.leg.exp._002_2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de Eventos Oficiais do Município de Mostardas o dia da Conscientização sobre a Mielomeningocele.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei.leg.exp._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei.leg.exp._004_2023.pdf</t>
   </si>
   <si>
     <t>Institui e Inclui no Calendário de Eventos Oficiais do Município de Mostardas o "Pedala Mostardas" e dá outras providências.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_legislativo_no_005-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_legislativo_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Inclui o conteúdo sobre a Cultura Tradicionalista Gaúcha nas escolas públicas da rede Municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_legislativo_no_006_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_legislativo_no_006_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de apoio ao acesso ao Ensino Técnico e Superior do Jovem Mostardense.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_leg._exp._007_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_leg._exp._007_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Atenção Integral à Saúde das Pessoas com Doenças raras no Município de Mostardas.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/projeto_de_lei_leg._exp._008_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/projeto_de_lei_leg._exp._008_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Maio Laranja no Município de Mostardas, mês de Combate ao Abuso e Exploração Sexual das Crianças e Adolescente.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_leg._exp._009_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_leg._exp._009_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o protocolo de segurança para prevenção e identificação de atos que atentem contra a liberdade sexual da mulher em locais de lazer e outros estabelecimentos destinados ao entretenimento.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_leg_exp._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_leg_exp._010_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MOSTARDENSE</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_leg_exp.011_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_leg_exp.011_2023.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município, a Mostra de Produções Audiovisuais de Mostardas.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2237/projeto_de_lei_exp._012_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2237/projeto_de_lei_exp._012_2023.pdf</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_leg._exp._013_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_leg._exp._013_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de estímulo à Economia Criativa no Município de Mostardas.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_legislativo_014-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_legislativo_014-2023.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_legislativo_no_015-2023_selo_verde_-_empresa_sustentevel.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_legislativo_no_015-2023_selo_verde_-_empresa_sustentevel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos "Selo Verde - Empresa Sustentável", para fins de Certificação Ambiental Municipal de Empresas com Prática Sustentáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2294/projeto_de_lei_legislativo_no_016-2023_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2294/projeto_de_lei_legislativo_no_016-2023_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2295/projeto_de_lei_legislativo_no_017-2023_cultura_africa.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2295/projeto_de_lei_legislativo_no_017-2023_cultura_africa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Semana da África e da Cultura Afro-Brasileira no calendário de eventos.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2296/projeto_de_lei_legislativo_no_018-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2296/projeto_de_lei_legislativo_no_018-2023.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_legislativo_no_019-2023_titulo_de_cidadadao_daltro.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_legislativo_no_019-2023_titulo_de_cidadadao_daltro.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei._leg_020.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei._leg_020.2023.pdf</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_leg._021.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_leg._021.2023.pdf</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/projeto_de_lei_leg._022.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/projeto_de_lei_leg._022.2023.pdf</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto_de_lei_leg._023.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto_de_lei_leg._023.2023.pdf</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/projeto_de_lei_024.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/projeto_de_lei_024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Semana Municipal de Saúde do trabalhador e trabalhadora a ser dedicado a ações de prevenção de acidentes e doenças do trabalho no município de Mostardas/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_leg._025.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_leg._025.2023.pdf</t>
   </si>
   <si>
     <t>Nomeia Espaço Itinerante da Casa de Cultura.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_leg._026.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_leg._026.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Leitura, Literatura e Livros do Município de Mostardas.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_lei_leg._027.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_lei_leg._027.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Rotas Acessíveis no âmbito de Mostardas.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>Dangelo Motta, Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_028.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_028.2023.pdf</t>
   </si>
   <si>
     <t>Dá nome a sala 2 da Casa de Cultura.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_leg.029.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_leg.029.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2413/projeto_de_lei_leg._030.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2413/projeto_de_lei_leg._030.2023.pdf</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_leg._031.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_leg._031.2023.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2415/projeto_de_lei_leg._032.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2415/projeto_de_lei_leg._032.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardas.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2416/projeto_de_lei_leg._033.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2416/projeto_de_lei_leg._033.2023.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_leg._034.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_leg._034.2023.pdf</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_leg._035.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_leg._035.2023.pdf</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_leg._036.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_leg._036.2023.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_leg._037.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_leg._037.2023.pdf</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2426/projeto_de_lei_leg._038.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2426/projeto_de_lei_leg._038.2023.pdf</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_lei_leg._039.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_lei_leg._039.2023.pdf</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_legislativo_040-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_legislativo_040-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Mostardense.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_leg.041.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_leg.041.2023.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_leg._042.202300288520231016160556.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_leg._042.202300288520231016160556.pdf</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2435/projeto_de_lei_leg.043.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2435/projeto_de_lei_leg.043.2023.pdf</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2436/projeto_de_lei_leg._044.2023_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2436/projeto_de_lei_leg._044.2023_2.pdf</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_lei_leg._045.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_lei_leg._045.2023.pdf</t>
   </si>
   <si>
     <t>Dá nome a Beco Municipal.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2454/proj._de_lei_leg._046-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2454/proj._de_lei_leg._046-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Quintais Orgânicos no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_leg._047.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_leg._047.2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o Guia de Observadores de Aves como atividade de relevante interesse público no Município de Mostardas</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>Edinei Machado, Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_048.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_048.2023.pdf</t>
   </si>
   <si>
     <t>Denomina o Espaço Externo da Casa de Cultura Orlando Cardoso Duarte "Largo Luiz Chaves de Bittencourt - Luiz Rocha"</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_leg._049.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_leg._049.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Marcha para Jesus no âmbito do Município de Mostardas e inclui no calendário Oficial de Eventos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_leg._050.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_leg._050.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Capítulo XVI - DO USO DE POSTES EM VIA PÚBLICA e inclui os artigos 217-P e 217-Q junto ao Título IV da Lei nº 2582, de 10 de setembro de 2009, que dispõe sobre o Código de Posturas do Município de Mostardas.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_leg._051.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_leg._051.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece que as redes de infraestrutura de cabeamento para a transmissão de energia elétrica, de telefonia, de comunicação de dados via fibra óptica, de televisão a cabo e de outros cabeamentos deverão ser exclusivamente subterrâneas no calçadão Chico Pedro e demais vias estabelecidas pelo Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_lei_052.2023_leg..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_lei_052.2023_leg..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL AOS EXERCENTES DE MANDATOS ELETIVOS DE VEREADOR</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL - ARTIGO 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES ATIVOS, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_lei_054.2023_leg..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_lei_054.2023_leg..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL - ARTIGO 37 X DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL Nº 4139/2020 AOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_055.2023_leg..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_055.2023_leg..pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL - ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL Nº 4139/2020 DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2547/progeto_de_lei_056.2023_leg..pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2547/progeto_de_lei_056.2023_leg..pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4552, DE 20 DE DEZEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_resolucao_exp._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_resolucao_exp._001_2023.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o horário de expediente da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2123/proj._res._002-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2123/proj._res._002-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a locar prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2124/proj._res._003-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2124/proj._res._003-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a contratar a Inlegis Consultoria e Treinamento Eireli e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_resolucao_exp._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_resolucao_exp._004_2023.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o caput do artigo 86 da Resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Vereadores de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_resolucao_exp._005_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_resolucao_exp._005_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo do Expediente da Câmara Municipal de Vereadores para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_resolucao_exp._006_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_resolucao_exp._006_2023.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o parágrafo único dos artigos 54, 55 e 57 da Resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_resolucao_exp._007_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_resolucao_exp._007_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece data e horário para realização de Sessão Solene para entrega do "PRÊMIO MULHER DESTAQUE 2023", e dá outras providências.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_resolucao_no_008-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_resolucao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores de Mostardas - RS, filiada à União dos Vereadores do Brasil - UVB, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>ANTECIPA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 24/04/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2233/projeto_de_resolucao_exp._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2233/projeto_de_resolucao_exp._010_2023.pdf</t>
   </si>
   <si>
     <t>INDICA VEREADORES PARA REPRESENTAR A CÂMARA DE VEREADORES EM AUDIÊNCIA DE CONCILIAÇÃO NA JUSTIÇA FEDERAL, DISPENSA COMPARECIMENTO EM SESSÃO ORDINÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_resolucao_exp._011_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_resolucao_exp._011_2023.pdf</t>
   </si>
   <si>
     <t>Aprova representantes do Poder Legislativo de Mostardas para participar da XXII Marcha dos Legislativos Municipais em Brasília-DF, de 25 a 28 de abril de 2023, realizado pela UVB.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_resolucao_012_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_resolucao_012_2023.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Resolução nº 004/2023 e reitera por tempo indeterminado o Caput Art. 86 da Resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Vereadores de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_resolucao_013_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_resolucao_013_2023.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o parágrafo único dos artigos 54, 55 e 57 da Resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Mostardas, e dá outras  providências.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pedido_de_providencia_014.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pedido_de_providencia_014.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto_de_resolucao_015.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto_de_resolucao_015.2023.pdf</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_resolucao_016.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_resolucao_016.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de contrato de prestação de serviços com IPE SAÚDE e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_resolucao_017.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_resolucao_017.2023.pdf</t>
   </si>
   <si>
     <t>Indica Vereadores para participar da Cavalgada da Condução da Chama Crioula do Município de Cristal à Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_resolucao_018.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_resolucao_018.2023.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o HORÁRIO DE EXPEDIENTE da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2478/projeto_de_resolucao_019.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2478/projeto_de_resolucao_019.2023.pdf</t>
   </si>
   <si>
     <t>Indica Vereador para representar a Câmara de Mostardas no Evento de comemoração do 50º Aniversário da FADERS e dá outras providências.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Altera o local e antecipa excepcionalmente o horário da Sessão Ordinária do dia 27/11/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_resolucao_021.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_resolucao_021.2023.pdf</t>
   </si>
   <si>
     <t>Define local e data para realização de Sessão Solene e dá outras providências.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_resolucao_022.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_resolucao_022.2023.pdf</t>
   </si>
   <si>
     <t>Indica Vereador para representar a Câmara de Mostardas no Evento em homenagem aos 69 anos de história das APAES e lançamento de livro, que ocorrerá dia 11 de dezembro de 2023 no Rio de Janeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_resolucao_023.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_resolucao_023.2023.pdf</t>
   </si>
   <si>
     <t>Antecipa excepcionalmente a realização da Sessão Ordinária do dia 26/12/2023 para o dia 20/12/2023 e d´outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_exp._001_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_exp._001_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Embrapa Clima Temperado solicitando a viabilidade de implementar em Mostardas o Projeto Quintais Orgânicos em Escolas Municipais do campo e da cidade.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_exp._002_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_exp._002_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Educação solicitando informações sobre recursos para o Programa Escola Acessível no município de Mostardas.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_exp._003_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_exp._003_2023.pdf</t>
   </si>
   <si>
     <t>Moção em Defesa da Democracia e das Instituições da República.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>Jorge Amaro, Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Júnior Pereira, Marne Vitorino, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_exp._004_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_exp._004_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria do Meio Ambiente e da infraestrutura solicitando revisão e atualização na legislação referente _x000D_
  ao ICMS Ecológico.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_exp._005_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_exp._005_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Companhia Nacional de Abastecimento (Conab) e Fundação Cultural Palmares solicitando informações sobre a entrega de cestas básicas alimentares para Comunidades Quilombolas do RS.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Marne Vitorino, Prof. Alvaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_exp._006_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_exp._006_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Meio Ambiente e das Mudanças Climáticas sugerindo a criação de Programa Permanente de Apoio aos Municípios com territórios inseridos em Unidades de Conservação.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_exp._008_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_exp._008_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento aos Centros de Tradições Gaúchas, Associações Quilombolas e demais instituições culturais do Município informando da chamada de instituições culturais do Município de Mostardas informando da chamada de certificação de Pontos de Cultura do RS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_exp._009_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_exp._009_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Universidade Federal do Rio Grande do Sul, a Faculdade de Ciências Econômicas e ao curso Plageder propondo  que no processo seletivo previsto para o ano de 2023 seja garantido vagas específicas para quilombolas e pescadores tradicionais.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2163/requerimento_exp._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2163/requerimento_exp._010_2023.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Telcio Porciúncula para receber a "Medalha do Mérito Comunitário"</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_exp._010_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_exp._010_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de João Domingues dos Santos, falecido no dia 26 de janeiro de 2023.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_012-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_012-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Instituto Chico Mendes de Conservação da Biodiversidade (ICMBio), Ministério da Pesca do Governo Federal e a Secretaria de Estado de Desenvolvimento Rural do RS referente a situação da seca na Lagoa do Peixe no ano de 2023.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_013-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_013-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil, Secretaria de Estado do Desenvolvimento Rural do Governo do Estado do Rio Grande do Sul e Assembleia Legislativa, solicitando a inserção de medidas de enfrentamento a estiagem para pescadores tradicionais, com ênfase aqueles que exercem suas atividades no Parque Nacional da Lagoa do Peixe e as Comunidades Quilombolas.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2190/requerimento_014-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2190/requerimento_014-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul, a solicitação de um destacamento da Brigada Militar para a Praia de São Simão durante o veraneio, situada à 35km da sede do Município, via BR 101.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Marne Vitorino, Toni Araújo, Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/requerimento_015-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/requerimento_015-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul, solicitando mais guaritas e guarda-vidas, na operação golfinho, para o Balneário Mostardense, Praia do Pai João e Lagoa do Bacupari, todos situados em nosso Município.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/requerimento_016-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/requerimento_016-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Serviço Nacional de Aprendizagem do RS (SENAR/RS), instituição responsável por criar e promover ações de formação profissional e atividades de promoção social dirigidas às famílias rurais, a fim de contribuir a profissionalização, integração na sociedade e melhoria da qualidade de vida desse público, o qual tem sido de grande importância no Município de Mostardas, através do Sindicato Rural de Mostardas.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/requerimento_017-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/requerimento_017-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento parabenizando pela instalação da Casa dos Raros do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/requerimento_018-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/requerimento_018-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a associação Comunitária Quilombola da Casca, ao Ponto de Cultura do Sindicato dos Trabalhadores Rurais de Mostardas e os diretores Bruna Giuliatti, Jhonatan Gomes e Sérgio Guidoux pela produção do documentário "Campo Grande é o Céu".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/requerimento_exp._019_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/requerimento_exp._019_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria da Justiça, Cidadania e Direitos Humanos e Casa Civil do Governo do Estado solicitando a possibilidade de implementação de um Centro da Juventude em Mostardas, atendendo nossos jovens do campo, cidade e praias como forma de garantir direitos e gerar oportunidades a nossa juventude mostardense.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/requerimento_exp._020_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/requerimento_exp._020_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao cineasta Felipe Rosa pela produção do Documentário The Birdcarver (Aves Migratórias) e ao Artesão Eloir Silva pela participação e protagonismo no mesmo junto com sua família.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_exp._021_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_exp._021_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério das Comunicações e a Casa Civil do Governo Federal solicitando a implantação e ampliação do Programa Wi-Fi Brasil nos municípios de Mostardas, Tavares, Palmares do Sul, Capivari do Sul e São José do Norte, os quais fazem parte da península localizada entre o oceano Atlântico e a Laguna dos Patos.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_exp._022_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_exp._022_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento Governo do Estado do Rio Grande do Sul, Assembleia Legislativa, Câmara dos Deputados e Ministério do Desenvolvimento Agrário para que seja viabilizado nos Bancos Públicos que atuam no RS financiamento na modalidade Pronaf Microcrédito (Grupo "B").</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_exp._023_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_exp._023_2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO MINISTÉRIO DOS DIREITOS HUMANOS E DA CIDADANIA SOLICITANDO O CRONOGRAMA DE AÇÕES PARA A IMPLEMENTAÇÃO DO PROGRAMA AQUILOMBA BRASIL (DECRETO FEDERAL Nº 11.447/2023) NOS MUNICÍPIOS DE MOSTARDAS, TAVARES, PALMARES DO SUL, CAPIVARI DO SUL E SÃO JOSÉ DO NORTE</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_exp._024_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_exp._024_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento indicando o Deputado Federal Alceu Moreira para receber a "Medalha de Mérito Comunitário".</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2241/requerimento_exp._025_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2241/requerimento_exp._025_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento para EMATER Mostardas, solicitando um relatório constando a área total de plantio de milho em nossa região, se possível com informações climatológicas, uso do solo e viabilidade econômica dessa cultura dos anos anteriores até a presente data.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_exp._026__2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_exp._026__2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento Autônomo de Estradas de Rodagem (DAER-RS), solicitando a implementação de sinalização adequada (placas anunciando a travessia de escolares, placas de redução de velocidade, faixa de pedestres e faixas continuas proibindo ultrapassagens), na RSC 101, nos trechos próximos as escolas Quitéria Pereira do Nascimento (Casca), Nossa Senhora Aparecida e Mário Quintana (Solidão), Marcílio Dias (São Simão) e Emílio Ferreira de Lemos (Valim).</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_exp._027_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_exp._027_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Diretor Guilherme Suman e toda a equipe técnica de atores pela produção do filme gaúcho "Anita: a Guerreira de dois mundos".</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2255/requerimento_exp._028_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2255/requerimento_exp._028_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério dos Direitos Humanos e da Cidadania e a Secretaria Nacional dos Direitos da Pessoa com Deficiência, informando da necessidade urgente de uma ação nacional para a agilização da oferta de Benefício de Prestação Continuada (BPC), especialmente para pessoas com deficiência e disponibilização de órteses e próteses com mais celeridade.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_exp._029_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_exp._029_2023.pdf</t>
   </si>
   <si>
     <t>Ofício ao Ministério dos Direitos Humanos e da Cidadania e a Secretaria Nacional de Promoção e Defesa dos Direitos da Pessoa Idosa solicitando informações sobre as principais medidas desta pasta que envolvam a interseccionalidade de idosos em comunidades quilombolas rurais.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_030_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_030_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Instituto Cultural Anita Garibaldi/SC, reiterando pedido feito anteriormente no ano de 2016, para que possível, que seja enviado cópias de seu acervo histórico sobre Anita Garibaldi heroína na Revolução Farroupilha e no processo de unificação da Itália, junto ao seu marido Giuseppe Garibaldi e seu filho Menotti Garibaldi.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_exp._031_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_exp._031_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a Diocese de Rio Grande/RS pela nomeação do bispo e atual presidente da Comissão Episcopal para a Vida e a Família da Conferência Nacional dos Bispos do Brasil (CNBB), dom Ricardo Hoepers, pela sua eleição como novo secretário-geral da entidade. A escolha foi realizada no dia 25 de abril, durante a 60ª Assembleia Geral da CNBB. Dom Ricardo desempenhará a função nos próximos quatro anos.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_032-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_032-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério dos Direitos Humanos e da Cidadania (MDHC) referente a construção de nova versão do Plano Viver sem Limite.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/requerimento_no_033-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/requerimento_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que propõe nos termos dos artigos nº 66, 67, 68 e 69 do nosso Regimento Interno, que seja constituída "COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O ZONEAMENTO DO MILHO SAFRINHA EM NOSSA REGIÃO"</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_034-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Serviço Nacional de Aprendizagem Comercial (Senac), Unidade de Rio Grande, solicitando apoio para a implantação de Programa de Aprendizagem Profissional em Mostardas e região.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_035-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento  que propõe que nos termos dos artigos 69, 70 e 71 do Regimento Interno que seja constituída Comissão Temporária Especial de acompanhamento da Elaboração do Plano Municipal de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_036-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Universidade Federal do Rio Grande do Sul, em especial a Pró-Reitoria de Extensão (PROREXT) e ao Departamento de Educação e Desenvolvimento Social (DEDS) pela parceria com o Município de Mostardas através da Secretaria Municipal de Educação, pela realização do projeto Por Dentro da UFRGS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2290/requerimento_no_037-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2290/requerimento_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que indica o Senhor Gilberto da Silva Araújo para receber Medalha de Mérito Comunitário.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_038-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_038-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento congratulando a Secretaria do Meio Ambiente e Infraestrutura referente ao Estudo Técnico realizado pela consultoria McKinsey para o governo do Rio Grande do Sul a qual apontou que cadeia de desenvolvimento do hidrogênio verde poderá proporcionar uma alta de aproximadamente R$ 62 bilhões no PIB gaúcho e levar a criação de 41 mil novos empregos no estado até 2040, solicitando que cópia do mesmo seja encaminhado a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_039-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_039-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Coordenação da Bancada Gaúcha no Congresso Nacional afirmando posição desta Casa Legislativa e Casa Civil da Presidência da República contrária ao corte de 5% das verbas do Serviço Social do Comércio (Senac) para Agência Brasileira de Promoção Internacional do Turismo (Embratur)</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_040.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_040.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil do Governo do Estado do Rio Grande do Sul, referente ao Decreto nº 56.939, de 20 de março de 2023 que institui Sistema de monitoramento de Convênios Administrativos, o qual estabeleceu em seu Anexo Único como requisito para o recebimento de transferências voluntárias decorrentes de convênios firmados após a publicação deste decreto a adesão do município proponente a programas que envolvam a colaboração entre o Estado e entes municipais.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_041.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_041.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria do Meio Ambiente e Infraestrutura propondo que esta pasta tenha programas e projetos específicos para municípios sede de unidade de Conservação (Municipal, Estadual ou Federal) e que possa priorizar nos investimentos aqueles que possuam a integralidade do Sistema Municipal de Meio Ambiente implementado - Secretaria, Conselho Municipal ativo e Fundo Municipal, além da legislação local e licenciamento ambiental estruturado.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_042.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_042.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Ilustríssimo Senhor ANDRÉ LUÍS CABRAL CASTILHO, novo delegado, designado para atuar em nosso Município através da Delegacia de Polícia Civil de Mostardas/RS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_043.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_043.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Arquivo Histórico do Rio Grande do Sul que através da sua equipe técnica, tem dedicado-se a promover o resgate dos Testamentos da Comunidade Quilombola dos Teixeiras datados de 1818 e 1826.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/requerimento_044.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/requerimento_044.2023.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária de 12 de junho de 2023.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_045.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_045.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe do NAPOLI Categoria Livre pela conquista da Taça Açoriana de futsal.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_046.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_046.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe Veterano do MARTINICA pela conquista da Taça Açoriana de futsal.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_047.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_047.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe Feminina da JDN pela conquista da Taça Açoriana de futsal feminina.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_048.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_048.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe SUB 17 do ARSENAL pela conquista da Taça Açoriana de futsal.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_049.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_049.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe SUB 14 JDN pela conquista da Taça Açoriana de futsal.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_050.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_050.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Coordenação da Bancada Gaúcha no Congresso Nacional afirmando posição desta Casa Legislativa e Casa Civil da Presidência da República em apoio a proposta de mudança do critério de renda para acesso ao Benefício de Prestação Continuada (BPC).</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/requerimento_051.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/requerimento_051.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Escola Estadual de Ensino Fundamental 11 de Abril pela organização da Mostra Científica que abordou com muita qualidade o tema Sustentabilidade e Tecnologia para Transformar ocorrida no dia 27 de junho de 2023.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/requerimento_052.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/requerimento_052.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Escola Estadual de Ensino Médio Padre Simão Moser pela organização da XV Feira de Exposição de Trabalhos ocorrida no dia 30 de junho de 2023.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/requerimento_053.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/requerimento_053.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Desenvolvimento Agrário (Secretaria de Territórios e Sistemas Produtivos Quilombolas e Tradicionais e Escritório do Rio Grande do Sul) e ao Departamento Estadual de Estradas e Rodagem do RS (DAER) para que possa estar avaliando tecnicamente a possibilidade de elaboração de projetos específicos para recuperação de estradas vicinais em comunidades quilombolas na região do litoral médio, em especial no município de Mostardas.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/requerimento_054.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/requerimento_054.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Desenvolvimento Agrário (Secretaria de Territórios e Sistemas Produtivos Quilombolas e Tradicionais e Escritório do Rio Grande do Sul) solicitando apoio técnico, operacional e financeiro deste Ministério na elaboração, organização e implementação de Plano Municipal de Desenvolvimento Rural de Mostardas com base nos territórios Quilombolas, na agricultura familiar, pesca artesanal e médios e grandes produtores rurais.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/requerimento_055.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/requerimento_055.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Universidade Federal do Rio Grande do Sul, a Faculdade de Ciências Econômicas e ao curso de Bacharelado em Desenvolvimento Rural - Plageder agradecendo a oferta de mais uma turma no Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/requerimento_056.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/requerimento_056.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento Estadual de Estradas e Rodagem (DAER) solicitando informações sobre a retomada das obras na RST 101, bem como requerendo que sejam adotadas medidas emergenciais em trechos que encontram-se em precárias condições.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/requerimento_057.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/requerimento_057.2023.pdf</t>
   </si>
   <si>
     <t>MOCÃO DE CONGRATULAÇÃO parabenizando a Escola Estadual de Ensino Fundamental 11 de Abril e seus alunos GABRIEL NUNES CORREA e ANA CLARA LOPES DE SOUZA por estarem entre os premiados da 17ª Olimpíada Brasileira de Matemática das Escolas Públicas - OBMEP, recebendo, respectivamente, medalhas de prata e de bronze.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_058.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_058.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO parabenizando a Escola Municipal Fundamental Marcelo Gama e seu aluno ALFREDO PIRES DE MATOS por estar entre os premiados da 17ª Olimpíada Brasileira de Matemática das Escolas Públicas - OBMEP, recebendo, respectivamente medalhas de prata.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_059.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_059.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério Público Estadual anexando os ofícios 108/2023 encaminhado a AGERGS e o Ofício 109/2023 encaminhado a CEEE EQUATORIAL.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/requerimento_060.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/requerimento_060.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Sabrina Machado Araújo, pela bem-sucedida defesa de sua dissertação de mestrado intitulada "MANDA RESPONSAR": um registro da prática do "Responso" em Mostardas/RS.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_61.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_61.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Pesca e Aquicultura solicitando informações referente aos mecanismos de implementação do Programa Povos da Pesca Artesanal (Decreto nº 11.626, de 2 de agosto de 2023) no âmbito Municipal.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_62.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_62.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sicredi, SENAR/RS, Sindicato Rural, Coopernorte e Coopam propondo parceria para a realização do 1º Seminário Municipal de Associativismo e Cooperativismo de Mostardas.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_063.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_063.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a APAE Mostardas informando sobre a abertura do Edital Todos no Jogo.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_064.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_064.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação parabenizando o Grupo Resinas Brasil pela Brilhante e inspiradora oferta do espetáculo "Dr. Mundi e o nosso Planeta Água" em nosso município.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_065.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_065.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Grupo CEEE Equatorial solicitando a empresa viabilidade de projeto de implantação de redes subterrâneas no Centro Histórico de Mostardas, priorizando o Calçadão Chico Pedro, entorno da Igreja Matriz São Luiz Rei e Casa de Cultura Orlando Cardoso Duarte.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_066.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_066.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Faders Acessibilidade e Inclusão pela realização da XXIX Semana Estadual da Pessoa com Deficiência que te como tema "Rompendo barreiras, garantindo a acessibilidade e inclusão" no ano do seu cinquentenários a ser celebrado em 23 de outubro de 2023.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_067.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_067.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao senhor Marvin Evandro Ramgrab, Gerente de Relacionamento com o Cliente - CEEE Grupo Equatorial Energia convite para que compareça a esta Casa Legislativa, para conjuntamente com os Parlamentares, possa nos trazer maiores informações e melhorias sobre a situação de precariedade de fornecimento de energia elétrica no nosso município.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_068.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_068.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil e Secretaria de Segurança Pública e Assembleia Legislativa defendendo a implantação da Delegacia de Polícia Especializada de Repressão aos Crimes Rurais e de Abigeato (DECRAB) em Palmares do Sul.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_069.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_069.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que indica a Professora Nilza Colares Vitorino para receber a "Medalha de Mérito Comunitário".</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_070.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_070.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que indica a quilombola Ilza de Matos Machado para receber a "Medalha de Mérito Comunitário".</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_071.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_071.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Govenador do Estado e ao Departamento Estadual de Estradas e Rodagem (DAER), solicitando informações sobre a retomada das obras  na RST 101.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2443/requerimento_072.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2443/requerimento_072.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério de Educação, buscando informações sobre atendimento do pleito do Município de Mostardas referente a implantação de um Campus Avançado do IFRS em nosso território (Processo nº 23000.000636/2021-90 e SEI - 2435687), bem como ampliar a oferta de cursos na modalidade de graduação e pós-graduação no nosso Polo UAB.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2451/requerimento_073-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2451/requerimento_073-2023.pdf</t>
   </si>
   <si>
     <t>Justificativa da ausência do Vereador Dangelo Motta, em Sessão Ordinária do dia 04 de setembro de 2023.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_074-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_074-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Projeto Cozinha Campeira.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2460/requerimento_075-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2460/requerimento_075-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Câmara dos Deputados Moção de Apoio ao PL 1292/2023.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2461/requerimento_076-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2461/requerimento_076-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Agência Nacional de Energia Elétrica (ANEEL), formalizando solicitação de revogação do Artigo 73 da Regulamentação da Lei 14300/2022.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2462/requerimento_077.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2462/requerimento_077.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Saúde propondo a Criação de Centros de Referência para Atendimento de Pessoas com Transtorno do Espectro do Autismo (TEA) nos pequenos e médios municípios no âmbito da política de Saúde da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_078.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_078.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Excelentíssima Secretária de Estado da Cultura do RS, senhora Beatriz Araújo.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_079.20230.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_079.20230.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei 171/2015, que prevê a instituição de uma Política Estadual de Incentivo à Mini e Microgeração Distribuída de Energias Renováveis no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>Moção de Congratulação a Igreja Espaço Crurch de nosso município pela comemoração de seu aniversário.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2480/requerimento_081.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2480/requerimento_081.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao corpo Discente e Docente da Escola Estadual de Ensino Fundamental 11 de Abril, pela comemoração dos 89 anos de fundação ocorrido no dia 11 de outubro de 2023.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_082.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_082.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a CEEE Equatorial e Oi Telefonia, a solicitação da organização da fiação exposta nas ruas do Município de Mostardas, partindo do pressuposto de que põe a população em risco e esteticamente deixa nossa cidade com uma má visualização.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimento_083.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimento_083.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional (Câmara dos Deputados e Senado Federal), em face da tentativa de legalização do aborto por meio de ADPF 442 (Arguição de Descumprimento de Preceito Fundamental 442), a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_084.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_084.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelos 113 Anos da Escola Técnica de de Agricultura Leonel de Moura Brizola em Viamão.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimento_085.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimento_085.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação as equipes campeãs do Campeonato Municipal de FUTSAL 2023: Frutificar (Sub-12); JND (Sub-14); T.Rex (Master); Vidraçaria (Sub-14); Baio FC (Prata); Moiados (Veterano); JDN (Feminino); e Vidraçaria (Ouro).</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimento_086.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimento_086.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Departamento Autônomo de Estradas de Rodagem (DAER), autarquia vinculada à Secretaria de Logística e Transportes (SELT) pela inclusão dos dados das Comunidades Quilombolas no Mapa Rodoviário Interativo do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_087.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_087.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Desenvolvimento Agrário, com o objetivo de pleitear a elaboração/readequação de programas específicos no Plano Plurianual do Governo Federal, voltados para investimentos em equipamentos e insumos destinados aos pequenos agricultores familiares, comunidades quilombolas e pescadores em nosso Município.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_088.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_088.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Estadual de Ensno Fundamental 11 de Abril pelo notável desempenho ao conquistar o 2º lugar na votação da Categoria de Projeto mais Popular na Semana Maria da Penha nas escolas do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_089.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_089.2023.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS UM RELATÓRIO FINAL QUE INCLUI A PORTARIA DE Nº 173, DE 19 DE MAIO DE 2023, QUE APROVA O ZONEAMENTO AGRÍCOLA DE RISCO CLIMÁTICO - ZARC, PARA A CULTURA DO MILHO 1ª SAFRA NO ESTADO DO RIO GRANDE DO SUL, ANO SAFRA 2023-2024 PUBLICADA NO D.O.U., JUNTAMENTE COM AS RECOMENDAÇÕES E CONCLUSÕES QUE ENCERRAM OS TRABALHOS DESSA COMISSÃO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_complementar_no_001-2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_complementar_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01, de 07 de dezembro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4676,67 +4676,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2138/indicaco_exp._003_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_exp._011_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_exp._012_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_exp._013_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_exp._014_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_exp._015_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_exp._017_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2182/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_exp._024_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_exp._025_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_exp._026_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_027_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_exp._028_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao_exp._029_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao_exp._030_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_exp._031_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao_exp._032_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_033_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao_034_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_040.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao_041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao_044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_47.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao_049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao_050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao_051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2444/indicacao_052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2445/indicacao_053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_055.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_056.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_057.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_058.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_059.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pedido_de_informacao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2264/pedido_de_informacao_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pedido_de_informacao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pedido_de_informacao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pedido_de_informacao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pedido_de_informacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pedido_de_informacao_007.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pedido_de_informacao_008.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/pedido_de_informacao_009.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2438/pedido_de_informacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2449/pedido_de_informacao_011.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2482/pedido_de_informacao_012.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2493/pedido_de_informacao_013.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2140/pedido_de_providencia_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/pedido_de_providencia_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pedido_de_providencia_003_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pedido_de_providencia_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2262/pedido_de_providencia_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2285/pedido_de_providencia_006-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2286/pedido_de_providencia_007-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2287/pedido_de_providencia_008-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2299/pedido_de_providencia_009.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2298/pedido_de_providencia_010.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2308/pedido_de_providencia_011.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2314/pedido_de_providencia_012.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2315/pedido_de_providencia_013.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pedido_de_providencia_014.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pedido_de_providencia_016.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pedido_de_providencia_017.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pedido_de_providencia_018.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pedido_de_providencia_019.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2401/pedido_de_providencia_020.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pedido_de_providencia_021.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2403/pedido_de_providencia_022.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2404/pedido_de_providencia_023.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2405/pedido_de_providencia_024.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_025.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2429/pedido_de_providencia_026.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2446/pedido_de_providencia_027.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2447/pedido_de_providencia_028.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2448/pedido_de_providencia_029.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2457/pedido_de_providencia_030-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2468/pedido_de_providencia_032.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2481/pedido_de_providencia_033.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_providencia_034.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_providencia_035.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_036.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2512/pedido_de_providencia_037.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2542/pedido_de_providencia_038.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_exec._001_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_exec._002_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_lei_exec._003_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_exec._004_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_exec._005_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_exec._006_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_lei_exec._007_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_exec._008_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_lei_exec._009_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_lei_exec._010_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_exec._011_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_lei_exec._012_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_exec._013_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_exec._014_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_exec._015_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_exec._016_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_exec._017_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_exec._018_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_exec._019_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_exec._020_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_exec._021_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2117/projeto_de_lei_exec._022_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_lei_exec._023_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_exec._024_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_exec._025_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_exec._026_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_exec._027_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_exec._028_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_exec._029_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_exec._030_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2141/projeto_de_lei_exec._031_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_exec._032_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2143/projeto_de_lei_exec._033_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_exec._034_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_exec._035_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_exec._036_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_exec._037_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_exec._038_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_exec._039_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_exec._040_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_exec._041_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_exec._042_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei__no_043-2023_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto_de_lei_no_044-2023_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_045-2023_ciclismo_calandario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_046-2023_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_047-2023_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_de_lei_048-2023_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_049-2023_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_050-2023_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/projeto_de_lei_051-2023_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/projeto_de_lei_052-2023_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/projeto_de_lei_053-2023_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/projeto_de_lei_054-2023_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/projeto_de_lei_055-2023_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_exec._056_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/projeto_de_lei_exec._057_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_exec._058_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_exec._059_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_exec._060_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/projeto_de_lei_exec._061_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_lei_exc._062_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_exc._063_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_exc._064_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/projeto_de_lei_exc._065_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_exec._exp._066_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_de_lei_exec._exp._067_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2235/projeto_de_lei_exec._exp._068_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_exec._exp._070_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2251/projeto_de_lei_exec._exp._071_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_exec._exp._072_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_exec._exp._073_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_exec._exp._074_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2257/projeto_de_lei_exc_075_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_exc_076_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_exc_077_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_exc_078_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_exc._079_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_no_080-2023_altera_4332.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2272/projeto_de_lei_no_081-2023_aumento_real_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2273/projeto_de_lei_no_082-2023_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2276/projeto_de_lei_executivo_no_083-2023_contrato_temporario_op_maquina.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2277/projeto_de_lei_executivo_no_084-2023_altera_leis_2452_e_3056.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2278/projeto_de_lei_executivo_no_085-2023_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/projeto_de_lei_executivo_no_086-2023_altera_lei_4335.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_087-2023_plano_de_cultura_municipio_de_mostardas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2293/projeto_de_lei_exec._088_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2300/projeto_de_lei_executivo_no_089-2023_valores_passagens_linhas_municipais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto_de_lei_executivo_no_090-2023_auxilio_financeiro_alunos_rede_municipal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/projeto_de_lei_executivo_no_091-2023_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_executivo__no_092-2023_credito_suplementar_smostt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_executivo_no_093-2023_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_exec._094.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_exec._095.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_exec.096.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/projeto_de_lei_exec.097.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_exec._098.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_exec._099.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/projeto_de_lei_exec._100.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_exec._101.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_exec._102.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_exec._103.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto_de_lei_exec._104.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_exec._105.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/projeto_de_lei_exec._106.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei_107.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei_108.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/projeto_de_lei_109.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/projeto_de_lei_110.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/projeto_de_lei_111.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_lei_112.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_113.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_114.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_lei_exec._115.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_exec._116.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_exec._117.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_exec._118.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_exec._119.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_lei_exec._120.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_exec._121.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_122-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_executivo_123-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_executivo_124-2023_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_lei_executivo_125-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto_de_lei_executivo_126-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2463/projeto_de_lei_exec._127.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_exec._128.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_129-2023_altera_lei_4335.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2466/projeto_de_lei_130-2023_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_exec._131.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2473/projeto_de_lei_exec._132.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_exec._133.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2475/projeto_de_lei_exec._134.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2476/projeto_de_lei_exec._135.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2477/projeto_de_lei_exec._136.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_exec_137.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_exec_138.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_139-2023_credito_especial_smtc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_lei_exec._140.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2502/projeto_de_lei_exec._141.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_lei_142.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_lei_143-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_144.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_145.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_exec._146.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_147.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_lei_148.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_149.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_lei_150.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_151.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_lei_152.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_153.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_154.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_155.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_156.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_157.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_158.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_159.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_160.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2532/projeto_de_lei_161.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_162.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_163.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_de_lei_164.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_165.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_166.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_167.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_168.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_169.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_170.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei.leg.exp_001_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei.leg.exp_001_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei.leg.exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei.leg.exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_legislativo_no_006_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_leg._exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/projeto_de_lei_leg._exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_leg._exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_leg_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_leg_exp.011_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2237/projeto_de_lei_exp._012_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_leg._exp._013_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_legislativo_014-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_legislativo_no_015-2023_selo_verde_-_empresa_sustentevel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2294/projeto_de_lei_legislativo_no_016-2023_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2295/projeto_de_lei_legislativo_no_017-2023_cultura_africa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2296/projeto_de_lei_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_legislativo_no_019-2023_titulo_de_cidadadao_daltro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei._leg_020.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_leg._021.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/projeto_de_lei_leg._022.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto_de_lei_leg._023.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/projeto_de_lei_024.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_leg._025.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_leg._026.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_lei_leg._027.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_028.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_leg.029.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2413/projeto_de_lei_leg._030.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_leg._031.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2415/projeto_de_lei_leg._032.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2416/projeto_de_lei_leg._033.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_leg._034.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_leg._035.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_leg._036.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_leg._037.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2426/projeto_de_lei_leg._038.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_lei_leg._039.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_legislativo_040-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_leg.041.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_leg._042.202300288520231016160556.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2435/projeto_de_lei_leg.043.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2436/projeto_de_lei_leg._044.2023_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_lei_leg._045.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2454/proj._de_lei_leg._046-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_leg._047.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_048.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_leg._049.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_leg._050.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_leg._051.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_lei_052.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_lei_054.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_055.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2547/progeto_de_lei_056.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_resolucao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2123/proj._res._002-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2124/proj._res._003-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_resolucao_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_resolucao_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_resolucao_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_resolucao_exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2233/projeto_de_resolucao_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_resolucao_exp._011_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_resolucao_012_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_resolucao_013_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pedido_de_providencia_014.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto_de_resolucao_015.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_resolucao_016.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_resolucao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_resolucao_018.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2478/projeto_de_resolucao_019.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_resolucao_021.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_resolucao_022.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_resolucao_023.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_exp._003_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2163/requerimento_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2190/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/requerimento_015-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/requerimento_exp._019_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/requerimento_exp._020_2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_exp._021_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_exp._022_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_exp._023_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_exp._024_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2241/requerimento_exp._025_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_exp._026__2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_exp._027_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2255/requerimento_exp._028_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_exp._029_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_030_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_exp._031_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_032-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2290/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_61.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_62.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2443/requerimento_072.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2451/requerimento_073-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_074-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2460/requerimento_075-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2461/requerimento_076-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2462/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_079.20230.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2480/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimento_085.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_087.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2138/indicaco_exp._003_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_exp._011_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_exp._012_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_exp._013_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_exp._014_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_exp._015_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_exp._017_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2182/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_exp._024_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_exp._025_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_exp._026_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_027_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_exp._028_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao_exp._029_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao_exp._030_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_exp._031_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao_exp._032_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_033_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao_034_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_040.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao_041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao_044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_47.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao_049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao_050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao_051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2444/indicacao_052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2445/indicacao_053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_055.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_056.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_057.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_058.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_059.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pedido_de_informacao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2264/pedido_de_informacao_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pedido_de_informacao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pedido_de_informacao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pedido_de_informacao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pedido_de_informacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pedido_de_informacao_007.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pedido_de_informacao_008.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/pedido_de_informacao_009.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2438/pedido_de_informacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2449/pedido_de_informacao_011.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2482/pedido_de_informacao_012.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2493/pedido_de_informacao_013.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2140/pedido_de_providencia_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/pedido_de_providencia_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pedido_de_providencia_003_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pedido_de_providencia_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2262/pedido_de_providencia_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2285/pedido_de_providencia_006-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2286/pedido_de_providencia_007-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2287/pedido_de_providencia_008-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2299/pedido_de_providencia_009.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2298/pedido_de_providencia_010.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2308/pedido_de_providencia_011.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2314/pedido_de_providencia_012.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2315/pedido_de_providencia_013.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pedido_de_providencia_014.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pedido_de_providencia_016.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pedido_de_providencia_017.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pedido_de_providencia_018.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pedido_de_providencia_019.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2401/pedido_de_providencia_020.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pedido_de_providencia_021.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2403/pedido_de_providencia_022.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2404/pedido_de_providencia_023.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2405/pedido_de_providencia_024.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_025.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2429/pedido_de_providencia_026.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2446/pedido_de_providencia_027.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2447/pedido_de_providencia_028.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2448/pedido_de_providencia_029.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2457/pedido_de_providencia_030-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2468/pedido_de_providencia_032.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2481/pedido_de_providencia_033.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_providencia_034.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_providencia_035.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_036.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2512/pedido_de_providencia_037.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2542/pedido_de_providencia_038.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_exec._001_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_exec._002_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_lei_exec._003_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_exec._004_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_lei_exec._005_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_exec._006_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_lei_exec._007_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_exec._008_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_lei_exec._009_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_lei_exec._010_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_exec._011_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_lei_exec._012_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_exec._013_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_lei_exec._014_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_exec._015_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_exec._016_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_exec._017_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_exec._018_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_exec._019_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_exec._020_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_exec._021_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2117/projeto_de_lei_exec._022_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_lei_exec._023_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_exec._024_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_exec._025_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_exec._026_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_exec._027_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_exec._028_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_exec._029_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2135/projeto_de_lei_exec._030_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2141/projeto_de_lei_exec._031_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_lei_exec._032_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2143/projeto_de_lei_exec._033_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_exec._034_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_exec._035_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_exec._036_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_exec._037_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_exec._038_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_exec._039_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_lei_exec._040_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_lei_exec._041_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_exec._042_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei__no_043-2023_contrato_temporario_motorista.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto_de_lei_no_044-2023_contrato_temporario_servente_geral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_045-2023_ciclismo_calandario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_046-2023_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_047-2023_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_de_lei_048-2023_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_049-2023_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_050-2023_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/projeto_de_lei_051-2023_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/projeto_de_lei_052-2023_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/projeto_de_lei_053-2023_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/projeto_de_lei_054-2023_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/projeto_de_lei_055-2023_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_exec._056_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/projeto_de_lei_exec._057_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_exec._058_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_exec._059_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_exec._060_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/projeto_de_lei_exec._061_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_lei_exc._062_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_exc._063_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_exc._064_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/projeto_de_lei_exc._065_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_exec._exp._066_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_de_lei_exec._exp._067_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2235/projeto_de_lei_exec._exp._068_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_exec._exp._070_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2251/projeto_de_lei_exec._exp._071_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_exec._exp._072_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_exec._exp._073_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_exec._exp._074_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2257/projeto_de_lei_exc_075_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_exc_076_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_exc_077_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_exc_078_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_exc._079_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_no_080-2023_altera_4332.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2272/projeto_de_lei_no_081-2023_aumento_real_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2273/projeto_de_lei_no_082-2023_credito_suplementar_sme.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2276/projeto_de_lei_executivo_no_083-2023_contrato_temporario_op_maquina.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2277/projeto_de_lei_executivo_no_084-2023_altera_leis_2452_e_3056.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2278/projeto_de_lei_executivo_no_085-2023_contrato_temporario_atendente_geral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/projeto_de_lei_executivo_no_086-2023_altera_lei_4335.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_087-2023_plano_de_cultura_municipio_de_mostardas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2293/projeto_de_lei_exec._088_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2300/projeto_de_lei_executivo_no_089-2023_valores_passagens_linhas_municipais.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto_de_lei_executivo_no_090-2023_auxilio_financeiro_alunos_rede_municipal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/projeto_de_lei_executivo_no_091-2023_credito_especial_smostt.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_executivo__no_092-2023_credito_suplementar_smostt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_executivo_no_093-2023_credito_especial_sme.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_exec._094.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_exec._095.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_exec.096.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/projeto_de_lei_exec.097.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_exec._098.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_exec._099.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/projeto_de_lei_exec._100.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_exec._101.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_exec._102.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_exec._103.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto_de_lei_exec._104.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_exec._105.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/projeto_de_lei_exec._106.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei_107.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei_108.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/projeto_de_lei_109.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/projeto_de_lei_110.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/projeto_de_lei_111.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_lei_112.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_113.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_114.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_lei_exec._115.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_exec._116.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_exec._117.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_exec._118.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_exec._119.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_lei_exec._120.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_exec._121.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_122-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_executivo_123-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_executivo_124-2023_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_lei_executivo_125-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto_de_lei_executivo_126-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2463/projeto_de_lei_exec._127.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_exec._128.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_129-2023_altera_lei_4335.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2466/projeto_de_lei_130-2023_credito_suplementar_sms.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2472/projeto_de_lei_exec._131.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2473/projeto_de_lei_exec._132.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_exec._133.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2475/projeto_de_lei_exec._134.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2476/projeto_de_lei_exec._135.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2477/projeto_de_lei_exec._136.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_exec_137.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_exec_138.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_139-2023_credito_especial_smtc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_lei_exec._140.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2502/projeto_de_lei_exec._141.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_lei_142.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_lei_143-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_144.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_lei_145.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_exec._146.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2514/projeto_de_lei_147.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_lei_148.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_149.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_lei_150.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_151.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_lei_152.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_153.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_154.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_155.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_156.2023_exec.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_157.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_158.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_159.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_160.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2532/projeto_de_lei_161.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_162.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_163.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_de_lei_164.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_165.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_166.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_167.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_168.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_169.2023_exec..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_170.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei.leg.exp_001_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei.leg.exp_001_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei.leg.exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei.leg.exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_legislativo_no_006_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_leg._exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/projeto_de_lei_leg._exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_leg._exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_leg_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_leg_exp.011_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2237/projeto_de_lei_exp._012_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_leg._exp._013_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_legislativo_014-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_legislativo_no_015-2023_selo_verde_-_empresa_sustentevel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2294/projeto_de_lei_legislativo_no_016-2023_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2295/projeto_de_lei_legislativo_no_017-2023_cultura_africa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2296/projeto_de_lei_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_legislativo_no_019-2023_titulo_de_cidadadao_daltro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei._leg_020.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_leg._021.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/projeto_de_lei_leg._022.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto_de_lei_leg._023.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/projeto_de_lei_024.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_leg._025.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_leg._026.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_lei_leg._027.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_028.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_leg.029.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2413/projeto_de_lei_leg._030.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_leg._031.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2415/projeto_de_lei_leg._032.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2416/projeto_de_lei_leg._033.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_leg._034.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_leg._035.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_leg._036.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_leg._037.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2426/projeto_de_lei_leg._038.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_lei_leg._039.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_legislativo_040-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_leg.041.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_leg._042.202300288520231016160556.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2435/projeto_de_lei_leg.043.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2436/projeto_de_lei_leg._044.2023_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_lei_leg._045.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2454/proj._de_lei_leg._046-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_lei_leg._047.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_048.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_leg._049.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_leg._050.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_leg._051.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_lei_052.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_lei_054.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_055.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2547/progeto_de_lei_056.2023_leg..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_resolucao_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2123/proj._res._002-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2124/proj._res._003-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_resolucao_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_resolucao_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_resolucao_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_resolucao_exp._007_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2233/projeto_de_resolucao_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_resolucao_exp._011_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_resolucao_012_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_resolucao_013_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pedido_de_providencia_014.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto_de_resolucao_015.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_resolucao_016.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_resolucao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_resolucao_018.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2478/projeto_de_resolucao_019.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_resolucao_021.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_resolucao_022.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_resolucao_023.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_exp._001_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_exp._002_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_exp._003_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_exp._004_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_exp._005_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_exp._006_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_exp._008_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_exp._009_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2163/requerimento_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_exp._010_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2190/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/requerimento_015-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/requerimento_exp._019_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/requerimento_exp._020_2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_exp._021_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_exp._022_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_exp._023_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_exp._024_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2241/requerimento_exp._025_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_exp._026__2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_exp._027_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2255/requerimento_exp._028_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_exp._029_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_030_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_exp._031_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_032-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2290/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_61.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_62.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2443/requerimento_072.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2451/requerimento_073-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_074-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2460/requerimento_075-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2461/requerimento_076-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2462/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_079.20230.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2480/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimento_085.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimento_087.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>