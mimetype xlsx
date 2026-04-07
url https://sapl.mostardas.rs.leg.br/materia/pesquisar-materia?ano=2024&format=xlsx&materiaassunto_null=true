--- v0 (2025-10-29)
+++ v1 (2026-04-07)
@@ -54,3682 +54,3682 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>SUPRIME O INCISO VII, DO ART. 11, INCISO I DO ART. 149 E ART. 154 DO PROJETO DE LEI 130/2024</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2923/emenda_modificada_005.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2923/emenda_modificada_005.2024.pdf</t>
   </si>
   <si>
     <t>SUPRIME O INCISO XIII DO ART. 68 DO PROJETO DE LEI 130/2024</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2924/emenda_modificada_006.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2924/emenda_modificada_006.2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 81 DO PROJETO DE LEI 130/2024</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2925/emenda_modificada_007.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2925/emenda_modificada_007.2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XI, AO ART. 104 DO PROJETO DE LEI 130/2024</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dudu Verardi</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_01.24.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_01.24.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a iluminação na área de esportes na Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_2.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_2.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Jordana da Rosa Lemos a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_3.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_3.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através da Secretaria Municipal de Educação estude a possibilidade de inserir na merenda escolar a carne de Ovinos.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, articule com o Governo do Estado, via secretaria competente, uma possível readequação nos dias de folga dos guarda-vidas, que atendem nossos balneários.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_008-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Maria Nunes a receber o "Prêmio Mulher Destaque"</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Zilda Conceição da Silva a receber o "Prêmio Mulher Destaque"</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_010-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_010-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Joselaine Lopes de Araujo a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_011-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Margarida Dorigon Vieira Margheti a receber o "Prêmio Mulher Destaque"</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_012.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_012.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Ivanildes Loureiro de Mello a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_013.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_013.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Ianca Maria de Souza Rosa a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Anelise Liz</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_014-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Tania Maria Soares de Lemos a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_015-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Cleusa Maria Santos de Lemos a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_016-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Jane Beatriz Velho de Mesquita a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_017-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Janete Teresinha Souza Alves a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_018-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Jucemara dos Santos Souza a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_019-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Leda Maria Lemos Seelaender a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_020-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_020-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Naura Maria Santos Silva a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_021.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_021.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Maria Madalena do Amaral Souza a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_022-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Silvia Souza Machado a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_023-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_023-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Celoni Terezinha Francisca de Oliveira Mesquita a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_024.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_024.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal INCLUA no CALENDÁRIO DE EVENTOS atrações culturais de shows nas praias do Município, nas datas de REVEILLON e CARNAVAL. _x000D_
 Que o Executivo Municipal INCLUA no CALENDÁRIO DE EVENTOS atrações culturais durante o período de baixa temporada nas praias do Município, para as comunidades que residem permanentemente nas praias.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_024.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_024.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal viabilize a contratação de Médico na especialidade de PEDIATRA para atendimento de nossa comunidade na rede de Saúde Municipal.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_026.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_026.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a volta da linha de ônibus da Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_027-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_027-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Saúde, realize o contrato de um médico para a UBS Moacir Braga.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2674/indicacao_027.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2674/indicacao_027.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Coordenação e Planejamento, elabore projeto de Quiosques para os feirantes no Balneário Mostardense e Praia de São Simão.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2675/indicacao_029.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2675/indicacao_029.2024.pdf</t>
   </si>
   <si>
     <t>Que as Secretarias do Meio Ambiente e de outras avaliem tecnicamente, em conjunto com o ICMBio avaliem realização de poda de manutenção na estrada de acesso ao Balneário Mostardense (Trilha das Dunas - Estrada Dr. Telmo Lemos).</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2676/indicacao_030.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2676/indicacao_030.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através de Lei específica, regulamentando o Banco Horas.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_031-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_031-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa avaliar e conceder um desconto em patamar de 50% no valor da taxa do horário para utilização do Ginásio de Esportes Mário da Silva Collares para os times tradicionais, times estes que representam o Município nos jogos do Campeonato de Futsal.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2707/indicacao_032-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2707/indicacao_032-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Saúde, estude a possibilidade suplementar a carga horária do farmacêutico que atende a UBS Capitão Décio, na localidade da Solidão, no 4º Distrito Dr. Edgardo Pereira Velho.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2708/indicacao_033-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2708/indicacao_033-2024.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de substituição do material usado para a construção dos abrigos de ônibus. Que as novas construções realizadas ao invés de serem feitas de madeira sejam feitas de acrílico.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2738/indicacao_034.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2738/indicacao_034.2024.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação faça adesão à Política Nacional de Educação Especial na Perspectiva da Educação Inclusiva (PNEEPEI), conforme estabelecido pelo Ministério da Educação (MEC).</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_035.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_035.2024.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação implemente, no âmbito local, a Política Nacional de Equidade, Educação para as Relações Étnico-Raciais e Educação Escolar Quilombola (PNEERQ), instituída pela Portaria nº 470, de 14 de maio de 2024, do Ministério da Educação (MEC), por meio da Secretaria de Educação Continuada, Alfabetização de Jovens e Adultos, Diversidade e Inclusão (Secadi).</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_036-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Que o Município remeta com urgência para a Câmara de Vereadores Projeto de Lei que atualize o plano diretor do Município, para viabilizar a liberação das ÁREAS DE EXPENSÃO NOS BALNEÁRIOS.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2802/indicacao_037-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2802/indicacao_037-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, estude a possibilidade de disponibilizar um segurança para trabalhar na Secretaria de Finanças da Prefeitura de Mostardas.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2810/indicacao_038-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2810/indicacao_038-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o PLANO DE COLOCAÇÃO DE PLACAS previsto na Ação Pública, identifique as Comunidades Pesqueiras em nossos Balneários.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2811/indicacao_039-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2811/indicacao_039-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal inclua no Calendário de Eventos os Torneios e Campeonato Municipal de Volei._x000D_
 Que o Executivo Municipal promova a contratação de arbitragem oficial para os Torneios e Campeonato Municipal de Volei.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2816/indicacao_040-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2816/indicacao_040-2024.pdf</t>
   </si>
   <si>
     <t>Que o Programa Municipal Integrar: Aprendizagem, Desenvolvimento  e Vida (Proin) seja instituído por Lei, de forma a ser transformado em uma política permanente em nosso município.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Dangelo Motta, Jorge Amaro, Marne Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2848/indicacao_041-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2848/indicacao_041-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal da Saúde, estude a viabilidade de disponibilizar um profissional da área de Assistência Social para atuar no Hospital São Luiz.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2893/indicacao_042.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2893/indicacao_042.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da secretaria competente, juntamente com o setor de fiscalização do contrato, faça resguardo de valores junto ao contrato com a empresa prestadora de serviços que está efetuando a pavimentação nas ruas no entorno ao Centro Comunitário Dr. Valmor Machado.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_de_informacao_001.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_de_informacao_001.2024.pdf</t>
   </si>
   <si>
     <t>Quantos funcionários atualmente estão atuando nas equipes de rua da CEEE EQUATORIAL no município de Mostardas?_x000D_
 Essas equipes atuam exclusivamente em Mostardas?_x000D_
 - Quando há previsão de eventos climáticos com riscos de danos, há aumento de efetivo de equipes?_x000D_
 - Há registro de reclamações na central de atendimento da_x000D_
 CEEE EQUATORIAL referente as UCs existentes no Município de Mostardas? Fornecer os dados dos últimos 30 dias e do mesmo período no ano de 2023._x000D_
 - Qual a justificativa que a CEEE EQUATORIAL apresenta para os pedidos enviados pelos consumidores através dos canais de atendimento não estarem chegando para as equipes de rua na agencia local?</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2682/pedido_de_informacao_002.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2682/pedido_de_informacao_002.2024.pdf</t>
   </si>
   <si>
     <t>Se há casos de doença, se tiver, qual o número atual de dengue no município? Quais as medidas que estão sendo tomadas pelo Município para inibir a proliferação do mosquito? Quando teve início as campanhas de conscientização pública sobre a prevenção da dengue? Há quantos servidores municipais atuando no combate e na conscientização da população?</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2683/pedido_de_informacao_003.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2683/pedido_de_informacao_003.2024.pdf</t>
   </si>
   <si>
     <t>Qual o gasto que o Governo Municipal teve junto a empresa CEEE Equatorial, com Iluminação Pública nos meses de Janeiro, Fevereiro e Março de 2024, assim discriminado.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2691/pedido_de_informacao_004.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2691/pedido_de_informacao_004.2024.pdf</t>
   </si>
   <si>
     <t>Quais os valores pagos a título de diárias ao Prefeito Municipal Moisés Pedone no ano de 2023, discriminada mês a mês, acompanhadas das justificativas de cada viagem realizada.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2719/pedido_de_informacao_005-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2719/pedido_de_informacao_005-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações acerca do concurso público 01/2024, com edital 01/2024, com as seguintes informações a serem prestadas: _x000D_
 a) Qual a justificativa para os valores de taxas de inscrição, serem elevadas a considerar os patamares utilizados por municípios do litoral e até mesmo valores utilizados em concurso do Estado?_x000D_
 b)Considerando inúmeros contratos emergenciais do ente público, por que o concurso público proporciona em sua maioria cadastro de vagas reservas?</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>Flávio Mano, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2743/pedido_de_informacao_0600885420240529162934.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2743/pedido_de_informacao_0600885420240529162934.pdf</t>
   </si>
   <si>
     <t>Qual a Justificativa para viagem do Prefeito Moisés Pedone se deslocar à Brasília no mês de maio de 2024? Quais os aeroportos de embarque utilizado pelo Prefeito na referida viagem e cópia das passagens?</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2744/pedido_de_informacao_0700885220240529162815.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2744/pedido_de_informacao_0700885220240529162815.pdf</t>
   </si>
   <si>
     <t>Requer-se na forma regimental, cópia das planilhas do veículo Jeep Renegade, de placas JAQ5H12, referente aos meses março/2024, abril/2024, maio/2024.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2745/pedido_de_informacao_008-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2745/pedido_de_informacao_008-2024.pdf</t>
   </si>
   <si>
     <t>Requer-se na forma regimental, cópia do contrato de locação do veículo Jeep Renegade, de placas JAQ5H12. Requer também, relação de possíveis veículos locados pelo município, nos anos de 2023 e 2024?</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2747/pedido_de_informacao_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2747/pedido_de_informacao_009-2024.pdf</t>
   </si>
   <si>
     <t>- Existe projeto em andamento para extensão de rede de energia elétrica no Bairro Norte? Em caso positivo, em que fase se encontra o projeto? Qual o custo para a execução?_x000D_
 - Especificamente a extensão de rede na Avenida Jorge Futuro, Bairro Norte, para atender a comunidade em vulnerabilidade social que está na área próxima a Creche Hélio Rodrigues (avenida Jorge Futuro, Rua Anita Garibaldi e Rua Marçal Teixeira Pereira)._x000D_
 - Em relação a extensão de rede de energia elétrica para atender a comunidade em vulnerabilidade social situada no final da Rua Bento Gonçalves, há projeto em andamento? Em caso positivo, qual a fase que se encontra e qual o custo da execução.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2762/pedido_de_informacao_10.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2762/pedido_de_informacao_10.2024.pdf</t>
   </si>
   <si>
     <t>Cópia das diárias no ano de 2024 do Prefeito Moisés Pedone, acompanhado com o Requerimento de pedido das respectivas diárias.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_informacao_011-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_informacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação das seguintes informações:_x000D_
 - Há falta de aparelhos de insulina na farmácia Municipal?_x000D_
 - Há falta de outros medicamentos, além do aparelho de insulina?_x000D_
 - Havendo a falta, qual foi a data de solicitação do pedido de_x000D_
 compra do setor competente?_x000D_
 - Quando será providenciado o pedido de compra?_x000D_
 - Qual a previsão de chegada dos medicamentos e aparelhos de_x000D_
 insulina que estão faltando na Farmácia Básica, para que os pacientes possam ter acesso?</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>Conforme resposta do pedido de informação, expediente 007/2024 desta casa, que em reposta através do ofício 125/2024 oriundo do Poder Executivo, donde o próprio Prefeito vem dirigindo veículos oficiais, solicito cópia das planilhas de todos os veículos que foram dirigidos pelo Prefeito Municipal nos anos de 2023 e 2024, até o momento deste pedido.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2775/pedido_de_informacao_013-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2775/pedido_de_informacao_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da Lei que autoriza Prefeito e Vice-Prefeito a dirigir veículos oficiais do Município.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2776/pedido_de_informacao_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2776/pedido_de_informacao_014-2024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todas as Emendas Parlamentares em que o Município foi contemplado, no período entre janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2799/pedido_de_informacao_015-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2799/pedido_de_informacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação sobre a lista de espera dos participantes do nosso município para as consultas (em todas as especialidades), exames e cirurgias de média e alta complexidade, que aguardem agendamento pela Secretaria Estadual de Saúde.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2814/pedido_de_informacao_016.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2814/pedido_de_informacao_016.2024.pdf</t>
   </si>
   <si>
     <t>Referente aos ônibus escolares que fazem a linha do Aguapé na Localidade da Solidão: Quem faz esta linha é o município ou é equipe terceirizada? Solicito cópia das planilhas dos meses de março, abril, maio, junho e julho de 2024 referente aos ônibus que prestam a linha escolar do Aguapé; Qual o trajeto completo da linha escolar no Aguapé?</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2815/pedido_de_informacao_017.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2815/pedido_de_informacao_017.2024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da frequência escolar dos alunos moradores no beco do Aguapé, alunos esses da Escola Municipal Nossa Senhora de Aparecida detalhando o número de faltas de cada aluno desde o início do ano letivo de 2024 até a presente data.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2820/pedido_de_informacao_018-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2820/pedido_de_informacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o requerimento protocolado em abril deste ano, encaminhado ao Governo do Estado do Rio Grande do Sul, 18a Coordenadoria Regional de Saúde, fazendo o pedido da aquisição de soro antiofídico para o Hospital Beneficente São Luis Rei de Mostardas (plantão urgência e emergência 24 horas), que mesmo tendo conhecimento de que a distribuição de medicamentos seja por regiões, temos a consciência ad importância da aquisição deste medicamento, por presenciarmos diversos acidentes que já ocorreram na nossa região._x000D_
 Solicitamos informações da Secretaria Municipal de Saúde para que justifique a falta do soro antiofídico no Município de Mostardas.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2831/pedido_de_informacao_019.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2831/pedido_de_informacao_019.2024.pdf</t>
   </si>
   <si>
     <t>Solicita o índice de pessoal dos últimos doze (12) meses, a contar  de julho de 2023 à julho de 2024.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Flávio Mano, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
     <t>-Solicitamos informações acerca da coleta seletiva de lixo no município, diante de inúmeras reclamações da comunidade, que o serviço não está sendo efetuado._x000D_
 - Solicitamos cópia do contrato da empresa prestadora com o Município, cópia dos procedimentos adotados em decorrência da interrupção dos serviços de coleta._x000D_
 - Quais os dias que está sendo prestado o serviço atualmente.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2833/pedido_de_informacao_021-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2833/pedido_de_informacao_021-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja encaminhado cópia da Portaria de Exoneração bem como o respectivo protocolo, referente à Secretaria de Meio Ambiente, Sra. Anete Kaebisch.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2834/pedido_de_informacao_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2834/pedido_de_informacao_022-2024.pdf</t>
   </si>
   <si>
     <t>Solicito informação atualizada de todos os cargos lotados no Gabinete do Prefeito no quadro de servidores concursados, CC's e FG's, com as respectivas datas de nomeação.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Júnior Pereira, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2839/pedido_de_informacao_023-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2839/pedido_de_informacao_023-2024.pdf</t>
   </si>
   <si>
     <t>- Solicitamos informações de como está oandamento da contratação de empréstimo para aquisição de saibro no valor de R$3.000.000.00 (três milhões de reais), aprovado através do Projeto de Lei n°110/2024._x000D_
 - Em que fase esta essa contratação de empréstimo;_x000D_
 - Qual a previsão de início dos trabalhos de recuperação das estradas vicinais que serão beneficiadas com este saibramento.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2840/pedido_de_informacao_024-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2840/pedido_de_informacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações acerca do Projeto de Lei que regulamenta e atualiza o Plano Diretor do município de Mostardas;_x000D_
 mesmo._x000D_
 - Qual o estágio atual que se encontra este Projeto de Lei;_x000D_
 - Qual a Secretaria que está responsável atualmente pela tramitação do mesmo.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2841/pedido_de_informacao_025-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2841/pedido_de_informacao_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado cópia de todo processo de licitação acerca da contratação da empresa que atualmente faz prestação de serviços com o aluguel de máquinas para a Secretaria de Obras, Saneamento, Transporte e Trânsito do Município.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2870/pedido_de_informacao_026.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2870/pedido_de_informacao_026.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado relação de todos os prédios públicos locados no Município de Mostardas com seus respectivos valores de locação com data de janeiro de 2024 até a presente data.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2876/pedido_de_informacao_027-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2876/pedido_de_informacao_027-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do comprovante de envio do parecer jurídico da INLEGIS, referente a consulta sobre o parecer da Comissão Temporária Especial.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2877/pedido_de_informacao_028-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2877/pedido_de_informacao_028-2024.pdf</t>
   </si>
   <si>
     <t>Existe algum local regulamentado para o depósito de entulhos e resíduos gerados pelas obras públicas e privadas do município? Caso afirmativo, onde está localizado e quais são as condições de funcionamento desse local? Qual é o procedimento adotado atualmente pela Secretaria de Obras em relação à gestão e ao descarte de entulhos e resíduos? Há algum controle ou planejamento para evitar o acúmulo indevido nos arredores da secretaria? Estão revistas medidas para a remoção dos resíduos já acumulados na área mencionada? Se sim, qual o cronograma para essa ação? A Prefeitura possui algum projeto ou iniciativa para conscientizar a população e as empresas sobre a destinação correta de resíduos de construção civil e outros materiais descartáveis?</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2878/pedido_de_informacao_029-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2878/pedido_de_informacao_029-2024.pdf</t>
   </si>
   <si>
     <t>De quem foi a tomada de decisão de como realizar o conserto da estrada, da maneira como foi executado, após primeira enchente? Quais medidas estão sendo planejadas para garantir um conserto definitivo e eficaz da estrada de acesso ao distrito do Rincão do Cristóvão Pereira, de modo que resista a novas ocorrências de enchentes? Há previsão de realização de obras estruturais que levem em conta a vulnerabilidade da região às enchentes, como, por exemplo, melhorias no sistema de drenagem, novos canais, taipas e reforço no pavimento da estrada? Existe um cronograma específico para o início das intervenções necessárias e qual é o prazo estimado para a conclusão das obras? A Prefeitura pretende buscar novos recursos, seja em nível estadual ou federal, para financiar uma obra que traga soluções duradouras para a estrada?</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2879/pedido_de_informacao_030-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2879/pedido_de_informacao_030-2024.pdf</t>
   </si>
   <si>
     <t>Qual é a atual situação do Aeródromo Municipal? O local está em condições operacionais ou necessita de intervenções para voltar a funcionar plenamente? Quais medidas o Executivo Municipal está tomando para garantir a regularidade do aeródromo junto as agências reguladoras? Existe algum planejamento para melhorias na infraestrutura do aeródromo, de forma a atrair mais investimentos e garantir que ele possa receber aeronaves?_x000D_
 A administração está buscando apoio de órgãos estaduais ou federais para assegurar recursos que possam ser investidos na manutenção ou ampliação das operações do aeródromo? Há uma edificação desativada no Aeródromo, qual a condição de uso? Qual a utilização da casa no momento atual?</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2880/pedido_de_informacao_031-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2880/pedido_de_informacao_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da retroescavadeira Jonh Deer, conduzida por servidor público, que na data de 16/10/2024, na localidade do Rincão do Cristóvão Pereira, a serviço público, tombou e por consequência ficou totalmente submersa na água.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2886/pedido_de_informacao_032.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2886/pedido_de_informacao_032.2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada planilha de caçamba de placa IVR 3996 do período de 1º de janeiro de 2024 até a presente data, como também cópia das notas de peças que foram adquiridas para o veículo no mesmo período.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2887/pedido_de_informacao_033-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2887/pedido_de_informacao_033-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações de quais foram os valores pagos e que ainda se encontra empenhado para pagamento do ano de 2024 para a empresa Lopes e Martins.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2890/pedido_de_informacao_034-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2890/pedido_de_informacao_034-2024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das planilhas do veículo Duster, placas JAL3G35, da Secretária da Assistência Social, desde 01/03/2024 até a presente data, com relatórios de abastecimento gerados pelo sistema de controle do cartão.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2894/pedido_de_informacao_35.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2894/pedido_de_informacao_35.2024.pdf</t>
   </si>
   <si>
     <t>Solicito os seguintes esclarecimentos:_x000D_
 A relação de todos os pacientes da saúde que fizeram o uso do transporte público nos meses de setembro e outubro, em ônibus e carros._x000D_
 As planilhas de controle dos transportes da Secretaria Municipal de Saúde com local da consulta e a especialidade e se houve acompanhante, também a relação de gastos com combustíveis dos automóveis que foram usados nos meses de setembro e outubro.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2895/pedido_de_informacao_36.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2895/pedido_de_informacao_36.2024.pdf</t>
   </si>
   <si>
     <t>Conforme sabemos, na primeira semana deste mesmo mês, entre os dias 04 à 08 de novembro deste ano, a Secretaria Municipal de Obras prestou serviços em uma de nossas praias do Município, mais conhecida como Praia de São Simão, situada à 35km da cidade. Diante dessa informação, solicito os seguintes esclarecimentos:_x000D_
 Quais dias foram trabalhados no local?_x000D_
 Quais serviços foram prestados à localidade?_x000D_
 Quais acessos para beira mar foram liberados/limpos?_x000D_
 O que foi feito com o material (areia) tirado dos acessos?_x000D_
 Ainda, solicito a planilha da máquina e caçamba que foram utilizadas para a prestação de serviço do local.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2565/pedido_de_providencia_001-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2565/pedido_de_providencia_001-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando o conserto de um buraco na Rua Luiz Araújo, na quadra entre as rias Independência e Onze de Abril.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2566/pedido_de_providencia_02-2024_atualizado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2566/pedido_de_providencia_02-2024_atualizado.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Obras, viabilize a manutenção e patrolamento nas estradas de acesso aos balneários e, aos finais de semana seja implantado um regime de plantão para manutenção desses acessos.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2578/pedido_de_providencia_003-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2578/pedido_de_providencia_003-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na avenida Dr. Dinarte Silveira Martins, corte de grama dos canteiros e dos meios fios.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2579/pedido_de_providencia_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2579/pedido_de_providencia_004-2024.pdf</t>
   </si>
   <si>
     <t>Que seja restaurada a pracinha das crianças na Vila Jóia.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2580/pedido_de_providencia_005-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2580/pedido_de_providencia_005-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie lixeira para praça ao lado da escola Hélio Rodrigues.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2581/pedido_de_providencia_006-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2581/pedido_de_providencia_006-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Rua Rincão do Cristóvão Pereira em frente ao nº 551.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2582/pedido_de_providencia_007-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2582/pedido_de_providencia_007-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Rua Bento Gonçalves em frente ao nº 1763.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2583/pedido_de_providencia_008.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2583/pedido_de_providencia_008.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Rua Bento Gonçalves esquina com Anita Garibaldi.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2584/pedido_de_providencia_009.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2584/pedido_de_providencia_009.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Rua 11 de abril esquina com Júlio de Castilho.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2585/pedido_de_providencia_010.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2585/pedido_de_providencia_010.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Rua Almirante Tamandaré em frente ao nº 1023.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2587/pedido_de_providencia_011.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2587/pedido_de_providencia_011.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie que seja restaurado o calçamento na Av. Pinheiro Machado em frente ao nº 495.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2588/pedido_de_providencia_012-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2588/pedido_de_providencia_012-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie um quebra-molas na Rua Emílio Ferreira de Lemos.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_013-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_013-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie via Secretaria de Obras a substituição dos cantos na Estrada de acesso ao Pontal do Mina.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_014-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie via Secretaria de Obras a manutenção com o patrolamento da Estrada Vicinal Mario Correia de Almeida.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_015-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_015-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a colocação de redutor de velocidade na Rua São Simão nº 840, em Mostardas.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2636/pedido_de_providencia_016-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2636/pedido_de_providencia_016-2024.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado a cerca da Escola Anita Garibaldi no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2637/pedido_de_providencia_017-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2637/pedido_de_providencia_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua do Mergulhão em frente ao nº 1220 no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2639/pedido_de_providencia_018.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2639/pedido_de_providencia_018.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie um abrigo na parada de ônibus na Vila São Vicente em São Simão.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2640/pedido_de_providencia_019.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2640/pedido_de_providencia_019.2024.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Ernesto Colares Machado em frente ao nº 730.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2641/pedido_de_providencia_020.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2641/pedido_de_providencia_020.2024.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na rua Rincão do Cristóvão Pereira em frente ao nº 191.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2642/pedido_de_providencia_021.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2642/pedido_de_providencia_021.2024.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Feliciano de Moura esquina com Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_de_providencia_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_de_providencia_022-2024.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lâmpada queimada na Rua Juvenal Leite da Mota esquina com Luiz Araújo.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_de_providencia_023-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_de_providencia_023-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Joaquim Teixeira de Lemos na Vila Jeová.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2681/pedido_de_providencia_024-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2681/pedido_de_providencia_024-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando a manutenção na Estrada da Vitória Beco Monte Alegre e o ensaibramento de pontos específicos.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2692/pedido_de_providencia_025.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2692/pedido_de_providencia_025.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando a retirada de dois pés d eucalipto na RST 101 de esquina com a Rua Luís Marcelino da Silva.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2693/pedido_de_providencia_026.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2693/pedido_de_providencia_026.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o cercamento e o corte de grama do Campo de futebol da Granjinha.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_de_providencia_027-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_de_providencia_027-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias no calçamento da Rua Luiz Araújo esquina com Av. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2700/pedido_de_providencia_028-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2700/pedido_de_providencia_028-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma parada de ônibus na Rua Pedro Leandro Filho, próximo ao bar do Bentevi.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2701/pedido_de_providencia_029-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2701/pedido_de_providencia_029-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Patrolamento da estrada que dá acesso a Vila Joia.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2709/pedido_de_providencia_030.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2709/pedido_de_providencia_030.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Luiz Araujo, próximo ao bar do Beto.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_031.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_031.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Luiz Araujo, na parte do saibro.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_033.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_033.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Ernesto Colares Machado.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2712/pedido_de_providencia_033.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2712/pedido_de_providencia_033.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estudar uma forma de fiscalização e retirada das ruas os cães que demonstram riscos para a comunidade e também que seja estudada possibilidade alimentação desses animais.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2735/pedido_de_providencia_034-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2735/pedido_de_providencia_034-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando manutenção de buraco na Rua Júlio de Castilhos de esquina com a rua Luís Marcelino da Silva em frente ao CTG.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2742/pedido_de_providencia_035-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2742/pedido_de_providencia_035-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias no calçamento na Rua Bento Gonçalves em frente ao nº 1623.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_providencia_036-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_providencia_036-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Jorge Futuro esquina com Anita Garibaldi.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2760/pedido_de_providencia_037-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2760/pedido_de_providencia_037-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na Rua Júlio de Castilho esquina com Nasre Simão.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_providencia_038-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_providencia_038-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando manutenção da Rua Hamilton Oliveira Alves, retirando a águas empossadas na mesma, sendo que segundo informação dos moradores já está a mais de três meses na mesma situação.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_039-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_039-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a manutenção da estrada do Balneário Mostardense.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_040-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_040-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o retorno da linha do ônibus do Mina.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2768/pedido_de_providencia_041-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2768/pedido_de_providencia_041-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa estar dando uma atenção, patrolando a estrada do beco da comunidade da Vila São Vicente em São Simão.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2777/pedido_de_providencia_42.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2777/pedido_de_providencia_42.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie reparos e manutenção na Estrada Beco dos Ritas, estrada de acesso a Cooperativa Agrícola Mostardense, considerando que além dos moradores que ali residem, também trafega o transporte escolar e, local sede da Cooperativa Agrícola, com mais de 40 sócios ativos, tem em depósito mais de 160.000 sacas de arroz e necessita efetuar a retirada do produto.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2790/pedido_de_providencia_043-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2790/pedido_de_providencia_043-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie a manutenção na via pública na Rua São Luiz especificamente na saída da balança da Cooperativa.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2791/pedido_de_providencia_044-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2791/pedido_de_providencia_044-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie o conserto da rede de esgoto na Rua Feliciano de Moura, especificamente na entrada da da balança da Cooperativa.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2792/pedido_de_providencia_045-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2792/pedido_de_providencia_045-2024.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o esgoto da Rua 11 de abril entre a Rua Arno Inácio de Souza e Av. Tancredo de Almeida Neves.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_046-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_046-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando manutenção na Rua Dr. Edgardo Pereira Velho, após a Rua Almirante Tamandaré existem várias manutenções que se fazem necessárias.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2803/pedido_de_providencia_047-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2803/pedido_de_providencia_047-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, possa estar realizando manutenção de limpeza e colocação de tubos de esgoto no valo na Rua Bento Gonçalves, próximo ao número 2360, após a Escola Municipal de Educação Infantil Hélio Rodrigues da Silva.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2804/pedido_de_providencia_048-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2804/pedido_de_providencia_048-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, possa estar entrando em contato com a empresa responsável pelo terreno onde está localizada a antena de telefonia móvel da TIM, situada na Avenida Padre Simão ao lado da Capela Pereira, para que seja realizada a limpeza do local.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, dentro de suas possibilidades, providencie a manutenção das vias públicas das ruas XV de Novembro e Rua Independência, especificamente na quadra ao entorno do Hospital São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2813/pedido_de_providencia_050.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2813/pedido_de_providencia_050.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal dê atenção urgente à estrada de acesso à Praia da Solidão, realizando os consertos necessários a viabilizar a trafegabilidade daquela via.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2821/pedido_de_providencia_051.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2821/pedido_de_providencia_051.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal possa estar fixando os bancos públicos localizados na Praça Luiz Chaves Martins.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2822/projeto_de_lei_102.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2822/projeto_de_lei_102.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal dê atenção urgente à estrada de acesso a Localidade do Mina, que posa estar realizando os consertos necessários a viabilizar a trafegabilidade daquela via. Saliento que já foi feito pedido n°013/2024 solicitando reparos em 25/01/24 em decorrência das fortes chuvas_x000D_
 ocorridas na época.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2828/pedido_de_providencia_053.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2828/pedido_de_providencia_053.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal dê atenção à estrada de acesso à Praia da Solidão, realizando manutenção necessários a viabilizar a trafegabilidade daquela via.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2842/pedido_de_providencia_054.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2842/pedido_de_providencia_054.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de um abrigo na parada de ônibus no Balneário Mostardense onde as crianças esperam o ônibus escolar</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2843/pedido_de_providencia_055-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2843/pedido_de_providencia_055-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a reabertura do dreno nos fundos do loteamento no Balneário de São Simão, para que as águas da região tenham escoamento naturalmente.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza da rua e do meio-fio da via pública localizada na Rua Pinheiro Machado, no trecho compreendido entre os números 400 e 500.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2854/pedido_de_providencia_057.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2854/pedido_de_providencia_057.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, possa estar realizando a manutenção na Estrada que leva até a Vila Jeová.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2861/pedido_de_providencia_058.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2861/pedido_de_providencia_058.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro das suas possibilidades, possa estar realizando manutenção de buraco na Rua Luís Marcelino da Silva, em frente à residência de nº 269, e até que seja realizada a manutenção seja feita a devida sinalização do mesmo.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2862/pedido_de_providencia_059.2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2862/pedido_de_providencia_059.2023.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal dentro de suas possibilidades, possa estar realizando manutenção na estrada do Rincão próximo a serraria do Valdecir, trecho que necessita da manutenção com urgência, pois cada vez que chove fica intransitável inviabilizando o deslocamento dos estudantes para a escola e dos moradores para as suas necessidades corriqueiras.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2896/pedido_de_providencia_61.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2896/pedido_de_providencia_61.2024.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal realize a manutenção no Balneário Mostardense, com ações de limpeza e revitalização do canteiro central. Além disso, é importante que sejam dedicados cuidados semelhantes às praças dos demais balneários do município, garantindo espaços bem cuidados e agradáveis aos veranistas e moradores.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2897/pedido_de_providencia_62.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2897/pedido_de_providencia_62.2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal realize com certa urgência a manutenção das vias de acesso à beira mar no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2903/pedido_de_providencia_063.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2903/pedido_de_providencia_063.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a desobstrução da estrada vicinal de acesso à Vila Joia, incluindo a retirada de cancelas que atualmente bloqueiam o tráfego na via.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Camilo Leandro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2904/pedido_de_providencia_064.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2904/pedido_de_providencia_064.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza de valo e tapagens dos buracos nas ruas na Lagoa Azul Bacupari.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2905/pedido_de_providencia_065.204.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2905/pedido_de_providencia_065.204.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte da Lagoa Azul no Bacupari.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2906/pedido_de_providencia_066.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2906/pedido_de_providencia_066.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do valo que abastece a barrinha da praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2909/pedido_de_providencia_67.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2909/pedido_de_providencia_67.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a Lixeira na saída da Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2910/pedido_de_providencia_68.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2910/pedido_de_providencia_68.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a reforma ou até mesmo a construção de uma Parada   na entrada da Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2920/pedido_de_providencia_069-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2920/pedido_de_providencia_069-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do Setor de Fiscalização, intensifique as ações de monitoramento e fiscalização na área da Lagoa do Bacupari, visando coibir:_x000D_
 - A presença de animais domésticos na água;_x000D_
 - O uso de churrasqueiras e atividades correlatas que comprometam a preservação ambiental e a qualidade da água da lagoa.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_decreto_legislativo_no_001-2024_aprovado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_decreto_legislativo_no_001-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Moisés Batista Pedone de Souza e do Vice-Prefeito Gilnei José Nazareth de Souza, referente ao exercício Fiscal de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Moisés Batista Pedone de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2563/projeto_de_emenda_a_lei_organica_02-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2563/projeto_de_emenda_a_lei_organica_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do parágrafo 7º do artigo 90-C.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_1.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_1.2024.pdf</t>
   </si>
   <si>
     <t>Concede Aumento real aos salários dos empregos públicos do Poder Executivo</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2555/projeto_de_lei_exec_002-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2555/projeto_de_lei_exec_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calendário de eventos do Município de Mostardas para o Exercício de 2024.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2556/projeto_de_lei_exec_003-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2556/projeto_de_lei_exec_003-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2557/projeto_de_lei_exec_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2557/projeto_de_lei_exec_004-2024.pdf</t>
   </si>
   <si>
     <t>Dá nome à praça localizada no loteamento Jardim dos Coqueiros I.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_exec_005-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_exec_005-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2559/projeto_de_lei_exec_006-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2559/projeto_de_lei_exec_006-2024.pdf</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2560/projeto_de_lei_exec_007-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2560/projeto_de_lei_exec_007-2024.pdf</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_exec_008-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_exec_008-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2562/projeto_de_lei_exec_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2562/projeto_de_lei_exec_009-2024.pdf</t>
   </si>
   <si>
     <t>Altera o perímetro urbano do Município de Mostardas em decorrência da aprovação do loteamento Jardim dos Coqueiros I.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_exec_010-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_exec_010-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento o imposto predial e territorial urbano - IPTU e taxas correlatas, no exercício de 2024.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2569/projeto_de_lei_exec_011-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2569/projeto_de_lei_exec_011-2024.pdf</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_de_lei_exec_012-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_de_lei_exec_012-2024.pdf</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2571/projeto_de_lei_exec_013-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2571/projeto_de_lei_exec_013-2024.pdf</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2572/projeto_de_lei_exec_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2572/projeto_de_lei_exec_014-2024.pdf</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2573/projeto_de_lei_exec_015-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2573/projeto_de_lei_exec_015-2024.pdf</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2574/projeto_de_lei_exec_016-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2574/projeto_de_lei_exec_016-2024.pdf</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_exec_017-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_exec_017-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro temporário à Sociedade Beneficente São Luiz Mostardas.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2593/projeto_de_lei_exec_018-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2593/projeto_de_lei_exec_018-2024.pdf</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_exec_019-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_exec_019-2024.pdf</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2595/projeto_de_lei_exec_020-2024_urgencia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2595/projeto_de_lei_exec_020-2024_urgencia.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_exec_021-2024_urgencia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_exec_021-2024_urgencia.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2597/projeto_de_lei_exec_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2597/projeto_de_lei_exec_022-2024.pdf</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_exec_023-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_exec_023-2024.pdf</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_exec_024-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_exec_024-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_exec_025-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_exec_025-2024.pdf</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_exec_026-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_exec_026-2024.pdf</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_exec_027-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_exec_027-2024.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_exec_028-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_exec_028-2024.pdf</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2625/projeto_de_lei_exec_029.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2625/projeto_de_lei_exec_029.2024.pdf</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2626/projeto_de_lei_exec_030-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2626/projeto_de_lei_exec_030-2024.pdf</t>
   </si>
   <si>
     <t>Altera anexo II constante nas Leis Municipais nºs 2452/2008 e 3056/2012, que estabelece o Código Tributário do Município de Mostardas.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei_031-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei_031-2024.pdf</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_lei_exec_032-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_lei_exec_032-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo de Leis Municipais de contratos por tempo determinado.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2644/projeto_de_lei_exec_033-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2644/projeto_de_lei_exec_033-2024.pdf</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2645/projeto_de_lei_exec_034-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2645/projeto_de_lei_exec_034-2024.pdf</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2646/projeto_de_lei_exec_035-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2646/projeto_de_lei_exec_035-2024.pdf</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2647/projeto_de_lei_exec_036.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2647/projeto_de_lei_exec_036.2024.pdf</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2648/projeto_de_lei_exec_037-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2648/projeto_de_lei_exec_037-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2649/projeto_de_lei_exec_038-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2649/projeto_de_lei_exec_038-2024.pdf</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_exec_039-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_exec_039-2024.pdf</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2651/projeto_de_lei_exec_040-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2651/projeto_de_lei_exec_040-2024.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_exec_041-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_exec_041-2024.pdf</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2659/projeto_de_lei_exec_042-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2659/projeto_de_lei_exec_042-2024.pdf</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2660/projeto_de_lei_exec_043-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2660/projeto_de_lei_exec_043-2024.pdf</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2661/projeto_de_lei_exec_044-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2661/projeto_de_lei_exec_044-2024.pdf</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_exec_045-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_exec_045-2024.pdf</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_exec_046-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_exec_046-2024.pdf</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_exec_047-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_exec_047-2024.pdf</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2665/projeto_de_lei_exec_048-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2665/projeto_de_lei_exec_048-2024.pdf</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2666/projeto_de_lei_exec_049-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2666/projeto_de_lei_exec_049-2024.pdf</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_exec_050-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_exec_050-2024.pdf</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_exec_051-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_exec_051-2024.pdf</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2669/projeto_de_lei_exec_052-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2669/projeto_de_lei_exec_052-2024.pdf</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto_de_lei_exec_053-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto_de_lei_exec_053-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar convênio com o Município de Imbé com o objetivo de cedência de servidor.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2678/projeto_de_lei_exec_054-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2678/projeto_de_lei_exec_054-2024.pdf</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_exec_055.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_exec_055.2024.pdf</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2686/projeto_de_lei_exec_056.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2686/projeto_de_lei_exec_056.2024.pdf</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_exec_057.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_exec_057.2024.pdf</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_exec_058.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_exec_058.2024.pdf</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_exec_059.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_exec_059.2024.pdf</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_exec_060.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_exec_060.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar termo de cooperação técnica com a secretaria de estado da agricultura, pecuária, produção sustentável e irrigação.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_exec_061-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_exec_061-2024.pdf</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_exec_062-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_exec_062-2024.pdf</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2696/projeto_de_lei_exec__063-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2696/projeto_de_lei_exec__063-2024.pdf</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_exec_064-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_exec_064-2024.pdf</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_exec__065.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_exec__065.2024.pdf</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2704/projeto_de_lei_exec_066.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2704/projeto_de_lei_exec_066.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo ao Aumento da Arrecadação 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2705/projeto_de_lei_exec__067.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2705/projeto_de_lei_exec__067.2024.pdf</t>
   </si>
   <si>
     <t>Altera anexo II constante nas Leis Municipais nºs 2452/2008 e 3056/2012, que estabelece o código tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_068-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_068-2024.pdf</t>
   </si>
   <si>
     <t>Altera valor total dos artigos 1º e 2º e o total do recurso 1621 - transferências fundo a fundo de recurso do SUS proveniente do Governo Estadual, da Lei Municipal nº 4785 e do Decreto nº 9312, ambos de 30 de janeiro de 2024.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_exec_069-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_exec_069-2024.pdf</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei__exec_070-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei__exec_070-2024.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei__exec_071-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei__exec_071-2024.pdf</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_exec_072-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_exec_072-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4476, de 26 de julho de 2022, que reestrutura o quadro de empregos públicos no âmbito do município de Mostardas e da outras providências.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_exec__073-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_exec__073-2024.pdf</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2726/projeto_de_lei_exec_074-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2726/projeto_de_lei_exec_074-2024.pdf</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2727/projeto_de_lei_exec_075-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2727/projeto_de_lei_exec_075-2024.pdf</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2728/projeto_de_lei_exec__076-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2728/projeto_de_lei_exec__076-2024.pdf</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2729/projeto_de_lei_exec_077-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2729/projeto_de_lei_exec_077-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3669, de 24 de outubro de 2017 e dá outra providências.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_lei_exec__078-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_lei_exec__078-2024.pdf</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_lei_exec_079-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_lei_exec_079-2024.pdf</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_exec__080-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_exec__080-2024.pdf</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2749/projeto_de_lei_exec_081-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2749/projeto_de_lei_exec_081-2024.pdf</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_exec_082-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_exec_082-2024.pdf</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2751/projeto_de_lei_exec_083-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2751/projeto_de_lei_exec_083-2024.pdf</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_exec_084-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_exec_084-2024.pdf</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2753/projeto_de_lei_exec_085-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2753/projeto_de_lei_exec_085-2024.pdf</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_exec_086-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_exec_086-2024.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial de vacinador, vinculado à Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_087-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_087-2024.pdf</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_088-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_088-2024.pdf</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2773/projeto_de_lei_089-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2773/projeto_de_lei_089-2024.pdf</t>
   </si>
   <si>
     <t>Cria a RAE - Rede de Apoio às escolas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_lei_exec_090-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_lei_exec_090-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4797, de 12 de março de 2024.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_lei_exec_091-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_lei_exec_091-2024.pdf</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_lei_exec_092-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_lei_exec_092-2024.pdf</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_exec_093-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_exec_093-2024.pdf</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_exec_094-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_exec_094-2024.pdf</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_exec_095-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_exec_095-2024.pdf</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2784/projeto_de_lei_exec_096-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2784/projeto_de_lei_exec_096-2024.pdf</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2785/projeto_de_lei_exec_097-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2785/projeto_de_lei_exec_097-2024.pdf</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2794/projeto_de_lei_exec_098-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2794/projeto_de_lei_exec_098-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_lei_exec_099-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_lei_exec_099-2024.pdf</t>
   </si>
   <si>
     <t>Altera ementa, dispositivos, suprime artigos da Lei Municipal nº 4869, de 02 de julho de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_exec_100-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_exec_100-2024.pdf</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_exec_101-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_exec_101-2024.pdf</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2819/projeto_de_lei_102.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2819/projeto_de_lei_102.2024.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2823/projeto_de_lei_exec_103-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2823/projeto_de_lei_exec_103-2024.pdf</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2824/projeto_de_lei_exec_104-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2824/projeto_de_lei_exec_104-2024.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2825/projeto_de_lei_exec_105-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2825/projeto_de_lei_exec_105-2024.pdf</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_106.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_106.2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_107.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_107.2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2835/projeto_de_lei_exec_108-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2835/projeto_de_lei_exec_108-2024.pdf</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2836/projeto_de_lei_exec__109-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2836/projeto_de_lei_exec__109-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas baixo relacionados.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2837/projeto_de_lei_exec_110-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2837/projeto_de_lei_exec_110-2024.pdf</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_111.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_111.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mostardas a firmar convênio de Cooperação Mútua Intermunicipal com o Município de Tavares.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2845/projeto_de_lei_112.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2845/projeto_de_lei_112.2024.pdf</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2850/projeto_de_lei_113.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2850/projeto_de_lei_113.2024.pdf</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2851/projeto_de_lei_114.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2851/projeto_de_lei_114.2024.pdf</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2852/projeto_de_lei_115.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2852/projeto_de_lei_115.2024.pdf</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2853/projeto_de_lei_116-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2853/projeto_de_lei_116-2024.pdf</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_117-2024_ldo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_117-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2025 - LDO 2025.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_lei_118.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_lei_118.2024.pdf</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2866/projeto_de_lei_119.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2866/projeto_de_lei_119.2024.pdf</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2867/projeto_de_lei_120.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2867/projeto_de_lei_120.2024.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_121.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_121.2024.pdf</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_122-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_122-2024.pdf</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_lei_123-2024__com_nova_redacao.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_lei_123-2024__com_nova_redacao.pdf</t>
   </si>
   <si>
     <t>Altera Anexo II constante nas Leis Municipais nºs 2452/2008 e 3056/2012, que estabelece o código tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_lei_124.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_lei_124.2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mostardas para o exercício financeiro de 2025 - LOA</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_125.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_125.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para cumprimento dos pisos de enfermagem, na extensão do quanto disponibilizado pela União ao Município, a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_126.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_126.2024.pdf</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_127.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_127.2024.pdf</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_128.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_128.2024.pdf</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_129.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_129.2024.pdf</t>
   </si>
   <si>
     <t>Altera o Valor da RM - Referência Municipal.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_lei_130-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_lei_130-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor de Desenvolvimento Municipal - PDDM do Município de Mostardas, que ordena o território e as políticas setoriais, e da outras providências.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_131.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_131.2024.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA COBERTURA DE DESPESA DO PROGRAMA ABAIXO RELACIONADO</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_132.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_132.2024.pdf</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Anelise Liz, Dudu Verardi, Edinei Machado, Jorge Amaro, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2598/projeto_de_lei_leg_001-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2598/projeto_de_lei_leg_001-2024.pdf</t>
   </si>
   <si>
     <t>Cria o parágrafo único no artigo 2º da Lei Municipal nº 3.255/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2599/projeto_de_lei_leg_002-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2599/projeto_de_lei_leg_002-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2627/projeto_de_lei_003.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2627/projeto_de_lei_003.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Adote uma Passarela e dá outras providências.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2677/projeto_de_lei_legislativo_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2677/projeto_de_lei_legislativo_004-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "Programa WIFI Livre Mostardas" - Sinal Público de Internet através dos sistema WIFI em espaço de uso coletivo e prédios públicos, no Município de Mostardas.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2658/projeto_de_lei_legislativo_005-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2658/projeto_de_lei_legislativo_005-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Menor Aprendiz no âmbito da Câmara Municipal de Mostardas.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2679/projeto_de_lei_legislativo_004-2024_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2679/projeto_de_lei_legislativo_004-2024_2.pdf</t>
   </si>
   <si>
     <t>Reconhece o Cordão de Girassol como instrumento auxiliar de orientação de pessoas com deficiências ocultas.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_leg_007-2024_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_leg_007-2024_2.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Ciclista no âmbito do Município de Mostardas e inclui no calendário de eventos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2715/projeto_de_lei_leg_008-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2715/projeto_de_lei_leg_008-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes sobre a regulamentação de atividades OFF-ROAD no Município de Mostardas.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_legislativo_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_legislativo_009-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município para o quatriênio 2025/2028.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_leg._10.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_leg._10.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais para o quadriênio 2025/2028.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2881/projeto_de_lei_011.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2881/projeto_de_lei_011.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2882/projeto_de_lei_12.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2882/projeto_de_lei_12.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa da renovação anual de laudo médico para pessoas com deficiência permanente no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_legislativo__013.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_legislativo__013.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção e Atenção às Mães Atípicas e a Semana Municipal das Mães Atípicas no Município de Mostardas.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2549/projeto_resolucao_001.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2549/projeto_resolucao_001.2024.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o horário de expediente da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece data e horário para realização de Sessão Solene para a entrega do PRÊMIO MULHER DESTAQUE 2024", e dá outras providências.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_resolucao_003-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_resolucao_003-2024.pdf</t>
   </si>
   <si>
     <t>Antecipa excepcionalmente a realização da Sessão Ordinária do dia 22/01/2024 para dia 18/01/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2575/projeto_de_resolucao_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2575/projeto_de_resolucao_004-2024.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Vereadores Filiada  à União dos Vereadores do Brasil - UVB, contribuindo mensalmente, e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2586/projeto_de_resolucao_005-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2586/projeto_de_resolucao_005-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a Locar Prédio com dispensa de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2617/projeto_de_resolucao_006-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2617/projeto_de_resolucao_006-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o Ano de 2024 como o Ano de Comemoração dos 60 Anos de Instalação dos Poderes Executivo e Legislativo de Mostardas.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_resolucao_007.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_resolucao_007.2024.pdf</t>
   </si>
   <si>
     <t>Instituição do Programa Câmara Sustentável.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2629/projeto_de_resolucao_008.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2629/projeto_de_resolucao_008.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Câmara Acessível na Câmara de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_resolucao_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_resolucao_009-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Veiculação de Propaganda Eleitoral no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2706/projeto_de_resolucao_010-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2706/projeto_de_resolucao_010-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece data e horário para realização de Sessão Solene Alusiva ao Jubileu de 250 anos da Igreja Matriz São Luiz Rei.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2731/projeto_de_resolucao_011-2024_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2731/projeto_de_resolucao_011-2024_2.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas a serem adotadas de dispensa do ponto para os servidores públicos da Câmara de Vereadores que pretendam ser voluntário em decorrência dos eventos climáticos de chuvas intensas.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_resolucao_012.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_resolucao_012.2024.pdf</t>
   </si>
   <si>
     <t>Ponto Facultativo para os servidores da Câmara Municipal no dia 31 de maio de 2024 (sexta-feira), pós feriado de Corpus Christi.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_resolucao_013-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_resolucao_013-2024.pdf</t>
   </si>
   <si>
     <t>Antecipa os horários de início da Sessão Ordinária e da Reunião das Comissões Permanentes do dia 17/06/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_resolucao_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_resolucao_014-2024.pdf</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2805/resolucao_015.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2805/resolucao_015.2024.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o parágrafo único dos artigos 54, 55 e 57 e o § 2º do artigo 56 da resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2806/resolucao_016.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2806/resolucao_016.2024.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o artigo 86 da resolução nº 009/2021, que trata do Regimento Interno da Câmara Municipal de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2889/projeto_de_resolucao_017-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2889/projeto_de_resolucao_017-2024.pdf</t>
   </si>
   <si>
     <t>Antecipa a realização das Sessões Ordinárias dos dias 23/12/2024 e 30/12/2024 para o dia 19/12/2024 às 17horas e dá outras providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_resolucao_18.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_resolucao_18.2024.pdf</t>
   </si>
   <si>
     <t>Altera por tempo indeterminado o Caput do Art. 8º do Regimento Interno.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_1.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_1.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul expressando nosso apoio à EMATER/RS-ASVAR e manifestar nossa preocupação com a situação enfrentada por esta entidade tão fundamental para o desenvolvimento rural no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>Anelise Liz, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jorge Amaro, Júnior Pereira, Marne Vitorino, Toni Araújo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2600/requerimento_002-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2600/requerimento_002-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Estadual de Habitação e Regularização Fundiária solicitando apoio técnico e viabilização e recursos para a implementação do Programa Minha Casa Minha Vida 2 no âmbito do Município de Mostardas, com o objetivo de atender às demandas de família de baixa renda.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2601/requerimento_003-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2601/requerimento_003-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a ser encaminhado a Metroplan e Assembleia Legislativa, solicitando resposta a documento já encaminhado sobre a viabilidade de acesso de passe livre na modalidade integral aos estudantes de ensino técnico profissionalizante e superior do Município de Mostardas.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_004-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a VIVO, para que informe a esta Câmara de Vereadores as providências que estão sendo tomadas para a melhoria da qualidade do sinal no Município de Mostardas.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2630/requerimento_005.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2630/requerimento_005.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sr. José Acilon da Silva e a Sra. Débora Brito da Silva, em comemoração aos 25 anos da história da AGROPECUÁRIA  ACILON, em nossa cidade de Mostardas.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2635/requerimento_006-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2635/requerimento_006-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento para expressar nosso apoio integral à minuta de Projeto de Lei que visa reestruturar o Regime Jurídico aplicável ao plano de carreira do Quadro de Pessoal Técnico, Ensino Médio, Técnico Profissionalizante  - Técnico Agrícola, Técnico em Viticultura e Técnico em Enologia do Estado do Rio Grande do Sul, cuja proposta foi protocolada pelo Sindicato dos Servidores Públicos do Estado do Rio Grande do Sul - SINDISEPE/RS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_07.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_07.2024.pdf</t>
   </si>
   <si>
     <t>Quantos funcionários atualmente estão atuando nas equipes de rua da CEEE EQUATORIAL no município de Mostardas? Essas equipes atuam exclusivamente em Mostardas? - Quando há previsão de eventos climáticos com riscos de danos, há aumento de efetivo de equipes? - Há registro de reclamações na central de atendimento da CEEE EQUATORIAL referente as UCs existentes no Município de Mostardas? Fornecer os dados dos últimos 30 dias e do mesmo período no ano de 2023. - Qual a justificativa que a CEEE EQUATORIAL apresenta para os pedidos enviados pelos consumidores através dos canais de atendimento não estarem chegando para as equipes de rua na agencia local?</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2672/requerimento_008.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2672/requerimento_008.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando o empenho da Secretaria Estadual na oferta de monitores escolares para atender os alunos com deficiência na Escola de Ensino Médio Padre Simão Moser.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_009-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_009-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Estadual de Saúde (18a Coordenadoria Estadual de Saúde), onde o município de Mostardas expressa seu interesse em instalar um Centro de Atendimento em Saúde do Programa TEAcolhe - CAS, conforme estabelecido pela PORTARIA SES N° 481/2023, que institui os Centros de Atendimento em Saúde do Programa TEAcolhe, suas normas de funcionamento e o incentivo financeiro estadual visando à ampliação da oferta de atendimentos especializados às pessoas com Transtorno do Espectro do Autismo (TEA) no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_010.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_010.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento para abertura de procedimento contra a CEEE EQUATORIAL, em decorrência de Baixa Tensão da energia elétrica nas UNIDADES COMSUMIDORAS de Mostardas.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_011.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_011.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Estadual de Desenvolvimento Rural (SDR) e Emater/RS, solicitando a reposição de extensiva no Escritório Municipal da Emater Mostardas.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_012-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_012-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Estadual de Saúde através da 18º Coordenadoria Regional de Saúde, a aquisição de soro antiofídico para o Hospital Beneficente São Luis Rei de Mostardas (plantão urgência e emergência 24 horas).</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_013-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_013-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Mesa Diretora para que providencie a instalação de Comissão Especial de Vereadores, nos termos da legislação vigente, para acompanhar e tomar providências em relação a parque de máquinas inoperantes e depositados tanto na Secretaria de Obras Municipal, quanto em oficinas particulares em nosso Município.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2718/requerimento_014-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2718/requerimento_014-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento o Ministério Público Estadual solicitando mediação e orientações com relação a DIRETRIZES SOBRE REGULAMENTAÇÃO DE ATIVIDADES OFF-ROAD NO MUNICÍPIO DE MOSTARDAS, tendo em vista que esta atividade tem impacto econômico importante em nossa região, porém em determinados períodos, extrapola o uso adequado e razoável das estradas vicinais.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_015-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_015-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência da Sessão Ordinária de 13 e 20 de maio de 2024.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_016-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_016-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Senhor Carlos Fávaro, Ministro da Agricultura, Pecuária e Abastecimento do Brasil, referendando o ofício da FARSUL que solicita medidas emergenciais para atender os produtores rurais gaúchos atingidos pelos eventos climáticos de maio d 2024.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_017-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_017-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Presidência da República, ao Congresso Nacional e ao Tribunal de Contas da União (TCU), solicitando empenho no que tange a reconstrução do Estado do Rio Grande do Sul e a desburocratização em relação à liberação de recursos, em virtude de recente catástrofe climática que atingiu grande parte dos Municípios.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_18.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_18.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Banco Central do Brasil, Caixa Econômica Federal, Banco do Brasil e demais bancos privados: _x000D_
 1. Que o Banco Central do Brasil oriente a Caixa Econômica Federal, o Banco do Brasil e demais bancos privados a adotarem a mesma medida de suspensão temporária das parcelas dos empréstimos consignados e não consignados para os servidores municipais e estaduais dos municípios afetados pelas chuvas que assolam o Estado do Rio Grande do Sul, assim como para empréstimos de aposentados, pensionistas e beneficiários do BPC/LOASI._x000D_
 2. Que tal suspensão tenha um prazo inicial de 120 dias, com possibilidade de prorrogação conforme a necessidade e a avaliação das condições econômicas e sociais dos municípios afetados._x000D_
 3. Que sejam tomadas todas as providências necessárias para a comunicação e implementação desta medida de maneira célere, garantindo que os servidores possam se beneficiar da suspensão das parcelas dos empréstimos consignados e não consignados no menor tempo possível.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_018-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_018-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Medida Provisória nº 1.225/2024, que autoriza a compra pública pelo Ministério do Desenvolvimento Agrário (MDA) e pela Companhia Nacional de Abastecimento (CONAB) de arroz beneficiário importado.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_020-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_020-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo Municipal, ao Governo Estadual, ao Federal e a Bancada Gaúcha no Congresso Nacional, solicitando apoio para a recuperação e melhorando da estrada Dr. Telmo Lemos (Trilha das Dunas), que dá acesso ao Balneário Mostardense.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_021-2024_com_anexo.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_021-2024_com_anexo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando apoio urgentemente ao setor resineiro do Rio Grande do Sul, gravemente afetado pelas intensas ocorridas entre os dias 27 de abril a 31 de maio de 2024.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_022-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a AEGEA (Corsan) questionando cronograma de investimentos planejados para s construção da Estação de Tratamento de Esgoto (ETE) e redes coletoras de Mostardas, conforme  estabelecido pelo Plano Municipal de Saneamento Básico e em consonância com o Novo Marco Regulatório do Saneamento.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2763/requerimento_022-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2763/requerimento_022-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a instauração dos procedimentos para exigir da empresa Palmares/Santa Cruz o retorno imediato das linhas de ônibus nos horários que existiam antes da ocorrência das enchentes no mês de Maio.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_024-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_024-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita envio de Ofício ao Hospital São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_025-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_025-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul e à Secretaria Extraordinária de Reconstrução do Rio Grande do Sul solicitando  a viabilização urgente de estações meteorológicas na região do Litoral Médio, entre São José do Norte e Capivari do Sul, para garantir o monitoramento permanente das condições climáticas.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_026-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_026-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul e à Secretaria Extraordinária de Reconstrução do Rio Grande do Sul, solicitando a viabilização de antenas da Starlink para as comunidades localizadas na Zona Rural e nos Balneários de Mostardas, sobretudo, em espaços de uso coletivo.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2795/requerimento_027-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2795/requerimento_027-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Deputado Federal Alceu Moreira e a Secretaria Extraordinária de Reconstrução do Rio Grande do Sul, solicitando que envidem todos os esforços para que a emenda parlamentar 202428580010, no valor de R$  300.000,00, seja autorizada e empenhada ainda no exercício de 2024, garantindo, assim, os recursos necessários para a reforma da Ponte da Lagoa do Bacupari.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2796/requerimento_028-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2796/requerimento_028-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Deputado Federal Alexandre Lindenmeyer e a Secretaria Extraordinária de Reconstrução do Rio Grande do Sul, solicitando que envidem todos os esforços para que a emenda parlamentar 202442950006, no valor de R$  70.000,00, seja autorizada e empenhada ainda no exercício de 2024, garantindo, assim, os recursos necessários para a aquisição de implementos agrícolas para a Comunidade Quilombola da Casca.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2797/requerimento_029-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2797/requerimento_029-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Deputado Federal Afonso Motta e a Secretaria Extraordinária de Reconstrução do Rio Grande do Sul, solicitando que envidem todos os esforços para que a emenda parlamentar 2024302000016, no valor de R$  200.000,00, seja autorizada e empenhada ainda no exercício de 2024, garantindo, assim, os recursos necessários para a área da Saúde em Mostardas.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2798/requerimento_030-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2798/requerimento_030-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao aluno da Escola Marcelo Gama, Alfredo Pires de Matos, pela obtenção da medalha de ouro na 18ª edição da Olimpíada Brasileira de Matemática. Entre 650 participantes, ele foi medalhista de ouro, representando Mostardas e o Estado do Rio Grande do Sul na premiação nacional ocorrida no dia 11 de junho no Rio de Janeiro.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_031-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Inclusão do Município de Mostardas no Programa Morada - Moradia Adequada.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2817/requerimento_032-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2817/requerimento_032-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério dos Transportes e ao Departamento Nacional de Infraestrutura de Transportes (DNIT) solicitando informações detalhadas sobre o andamento do Projeto da Ponte, previsto no Programa de Aceleração do Crescimento (PAC) visa à construção da ligação a seco entre Rio Grande e São José do Norte.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2818/requerimento_033-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2818/requerimento_033-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil e Secretaria da Agricultura, Pecuária, Produção Sustentável e Irrigação do Estado do Rio Grande do Sul solicitando urgência na reposição de servidores para a Inspetoria de Defesa Agropecuária deste município.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2826/requerimento_034-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2826/requerimento_034-2024.pdf</t>
   </si>
   <si>
     <t>Apoio da Câmara Municipal de Mostardas ao Projeto de Lei nº 244/2023, que institui o Fundo Nacional destinado a financiar e apoiar pesquisas e ações destinadas à pessoas com deficiência.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2827/requerimento_035-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2827/requerimento_035-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Associação Comunitária Dona Quitéria, pelos 200 anos de existência da Comunidade Quilombola da Casca.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2838/requerimento_036-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2838/requerimento_036-2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado o horário de ônibus para o atendimento do nosso município, saindo às 6h30min da manhã de Porto Alegre para Mostardas.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_037-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_037-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor de Desenvolvimento Rural, solicitando que sejam viabilizadas as condições necessárias para que essas comunidades possam ter um espaço específico dentro do Espaço da Agricultura Familiar na feira.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_038-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_038-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Senhor Gilmar Chaves Alves, Técnico da Embrapa Clima Temperado, solicitando apoio para a participação de Pequenos  Agricultores, Quilombolas, Pescadores Artesanais e Pecuaristas familiares na 35ª Abertura Oficial da Colheita do Arroz e Grãos em Terras Baixas - Edição 2025.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2849/requerimento_039-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2849/requerimento_039-2024.pdf</t>
   </si>
   <si>
     <t>A Comissão Temporária Especial, diante da atribuição Constitucional da função fiscalizadora do Poder Legislativo Municipal, solicita a prorrogação do prazo de conclusão desta comissão, por 90 dias conforme referido no § 1º  Art. 67 do Regimento Interno.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_040.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_040.2024.pdf</t>
   </si>
   <si>
     <t>Submete apreciação do Plenário o Ofício nº 027/2024 de 06/09/2024, que solicita convocação do Chefe de Setor de Licitações do Executivo Municipal, do Chefe Responsável pela fiscalização de Contratos da Secretaria de Obras e do Secretário de Obras, para oitiva dos convocados na Reunião da Comissão designada para o dia 13/09/2024, com início às 08horas, no Plenário da Câmara.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_041.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_041.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Senhor Augusto José da Silva Fonseca Junior Vice-Almirante, Comandante do 5º Distrito Naval, solicitando a realização de manutenção imediata no Farol da Solidão, visando seu pleno funcionamento.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_042.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_042.2024.pdf</t>
   </si>
   <si>
     <t>Submete apreciação do Plenário o Ofício n° 027/2024 de 06/09/2024 (em anexo), da Comissão Temporária Especial criada pela Portaria no 018/2024, que solicita as seguintes convocações: do Secretário Municipal de Administração Milton Roberto Farias Gonçalves, do ex-Secretário Municipal de Obras Marcelo de Jesus Pedone da Silva; do Secretário Municipal de Agricultura Luís Rodinei da Silva; e Grace Martins Lopes, sócia da empresa Lopes e Martins, para oitiva dos convocados na reunião da Comissão designada para o dia 23/09/2024, com início ás 13 horas, no Plenário da Câmara.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_043.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_043.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul solicitando mais guaritas e guarda-vidas, na operação golfinho, para o Balneário Mostardense, Praia do Pai João e Lagoa, do Bacupari, todos situados em nosso Município.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_044.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_044.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul, solicitando destacamento da Brigada Militar para a Praia de São Simão durante o veraneio, situada à 35km da sede do Município, via BR-101.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_045.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_045.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Estadual de Ensino Fundamental 11 de Abril.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_046-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_046-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja colocado o parecer da comissão especial, na próxima Sessão da Câmara de Vereadores, a se realizar no dia 21/10 diante dos prazos regimentais e das formalidades atendidas.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_047-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_047-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Marco Antônio Batista para receber a Medalha do Mérito Comunitário.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_048-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_048-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a fim de evitar nulidades e o próprio descrédito do Poder Legislativo perante a comunidade na eventual hipótese de judicialização desses pontos.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_049-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_049-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a ser encaminhado a CORSAN AGEA, agência de Mostardas, para que informe os procedimentos que estão sendo tomados pela empresa para cessar a emissão de cobranças o devidas aos consumidores de Mostardas.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_050.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_050.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento do Vereador Mano da Fruteira solicitando licença interesse, pelo período de 69 dias a contar de 23 de outubro de 2024.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_51.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_51.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão e adequação da Portaria SPA/MAPA Nº 4, de 07 de fevereiro de 2024, que aprova o Zoneamento Agrícola de Risco Climático (ZARC) para a cultura da cebola, em sistema de cultivo de sequeiro, nos estados do Paraná, Rio Grande do Sul e Santa Catarina.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_52.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_52.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento à Faders Acessibilidade e Inclusão a implementação do Programa Praia Acessível nos balneários do Farol da Solidão, São Simão e Lagoa do Bacupari, localizados no município de Mostardas.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_053.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_053.2024.pdf</t>
   </si>
   <si>
     <t>Congratulação as escolas municipais pela notável participação no VII Prêmio "Sabe o Lixo? Virou Arte!", um concurso inovador que busca transformar a percepção sobre o lixo e o meio ambiente. Promovido em parceria com o Instituto Humaniza e a empresa Irani.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_054.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_054.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Igreja Comunidade Cristã A Porta pela passagem de seus 8 anos em nosso município no dia 1º de novembro.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_055.2034.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_055.2034.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Eduardo Silveira Verardi.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2902/requerimento_056.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2902/requerimento_056.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao planejamento da Secretaria de Desenvolvimento Rural e da EMATER/RS, solicitando a disponibilização de um veículo de grande porte e tracionado para o escritório da EMATER de Mostardas.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_057.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_057.2024.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Camilo Leandro na Sessão Ordinária de 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_058.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_058.2024.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Dudu Verardi na Sessão Ordinária de 04 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_059.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_059.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério Público para ser incluído documentação no IC - 01794.000.072/2022.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2917/requerimento_60.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2917/requerimento_60.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação às senhoras Julieta Goreth Lima da Costa e Florinda Dias da Costa, pela destacada participação no catálogo "Presença Quilombola no Artesanato Gaúcho".</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_061.2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_061.2024.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Toni Araujo na Sessão Ordinária de de 02 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2919/requerimento_062-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2919/requerimento_062-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Eduardo Verardi na Sessão Ordinária de 09 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2724/emenda_substitutiva_001-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2724/emenda_substitutiva_001-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei 066/2024 de 25 de abril de 2024.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2786/emenda_substitutiva_002-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2786/emenda_substitutiva_002-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei do Legislativo nº 009/2024.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2787/emenda_substitutiva_003-2024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2787/emenda_substitutiva_003-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei do Legislativo nº 010/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4036,67 +4036,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2923/emenda_modificada_005.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2924/emenda_modificada_006.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2925/emenda_modificada_007.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_01.24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_2.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_3.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_012.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_013.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_024.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_024.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_026.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2674/indicacao_027.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2675/indicacao_029.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2676/indicacao_030.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2707/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2708/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2738/indicacao_034.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_035.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2802/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2810/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2811/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2816/indicacao_040-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2848/indicacao_041-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2893/indicacao_042.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_de_informacao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2682/pedido_de_informacao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2683/pedido_de_informacao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2691/pedido_de_informacao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2719/pedido_de_informacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2743/pedido_de_informacao_0600885420240529162934.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2744/pedido_de_informacao_0700885220240529162815.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2745/pedido_de_informacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2747/pedido_de_informacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2762/pedido_de_informacao_10.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_informacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2775/pedido_de_informacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2776/pedido_de_informacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2799/pedido_de_informacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2814/pedido_de_informacao_016.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2815/pedido_de_informacao_017.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2820/pedido_de_informacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2831/pedido_de_informacao_019.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2833/pedido_de_informacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2834/pedido_de_informacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2839/pedido_de_informacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2840/pedido_de_informacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2841/pedido_de_informacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2870/pedido_de_informacao_026.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2876/pedido_de_informacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2877/pedido_de_informacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2878/pedido_de_informacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2879/pedido_de_informacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2880/pedido_de_informacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2886/pedido_de_informacao_032.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2887/pedido_de_informacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2890/pedido_de_informacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2894/pedido_de_informacao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2895/pedido_de_informacao_36.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2565/pedido_de_providencia_001-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2566/pedido_de_providencia_02-2024_atualizado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2578/pedido_de_providencia_003-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2579/pedido_de_providencia_004-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2580/pedido_de_providencia_005-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2581/pedido_de_providencia_006-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2582/pedido_de_providencia_007-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2583/pedido_de_providencia_008.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2584/pedido_de_providencia_009.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2585/pedido_de_providencia_010.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2587/pedido_de_providencia_011.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2588/pedido_de_providencia_012-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_013-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_014-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_015-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2636/pedido_de_providencia_016-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2637/pedido_de_providencia_017-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2639/pedido_de_providencia_018.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2640/pedido_de_providencia_019.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2641/pedido_de_providencia_020.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2642/pedido_de_providencia_021.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_de_providencia_022-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_de_providencia_023-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2681/pedido_de_providencia_024-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2692/pedido_de_providencia_025.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2693/pedido_de_providencia_026.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_de_providencia_027-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2700/pedido_de_providencia_028-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2701/pedido_de_providencia_029-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2709/pedido_de_providencia_030.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_031.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_033.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2712/pedido_de_providencia_033.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2735/pedido_de_providencia_034-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2742/pedido_de_providencia_035-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_providencia_036-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2760/pedido_de_providencia_037-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_providencia_038-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_039-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_040-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2768/pedido_de_providencia_041-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2777/pedido_de_providencia_42.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2790/pedido_de_providencia_043-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2791/pedido_de_providencia_044-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2792/pedido_de_providencia_045-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_046-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2803/pedido_de_providencia_047-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2804/pedido_de_providencia_048-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2813/pedido_de_providencia_050.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2821/pedido_de_providencia_051.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2822/projeto_de_lei_102.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2828/pedido_de_providencia_053.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2842/pedido_de_providencia_054.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2843/pedido_de_providencia_055-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2854/pedido_de_providencia_057.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2861/pedido_de_providencia_058.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2862/pedido_de_providencia_059.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2896/pedido_de_providencia_61.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2897/pedido_de_providencia_62.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2903/pedido_de_providencia_063.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2904/pedido_de_providencia_064.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2905/pedido_de_providencia_065.204.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2906/pedido_de_providencia_066.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2909/pedido_de_providencia_67.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2910/pedido_de_providencia_68.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2920/pedido_de_providencia_069-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_decreto_legislativo_no_001-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2563/projeto_de_emenda_a_lei_organica_02-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_1.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2555/projeto_de_lei_exec_002-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2556/projeto_de_lei_exec_003-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2557/projeto_de_lei_exec_004-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_exec_005-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2559/projeto_de_lei_exec_006-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2560/projeto_de_lei_exec_007-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_exec_008-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2562/projeto_de_lei_exec_009-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_exec_010-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2569/projeto_de_lei_exec_011-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_de_lei_exec_012-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2571/projeto_de_lei_exec_013-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2572/projeto_de_lei_exec_014-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2573/projeto_de_lei_exec_015-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2574/projeto_de_lei_exec_016-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_exec_017-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2593/projeto_de_lei_exec_018-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_exec_019-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2595/projeto_de_lei_exec_020-2024_urgencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_exec_021-2024_urgencia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2597/projeto_de_lei_exec_022-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_exec_023-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_exec_024-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_exec_025-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_exec_026-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_exec_027-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_exec_028-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2625/projeto_de_lei_exec_029.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2626/projeto_de_lei_exec_030-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei_031-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_lei_exec_032-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2644/projeto_de_lei_exec_033-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2645/projeto_de_lei_exec_034-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2646/projeto_de_lei_exec_035-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2647/projeto_de_lei_exec_036.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2648/projeto_de_lei_exec_037-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2649/projeto_de_lei_exec_038-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_exec_039-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2651/projeto_de_lei_exec_040-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_exec_041-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2659/projeto_de_lei_exec_042-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2660/projeto_de_lei_exec_043-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2661/projeto_de_lei_exec_044-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_exec_045-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_exec_046-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_exec_047-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2665/projeto_de_lei_exec_048-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2666/projeto_de_lei_exec_049-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_exec_050-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_exec_051-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2669/projeto_de_lei_exec_052-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto_de_lei_exec_053-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2678/projeto_de_lei_exec_054-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_exec_055.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2686/projeto_de_lei_exec_056.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_exec_057.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_exec_058.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_exec_059.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_exec_060.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_exec_061-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_exec_062-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2696/projeto_de_lei_exec__063-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_exec_064-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_exec__065.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2704/projeto_de_lei_exec_066.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2705/projeto_de_lei_exec__067.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_068-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_exec_069-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei__exec_070-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei__exec_071-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_exec_072-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_exec__073-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2726/projeto_de_lei_exec_074-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2727/projeto_de_lei_exec_075-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2728/projeto_de_lei_exec__076-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2729/projeto_de_lei_exec_077-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_lei_exec__078-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_lei_exec_079-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_exec__080-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2749/projeto_de_lei_exec_081-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_exec_082-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2751/projeto_de_lei_exec_083-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_exec_084-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2753/projeto_de_lei_exec_085-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_exec_086-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_087-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_088-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2773/projeto_de_lei_089-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_lei_exec_090-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_lei_exec_091-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_lei_exec_092-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_exec_093-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_exec_094-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_exec_095-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2784/projeto_de_lei_exec_096-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2785/projeto_de_lei_exec_097-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2794/projeto_de_lei_exec_098-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_lei_exec_099-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_exec_100-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_exec_101-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2819/projeto_de_lei_102.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2823/projeto_de_lei_exec_103-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2824/projeto_de_lei_exec_104-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2825/projeto_de_lei_exec_105-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_106.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_107.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2835/projeto_de_lei_exec_108-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2836/projeto_de_lei_exec__109-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2837/projeto_de_lei_exec_110-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_111.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2845/projeto_de_lei_112.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2850/projeto_de_lei_113.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2851/projeto_de_lei_114.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2852/projeto_de_lei_115.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2853/projeto_de_lei_116-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_117-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_lei_118.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2866/projeto_de_lei_119.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2867/projeto_de_lei_120.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_121.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_122-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_lei_123-2024__com_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_lei_124.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_125.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_126.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_127.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_128.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_129.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_lei_130-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_131.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_132.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2598/projeto_de_lei_leg_001-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2599/projeto_de_lei_leg_002-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2627/projeto_de_lei_003.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2677/projeto_de_lei_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2658/projeto_de_lei_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2679/projeto_de_lei_legislativo_004-2024_2.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_leg_007-2024_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2715/projeto_de_lei_leg_008-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_legislativo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_leg._10.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2881/projeto_de_lei_011.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2882/projeto_de_lei_12.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_legislativo__013.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2549/projeto_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2575/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2586/projeto_de_resolucao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2617/projeto_de_resolucao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_resolucao_007.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2629/projeto_de_resolucao_008.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2706/projeto_de_resolucao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2731/projeto_de_resolucao_011-2024_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_resolucao_012.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_resolucao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_resolucao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2805/resolucao_015.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2806/resolucao_016.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2889/projeto_de_resolucao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_resolucao_18.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_1.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2600/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2601/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2630/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2635/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2672/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2718/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_18.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_020-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_021-2024_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2763/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_024-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_025-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2795/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2796/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2797/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2798/requerimento_030-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2817/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2818/requerimento_033-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2826/requerimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2827/requerimento_035-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2838/requerimento_036-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_037-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_038-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2849/requerimento_039-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_040.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_041.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_042.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_043.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_044.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_045.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_046-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_047-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_048-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_049-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_050.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_51.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_52.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_053.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_054.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_055.2034.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2902/requerimento_056.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_057.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_058.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_059.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2917/requerimento_60.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_061.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2919/requerimento_062-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2724/emenda_substitutiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2786/emenda_substitutiva_002-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2787/emenda_substitutiva_003-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2923/emenda_modificada_005.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2924/emenda_modificada_006.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2925/emenda_modificada_007.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_01.24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_2.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_3.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_012.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_013.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_024.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_024.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_026.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2674/indicacao_027.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2675/indicacao_029.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2676/indicacao_030.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2707/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2708/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2738/indicacao_034.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_035.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2802/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2810/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2811/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2816/indicacao_040-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2848/indicacao_041-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2893/indicacao_042.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_de_informacao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2682/pedido_de_informacao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2683/pedido_de_informacao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2691/pedido_de_informacao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2719/pedido_de_informacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2743/pedido_de_informacao_0600885420240529162934.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2744/pedido_de_informacao_0700885220240529162815.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2745/pedido_de_informacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2747/pedido_de_informacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2762/pedido_de_informacao_10.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_informacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2775/pedido_de_informacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2776/pedido_de_informacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2799/pedido_de_informacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2814/pedido_de_informacao_016.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2815/pedido_de_informacao_017.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2820/pedido_de_informacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2831/pedido_de_informacao_019.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2833/pedido_de_informacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2834/pedido_de_informacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2839/pedido_de_informacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2840/pedido_de_informacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2841/pedido_de_informacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2870/pedido_de_informacao_026.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2876/pedido_de_informacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2877/pedido_de_informacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2878/pedido_de_informacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2879/pedido_de_informacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2880/pedido_de_informacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2886/pedido_de_informacao_032.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2887/pedido_de_informacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2890/pedido_de_informacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2894/pedido_de_informacao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2895/pedido_de_informacao_36.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2565/pedido_de_providencia_001-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2566/pedido_de_providencia_02-2024_atualizado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2578/pedido_de_providencia_003-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2579/pedido_de_providencia_004-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2580/pedido_de_providencia_005-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2581/pedido_de_providencia_006-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2582/pedido_de_providencia_007-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2583/pedido_de_providencia_008.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2584/pedido_de_providencia_009.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2585/pedido_de_providencia_010.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2587/pedido_de_providencia_011.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2588/pedido_de_providencia_012-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_013-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_014-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_015-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2636/pedido_de_providencia_016-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2637/pedido_de_providencia_017-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2639/pedido_de_providencia_018.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2640/pedido_de_providencia_019.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2641/pedido_de_providencia_020.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2642/pedido_de_providencia_021.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_de_providencia_022-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_de_providencia_023-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2681/pedido_de_providencia_024-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2692/pedido_de_providencia_025.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2693/pedido_de_providencia_026.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_de_providencia_027-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2700/pedido_de_providencia_028-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2701/pedido_de_providencia_029-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2709/pedido_de_providencia_030.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_031.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_033.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2712/pedido_de_providencia_033.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2735/pedido_de_providencia_034-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2742/pedido_de_providencia_035-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_providencia_036-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2760/pedido_de_providencia_037-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_providencia_038-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_039-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_040-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2768/pedido_de_providencia_041-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2777/pedido_de_providencia_42.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2790/pedido_de_providencia_043-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2791/pedido_de_providencia_044-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2792/pedido_de_providencia_045-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_046-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2803/pedido_de_providencia_047-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2804/pedido_de_providencia_048-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2813/pedido_de_providencia_050.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2821/pedido_de_providencia_051.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2822/projeto_de_lei_102.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2828/pedido_de_providencia_053.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2842/pedido_de_providencia_054.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2843/pedido_de_providencia_055-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2854/pedido_de_providencia_057.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2861/pedido_de_providencia_058.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2862/pedido_de_providencia_059.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2896/pedido_de_providencia_61.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2897/pedido_de_providencia_62.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2903/pedido_de_providencia_063.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2904/pedido_de_providencia_064.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2905/pedido_de_providencia_065.204.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2906/pedido_de_providencia_066.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2909/pedido_de_providencia_67.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2910/pedido_de_providencia_68.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2920/pedido_de_providencia_069-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_decreto_legislativo_no_001-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2563/projeto_de_emenda_a_lei_organica_02-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_1.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2555/projeto_de_lei_exec_002-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2556/projeto_de_lei_exec_003-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2557/projeto_de_lei_exec_004-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_exec_005-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2559/projeto_de_lei_exec_006-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2560/projeto_de_lei_exec_007-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_exec_008-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2562/projeto_de_lei_exec_009-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_exec_010-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2569/projeto_de_lei_exec_011-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_de_lei_exec_012-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2571/projeto_de_lei_exec_013-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2572/projeto_de_lei_exec_014-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2573/projeto_de_lei_exec_015-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2574/projeto_de_lei_exec_016-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_exec_017-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2593/projeto_de_lei_exec_018-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_exec_019-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2595/projeto_de_lei_exec_020-2024_urgencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_exec_021-2024_urgencia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2597/projeto_de_lei_exec_022-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_exec_023-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_exec_024-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_exec_025-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_exec_026-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_exec_027-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_exec_028-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2625/projeto_de_lei_exec_029.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2626/projeto_de_lei_exec_030-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2634/projeto_de_lei_031-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_lei_exec_032-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2644/projeto_de_lei_exec_033-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2645/projeto_de_lei_exec_034-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2646/projeto_de_lei_exec_035-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2647/projeto_de_lei_exec_036.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2648/projeto_de_lei_exec_037-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2649/projeto_de_lei_exec_038-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_exec_039-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2651/projeto_de_lei_exec_040-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_exec_041-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2659/projeto_de_lei_exec_042-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2660/projeto_de_lei_exec_043-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2661/projeto_de_lei_exec_044-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_exec_045-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_exec_046-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_exec_047-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2665/projeto_de_lei_exec_048-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2666/projeto_de_lei_exec_049-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_exec_050-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2668/projeto_de_lei_exec_051-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2669/projeto_de_lei_exec_052-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2670/projeto_de_lei_exec_053-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2678/projeto_de_lei_exec_054-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_exec_055.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2686/projeto_de_lei_exec_056.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_exec_057.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_exec_058.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_exec_059.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_exec_060.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_exec_061-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_exec_062-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2696/projeto_de_lei_exec__063-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_exec_064-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_exec__065.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2704/projeto_de_lei_exec_066.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2705/projeto_de_lei_exec__067.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_068-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_exec_069-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei__exec_070-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei__exec_071-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_exec_072-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_exec__073-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2726/projeto_de_lei_exec_074-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2727/projeto_de_lei_exec_075-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2728/projeto_de_lei_exec__076-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2729/projeto_de_lei_exec_077-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_lei_exec__078-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_lei_exec_079-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_exec__080-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2749/projeto_de_lei_exec_081-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_exec_082-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2751/projeto_de_lei_exec_083-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_exec_084-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2753/projeto_de_lei_exec_085-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_exec_086-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_087-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_088-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2773/projeto_de_lei_089-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_lei_exec_090-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_lei_exec_091-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_lei_exec_092-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_exec_093-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_exec_094-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_exec_095-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2784/projeto_de_lei_exec_096-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2785/projeto_de_lei_exec_097-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2794/projeto_de_lei_exec_098-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_lei_exec_099-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_exec_100-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_exec_101-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2819/projeto_de_lei_102.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2823/projeto_de_lei_exec_103-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2824/projeto_de_lei_exec_104-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2825/projeto_de_lei_exec_105-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_106.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_107.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2835/projeto_de_lei_exec_108-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2836/projeto_de_lei_exec__109-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2837/projeto_de_lei_exec_110-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_111.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2845/projeto_de_lei_112.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2850/projeto_de_lei_113.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2851/projeto_de_lei_114.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2852/projeto_de_lei_115.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2853/projeto_de_lei_116-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_117-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_lei_118.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2866/projeto_de_lei_119.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2867/projeto_de_lei_120.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_121.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_122-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_lei_123-2024__com_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_lei_124.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_125.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_126.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_127.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_128.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_129.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_lei_130-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_131.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_132.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2598/projeto_de_lei_leg_001-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2599/projeto_de_lei_leg_002-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2627/projeto_de_lei_003.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2677/projeto_de_lei_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2658/projeto_de_lei_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2679/projeto_de_lei_legislativo_004-2024_2.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_leg_007-2024_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2715/projeto_de_lei_leg_008-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_legislativo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_leg._10.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2881/projeto_de_lei_011.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2882/projeto_de_lei_12.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_legislativo__013.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2549/projeto_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2575/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2586/projeto_de_resolucao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2617/projeto_de_resolucao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2628/projeto_de_resolucao_007.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2629/projeto_de_resolucao_008.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2706/projeto_de_resolucao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2731/projeto_de_resolucao_011-2024_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_resolucao_012.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_resolucao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_resolucao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2805/resolucao_015.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2806/resolucao_016.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2889/projeto_de_resolucao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_resolucao_18.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_1.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2600/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2601/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2630/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2635/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2652/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2672/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2671/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2717/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2718/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_18.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2748/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_020-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_021-2024_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2758/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2763/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_024-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_025-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2793/requerimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2795/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2796/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2797/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2798/requerimento_030-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2817/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2818/requerimento_033-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2826/requerimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2827/requerimento_035-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2838/requerimento_036-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_037-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_038-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2849/requerimento_039-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_040.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_041.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_042.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_043.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_044.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2869/requerimento_045.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_046-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_047-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_048-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_049-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_050.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_51.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_52.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_053.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_054.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2900/requerimento_055.2034.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2902/requerimento_056.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_057.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_058.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_059.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2917/requerimento_60.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2918/requerimento_061.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2919/requerimento_062-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2724/emenda_substitutiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2786/emenda_substitutiva_002-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2024/2787/emenda_substitutiva_003-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>