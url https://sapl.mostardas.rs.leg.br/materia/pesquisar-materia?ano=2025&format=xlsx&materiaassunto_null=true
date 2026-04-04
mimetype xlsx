--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -54,9642 +54,9642 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Amaro</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_001.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_001.2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Mostardas, por meio da Secretaria Municipal de Educação, estude a viabilidade de implementar mecanismos para conceder apoio financeiro a famílias atípicas que possuam filhos matriculados em escolas da rede pública municipal e que, devido às especificidades dessas crianças, necessitem utilizar veículo próprio para o deslocamento até a escola. A concessão do benefício deverá ser condicionada à comprovação da necessidade, acompanhada de laudo emitido por profissional de assistência social.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_002.2025.pdf</t>
   </si>
   <si>
     <t>Implementação de Sistema Digital nos Processos Seletivos Públicos da Prefeitura Municipal de Mostardas.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edinei Machado</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_003.2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Senhora Sonia Conceição Novely da Silveira para receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_004.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_004.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a Senhora Veraci de Araújo Silva para receber o "Prêmio Mulher Destaque"</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>César Galdino</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_005.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a Senhora Carla Mabel Santos para receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dudu Verardi</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_006.2025_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_006.2025_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através da Secretaria da Saúde, estude a possibilidade de suplementar a carga horária do farmacêutico que atenda a UBS Capitão Décio Azambuja Velho no 4° Distrito Dr. Edgardo Pereira Velho.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_007.2025_1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_007.2025_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar os pagamentos de horas máquinas na Sub Prefeitura no 4º Distrito.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_008.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a senhora Maria Laci de Jesus Figueira a receber o Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jéssica Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_009.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a Senhora Carmosina da Rosa Silva para receber o "Prêmio Mulher Destaque"</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_010.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a Senhora Sirlei Maria Camargo Paz para receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_011.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar regulamentando através da Secretaria de Educação  no Sistema Municipal de Educação e em parceria com o Conselho Municipal de Educação e sociedade civil organizada a presença do Atendente Terapêutico (AT) em sala de aula.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_012.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_012.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar estabelecendo junto ao Governo do Estado, termo de cessão da área da Escola Estadual de Ensino Fundamental Maria Rita para implantação de espaço de oferta de serviços públicos do Poder Público Municipal no 4º Distrito.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3072/indicacao_013.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3072/indicacao_013.2025.pdf</t>
   </si>
   <si>
     <t>Indicação à Senhora Francis Greice Sobroza Lopes para receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_014.2025.pdf</t>
   </si>
   <si>
     <t>Indicação à Senhora Sandra Alves para receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dudu Verardi, Edinei Machado, Jéssica Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a formalização de convênio com Projeto Veral Legal - FGTAS SINE Móvel para prestação dos seguintes serviços em Mostardas.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>César Galdino, Dangelo Motta, Jorge Amaro, Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_016.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe Projeto de Lei a esta Casa Legislativa a fim de proceder Convênio ou Credenciamento junto a Associação Mostardense de Animais de Rua - AMAR viabilizando apoio financeiro anual para o desenvolvimento de suas atividades.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_017.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar revisando e atualizando a Lei Municipal nº 3.660, de 05 de setembro de 2017.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gabriela Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_018.2025.pdf</t>
   </si>
   <si>
     <t>Indicação à Senhora Schirley Kruger da Silva a receber o "Prêmio Mulher Destaque".</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Dudu Verardi, Edinei Machado, Gabriela Saraiva, Jéssica Pereira, Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3126/indicao_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3126/indicao_019.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal execute as obras necessárias para as extensões de rede de energia elétrica, atendendo os usuários na cidade.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3127/indicao_020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3127/indicao_020.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de uma pracinha, inclusive com brinquedos que atendam a acessibilidade, na Praça Central Prefeito Luiz Chaves Martins.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3128/indicao_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3128/indicao_021.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal inclua, na renovação da Licença Única (LU) FEPAM, as passarelas existentes no Balneário Mostardense e na Praia de São Simão, bem como sejam previstas novas passarelas nos demais balneários, conforme necessidade, atendendo ao que estabelece a Lei Municipal nº4.798, de 2024.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3129/indicao_022.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3129/indicao_022.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria da Educação, possa estar realizando a inserção na formação de professores de uma atividade relacionada à Introdução à Arqueologia para Professores da Educação Básica.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3130/indicao_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3130/indicao_023.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar realizando a implementação de um Sistema Eletrônico para gerenciar os recursos humanos da administração pública municipal, tomando como referência o Sistema de Recursos Humanos do Estado (RHE) do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_024.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_024.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo implemente práticas interativas e complementares a auriculoterapia em todas as estratégias de saúde da família, em Mostardas/RS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_025.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_025.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para criação de uma rede cicloviária, podendo ser desenvolvida em várias etapas, priorizando as regiões de maior movimentação e contemplando as principais vias do município.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_026.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_026.2025.pdf</t>
   </si>
   <si>
     <t>Em decorrência das enchentes e danos ao solo, atendendo a intenção de dar apoio aos produtores rurais, aptos ao Pronaf, seja enviado ao secretário da agricultura do estado do RS, através da secretaria municipal de agricultura e do Poder Executivo Municipal, pedido para o Secretário do Desenvolvimento Rural do Estado, de recursos para recuperação do solo, aquisição de insumos, implementos agrícolas e máquinas.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_027.2025.pdf</t>
   </si>
   <si>
     <t>Indicação a inclusão da revitalização da Praça Prefeito Luís Chaves Martins no planejamento de ações do governo municipal.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_028.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_028.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria de Obras, estude a viabilidade de implementar um serviço de coleta de resíduos orgânicos provenientes de limpezas, voltado especialmente pata atender a população que necessita, mas que não dispõe de condições financeiras para adquirir um container próprio. Sugere-se, para viabilizar o serviço, a aplicação de uma taxa acessível e de baixo custo, considerando que o valor atualmente cobrado é de R$ 200,00, o que torna inviável para muitas famílias.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_029.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo e Executivo, juntos, estudem a possibilidade de implementar reuniões periodicamente com a população em suas respectivas comunidades.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Jorge Amaro, Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_030.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar organizando a Feira Permanente do Artesão no Quiosque João Galvão, como forma de fomentar o artesanato local e incentivar a valorização da cultura e da economia criativa no município periodicamente aos sábados.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_031.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_031.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie junto a empresa MAC ENGENHARIA, terceirizada que está atuando na recuperação da RSC 101 no perímetro urbano que compreende as Avenidas Dr. Dinarte Silveira Martins até a Avenida Pinheiro Machado, uma parceria ou outra modalidade legal para aquisição de material asfáltico a ser utilizado na recuperação das pistas de caminhada/corrida das praças Olegário Cunha (Vila Norte) e Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_032.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, diante do início do ano letivo, que as Secretarias de Educação, Saúde e Assistência Social organizem de forma unificada as necessidades de transporte para as crianças e adolescentes com deficiência, levando em conta a prioridade de atendimento.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_033.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar viabilizando a implementação do Vale Feira em Mostardas, destinado aos servidores públicos municipais e às famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_034.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_034.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar inserindo em seu planejamento, investimentos nas escolas da Rede Municipal de Ensino, visando a realização de adaptações estruturais que considerem os impactos das mudanças climáticas.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, estude a viabilidade da construção de uma estrada de acesso definitivo, proporcionando um novo acesso ao Balneário Mostardense.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_036.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_036.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para contratar profissional enfermeiro para atuar no posto da ESFI Décio Azambuja Velho na Solidão.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3193/indicacao_037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3193/indicacao_037.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através do Conselho Municipal de Educação, possa estar elaborando resolução específica que regulamente a flexibilização da carga horária de estudantes com deficiência nas escolas municipais, garantindo que a medida seja adotada em consonância com as necessidades individuais de cada aluno com a participação dos seguintes atores: Famílias; Equipe Diretiva da Escola, Professor do Atendimento Educacional Especializado (AEE); Professor Regente da Sala de Aula e; Equipe de atendimento clínico-médico e demais terapias envolvidas.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3203/indicacao_038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3203/indicacao_038.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, inicie projeto para calçamento de ruas nos Balneários do Município, utilizando como material os paralelepípedos depositados no Aeroporto Municipal.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_039.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_039.2025.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa "Saúde na Hora", ofertado pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_040.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_040.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de criação de uma estrada de acesso a Praia do Pai João.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3206/indicacao_041.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3206/indicacao_041.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar aderindo ao Plano Nacional dos Direitos das Pessoas com Deficiência - Novo Viver Sem Limite.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_042.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar a volta da linha de ônibus da Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_043.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_043.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar aderindo na segunda etapa do Novo PAC Seleções, programa que tem objetivo ampliar os serviços públicos, melhorar os equipamentos, modernizar as estruturas das cidades e garantir mais mobilidade e qualidade de vida para os brasileiros.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_044.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_044.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Coordenação e Planejamento, elabore projeto de Quiosque para os feirantes no Balneário Mostardense e Praia de São Simão.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_045.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_045.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a utilização de fresa que foi retirada em frente ao perímetro urbano da RSC - 101 e ser colocado em frente as escolas municipais nos pontos de embarque e desembarque.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacacao_046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacacao_046.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, garanta que os recursos da Estratégia da Saúde da Família Quilombola sejam ofertados as Comunidades da Casca, Teixeiras e do Beco dos Colodianos, conforme Plano de Trabalho aprovado no Conselho Municipal de Saúde, ouvindo as comunidades.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacacao_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacacao_047.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal da Saúde, possa estar avaliando a possibilidade de implementação de um Projeto de Unidade Móvel de Saúde para atendimento em localidades mais afastadas do município, garantindo acesso digno e equitativo aos serviços essenciais de saúde.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_048.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize Edital Público para o processo de seleção e contratação de estagiários para atuarem na Prefeitura Municipal e na Câmara de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_049.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_049.2025.pdf</t>
   </si>
   <si>
     <t>Padronização de pinturas de forma lúdica na Sala de Vacinação no posto da Solidão.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_050.2025.pdf</t>
   </si>
   <si>
     <t>Contração de Guarda-Vidas para o Município de Mostardas para o ano de 2026.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_051.2025.pdf</t>
   </si>
   <si>
     <t>Retomar atendimentos médicos e de enfermagem nas localidades Rurais, Rincão, Balneário Mostardense, São Simão, Teixeiras,, Barros e Lagoa do Bacupari mensalmente.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_052.2025.pdf</t>
   </si>
   <si>
     <t>Contratação de um profissional Educador Físico.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_053.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar instituindo Programa de Aproveitamento de Terrenos Baldios para Cultivo de Hortaliças no Município de Mostardas.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_054.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_054.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo proposta de regulamentação da oferta de transporte para pessoas com deficiência em atendimentos terapêuticos e socioassistencias no Município de Mostardas.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_055.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_055.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da Secretaria de Educação, em parceria com o CAST TEAcolhe Tavares, promova formação continuada para todos os educadores das escolas municipais sobre o Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_056.2025.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo que seja realizada uma gestão compartilhada da RETROESCAVADEIRA adquirida através de emenda parlamentar (Senador Paulo Paim) com as comunidades quilombolas de Casca, Beco dos Colodianos e Teixeiras, garantindo o uso adequado do maquinário para atender às necessidades dessas localidades.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_057.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_057.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, estude a viabilidade de ofertar transporte regular para os participantes da Escolinha do Nacional, garantindo o deslocamento doa atendidos entre suas residências e o local de treino e atividades esportivas.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_058.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_058.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da secretaria de Coordenação e Planejamento, que estude a viabilidade de elaboração de projeto para instalação de bicicletários localizados na Avenida Padre Simão, no centro de Mostardas.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_059.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar uma parceria entre os profissionais da Saúde e da Educação para realizar uma educação continuada nas escolas para os professores para atuarem de forma assertiva com os alunos neurodivergentes, com intuito de qualificar a assistência prestada por todo núcleo escolar e possibilitar que o ensino adquirido possa contribuir no aprendizado, no acolhimento de todos os alunos.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_060.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_060.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de viabilizar "Mutirão de Combate a Criadouros do Mosquito Aedes Aegypti, que é o vetor de doenças como a Dengue, Zica e Chikungunya. Sendo necessário uma interlocução entre as Secretarias Municipais de saúde e da Educação e adesão e participação de toda comunidade.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_061.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_061.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de disponibilizar o transporte para os passageiros no Beco dos Colodianos nas segundas e sextas-feiras.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_062.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_062.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para realização de melhorias e revitalização do calçadão Chico Pedro localizado no centro da cidade.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_063.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_063.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a alteração da Lei Municipal nº 1202, de 14 de janeiro de 1997, para incluir entre as atribuições da Secretaria Municipal de Agricultura e Desenvolvimento Econômico a promoção e fomento da pesca artesanal no Município de Mostardas.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_064.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_064.2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Projeto de Lei ao Poder Legislativo, propondo a alteração da Lei Municipal nº 4.159, de 15 de setembro de 2020, com objetivo de incluir, de forma expressa, representantes da pesca artesanal na composição do Conselho Municipal de Desenvolvimento Rural - CMDR.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_065.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_065.2025.pdf</t>
   </si>
   <si>
     <t>Que seja incluída de forma expressa e estruturada a temática da pesca artesanal nas competências e ações da Secretaria Municipal de Agricultura e Desenvolvimento Econômico, com a criação de um setor ou coordenação específica voltada para o desenvolvimento sustentável da atividade pesqueira artesanal, em especial ao apoio técnico, acesso a políticas públicas, organizando produtiva e valorização sociocultural dos pescadores e pescadoras artesanais do município.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_066.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_066.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Coordenação e Planejamento, ao submeter a minuta do Projeto de Lei do Plano Diretor aos Conselhos Municipais de Meio Ambiente e de Desenvolvimento Urbano, promova a realização de audiência pública na Câmara de Vereadores, com a devida participação dos Vereadores e Sociedade Civil Organizada.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_067.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_067.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de fazer uma boca de lobo na Rua Luiz Marcelino, esquina com a Emílio Ferreira de Lemos (tendo como ponto de referência o mercado Real II).</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_068.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_068.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de realizar um abaloamento na estrada do Balneários Mostardense.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_069.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_069.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade de reajuste no valos das diárias sem pernoite aos motoristas que prestam viagens fora do município.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_070.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_070.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize convênio junto ao Estado, com a intenção de fornecer a cedência de um servidor do quadro de Atendente Geral, nos mesmos moldes em que possui a cedência de servidor no quadro de Agente Administrativo, junto ao Poder Judiciário, na qual está lotado no Cartório Eleitoral de Mostardas.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_071.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_071.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Agricultura, estude a viabilidade de realizar uma Feira de Agricultores Familiares, Quilombolas, Pescadores e Artesãos no 4º Distrito, podendo a mesma ser organizada em parceria com as Escolas Nossa Senhora Aparecida e Mário Quintana.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_072.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_072.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal regulamente e implemente o Programa Escola Amiga dos Animais no âmbito das escolas da rede pública municipal de ensino de Mostardas, conforme dispõe a Lei Estadual n° 15.337, de 2 de outubro de 2019.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_073.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_073.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria Municipal de Educação, em articulação com a Secretaria Municipal de Saúde e a Secretaria Municipal de Assistência Social, promova a regulamentação, no âmbito do Município de Mostardas, da Lei Federal n° 14.254, de 30 de novembro de 2021, que dispõe sobre o acompanhamento integral para educandos com dislexia, Transtorno do Déficit de Atenção com Hiperatividade (TDAH) ou outro transtorno de aprendizagem.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_074.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_074.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio das Secretarias Municipais de Planejamento e de Assistência Social, possa estar realizando um diagnóstico socioeconômico da demanda habitacional no município de Mostardas, com o objetivo de subsidiar a elaboração do Plano Municipal de Habitação de Interesse Social (PMHIS) e adesão ao Minha Casa Minha Vida Urbano e Rural.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_075.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_075.2025.pdf</t>
   </si>
   <si>
     <t>Criação e implementação de um grupo de trabalho de Planejamento, Monitoramento e Avaliação (GTPMA) Municipal.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_076.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_076.2025.pdf</t>
   </si>
   <si>
     <t>Criação de um Comitê de Mortalidade Geral.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3375/indicacao_077.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3375/indicacao_077.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, proceda a regulamentação e implementação do Sistema Municipal de Proteção e Defesa Civil no município de Mostardas, nos termos da Lei Federal nº 12.608, de 10 de abril de 2012.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3376/indicacao_078.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3376/indicacao_078.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através das Secretarias de Coordenação e Planejamento e de Turismo e Cultura, seja elaborado um Programa Municipal de Revitalização de Praças e Parques, com a possibilidade e execução em formato de Parceria Público-Privada (PPP), conforme legislação vigente.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_079.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_079.2025.pdf</t>
   </si>
   <si>
     <t>Criação de um núcleo Municipal de Educação Coletiva (NUMESC).</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_080.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_080.2025.pdf</t>
   </si>
   <si>
     <t>Criação e implementação do grupo condutor municipal da Rede de urgência e emergência.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_081.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_081.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade de o Caminhão do lixo realizar coleta de resíduos de 15 em 15 dias.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_082.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_082.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a viabilidade de instituir, no âmbito do Sistema Municipal de Lazer, Desporto e Recreação - SMLDR, previsto na Lei Municipal nº 1451/2000, o Programa Municipal de Apoio ao Esporte e Paradesporto, com especial atenção à regulamentação e operacionalização do Fundo Municipal de Desenvolvimento Desportivo e do Lazer - FMDLL.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_084.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_084.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade de uma linha de transporte escolar exclusivo para o Beco dos Colodianos, Vila São Vicente e São Caetano.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_084.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_084.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio das Secretarias de Meio Ambiente e de Coordenação e Planejamento, realize um estudo técnico para a retificação do Arroio Passal em seu trecho urbano.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_085.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_085.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal que estude e viabilize a revitalização das praças públicas localizadas nos balneários de Mostardas.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_086.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_086.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal a criação de uma Feira de Carros Novos e Usados, a ser realizada bimestralmente em via pública adequada, com estrutura organizada e acessível, em parceria com órgãos competentes, assegurando o suporte necessário e a legalidade das negociações realizadas.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_087.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_087.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a ampliação das ações de conscientização, orientação e suplementação de ácido fólico para mulheres em idade fértil e gestantes, visando a prevenção de malformações fetais e a promoção da saúde materno-infantil no Município de Mostardas.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_088.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_088.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade da construção de uma ponte no arroio do Porto do Barquinho, que faz ligação da Caieira com o Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_089.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria de Turismo e Cultura viabilize a adesão ao Edital 12/2025 da Secretaria de Estado da Cultura (SEDAC), destinando recursos do Fundo de Apoio à Cultura (FAC) aos municípios para contratação de serviços artístico-culturais.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_090.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_090.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar realizando a adesão da Política Nacional de Gestão Territorial e Ambiental Quilombola (PNGTAQ), instituída pelo Decreto Federal nº 11.786, de 20 de novembro de 2023.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3428/indicacao_091.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3428/indicacao_091.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, pela Secretaria Municipal de Educação mobilize as escolas da rede municipal que atendem turmas do Ensino Fundamental participem ativamente da VI Conferência Nacional Infanto-juvenil pelo Meio Ambiente (VI CNIJA), promovida pelos Ministérios da Educação (MEC), do Meio Ambiente  e Mudança do Clima (MMA) e da Ciência, Tecnologia e Inovação (MCTI).</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3429/indicacao_092.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3429/indicacao_092.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Assistência Social, elabore e encaminhe a esta Casa Legislativa Projeto de Lei que disponha sobre a criação do Cadastro Georreferenciado e da Sinalização Facultativa de Residências de Pessoas com Transtorno do Espectro Autista (TEA) no Município de Mostardas, como medida de apoio à segurança e à resposta emergencial, e dá outras (Modelo em Anexo).</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_093.205.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_093.205.pdf</t>
   </si>
   <si>
     <t>- Que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Saúde, no sentido de que sejam adotadas medidas para valorização dos profissionais da saúde do município, tais como:_x000D_
 • Implantação ou ampliação de gratificações por desempenho e revisão da insalubridade;_x000D_
 • Promoção de cursos de capacitação e aperfeiçoamento profissional continuado;_x000D_
 • Melhoria das condições de trabalho nas unidades de saúde;_x000D_
 • Implantação de planos de carreira;</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_094.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_094.2025.pdf</t>
   </si>
   <si>
     <t>Analisar a viabilidade de instituir a concessão de vale-alimentação para todos os servidores públicos municipais, de forma igualitária e mensal.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_095.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_095.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de grupo de gestantes no Município de Mostardas.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_096.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_096.2025.pdf</t>
   </si>
   <si>
     <t>Realização de iluminação pública, na área que vai da Sul Pinus (MADEM) no Km 250 a 4,5Km até a cidade de Mostardas.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_097.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_097.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em parceria com esta Câmara de Vereadores, promova a convocação da Conferência Municipal das Cidades, conforme diretrizes e calendário da 6ª Conferência Nacional das Cidades, coordenada pelo Conselho das Cidades e pelo Ministério das Cidades.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_098.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_098.2025.pdf</t>
   </si>
   <si>
     <t>Criar um grupo para cuidar das mães com filhos atípicos.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_099.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_099.2025.pdf</t>
   </si>
   <si>
     <t>Realização de projetos Singulares nas Escolas com parceria da Secretaria de Saúde e de Educação, tendo como enfoque INCLUSÃO NA PRÁTICA.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_100.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_100.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaboração de um Programa Municipal Mostardas Produtiva, voltado ao fortalecimento da cadeia produtiva do agronegócio local.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_101.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_101.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realização de palestras nas localidades Rurais com equipe multidisciplinar (Psicólogos, Farmacêuticos, Nutricionista, Pediatra, Fisioterapeutas, Enfermeiros, Odontólogos, Médicos e ou outros profissionais.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_102.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_102.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através das Secretarias de Meio Ambiente  e de Coordenação e Planejamento, providencie a atualização do Plano Municipal de Gerenciamento de Resíduos Sólidos Urbanos (PMGIRS), conforme preconiza a Política Nacional de Resíduos Sólidos (Lei Federal nº 12.305/2010).</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_103.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_103.2025.pdf</t>
   </si>
   <si>
     <t>Contratação de médico veterinário  de pequeno porte para atendimento eventual à Associação Mostardense de Animais de Rua (AMAR).</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_104.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_104.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria da Educação, seguindo princípios da Cultura de Paz, estude a implementação na Rede Municipal de Ensino a prática da Justiça Restaurativa como instrumento de mediação de conflitos.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_105.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_105.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a viabilidade de criação do Programa Municipal de Apoio ao Reciclador e Catador de Materiais Recicláveis, no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3501/idicacao_106.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3501/idicacao_106.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas preventivas e estruturais com o objetivo de mitigar os impactos das enchentes do município.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Que à Coordenadoria Municipal de Proteção e Defesa Civil, em articulação com as demais secretarias competentes e Câmara de Vereadores, realizem a atualização do Plano de Contingência de Proteção e Defesa Civil do Município de Mostardas, com base nas diretrizes do Sistema Nacional de Proteção e Defesa Civil (SINPDEC), considerando, em especial, os impactos e aprendizados dos eventos extremos registrados nos dias 28 e 29 de maio de 2025.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_108.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_108.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio das secretarias competentes - entre elas a Secretaria Municipal de Obras, a Secretaria Municipal de Meio Ambiente Secretaria Municipal de Planejamento - realize com urgência um levantamento técnico na localidade do Quarto Distrito, nas proximidades do Beco, Vô Gilico, região fortemente afetada por enchentes na madrugada de 29 de maio do corrente ano.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_109.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_109.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal que avalie a adoção de contribuições diferenciadas para os dependentes do IPE Saúde, com base em critérios como menor padrão salarial, faixa etária e impacto proporcional no rendimento dos servidores.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3518/indicacao_110.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3518/indicacao_110.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo implemente o Programa Municipal de Monitoramento do Clima e adquira estações de Monitoramento do Clima para os Distritos.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3534/indicacao_111-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3534/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>Indica ampliação da licença maternidade para as servidoras públicas de quatro para seis meses.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_112-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>Indica contratação de profissionais - Agentes Comunitários da Saúde para compor as Estratégias de Saúde da Família.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_113-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Capacitação e Atualização em Técnicas de Curativos para Profissionais da Atenção Primária em Saúde.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Gabriela Saraiva, Jéssica Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_114-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Indica contratação e a presença institucional de um segurança nas sessões ordinárias e extraordinárias, do Legislativo Municipal com a finalidade de garantir um ambiente respeitoso  e seguro conforme decoro parlamentar.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_115-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a inclusão, no calendário oficial de eventos do município de Mostardas, do "Dia do Tropeiro Cristóvão Pereira de Abreu" e dá outras providências.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_116.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_116.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para que seja viabilizada a implantação de Salas Sensoriais nas escolas da rede municipal de ensino, como forma de apoio e acolhimento aos alunos atípicos, em especial os que apresentam Transtorno do Espectro Autista (TEA), TDAH, deficiências sensoriais e demais necessidades específicas, bem como de suporte à atuação dos professores e profissionais da educação.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_117.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_117.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para implementar cursos de formação continuada e capacitação específica para professores da rede municipal de ensino, com foco na educação inclusiva e no atendimento pedagógico adequado a crianças atípicas, considerando o aumento significativo desses casos nas escolas.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_118.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_118.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Educação, em parceria com a Secretaria Municipal de Turismo e Cultura e parceria com as entidades tradicionalistas, ofertem durante a programação da Semana Farroupilha, oficinas demonstrativas para as escolas da rede de ensino sobre práticas tradicionais da cultura gaúcha, como: Esquilador e tosquia de ovelhas; trabalhos em guasca e couro; Tradições ligadas à lida  campeira e à indumentária gaúcha; Cultura Quilombola.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_119.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_119.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, estude a viabilidade de implantação de brinquedos acessíveis nas praças públicas do Município de Mostardas.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3556/indicacao_120.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3556/indicacao_120.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar elaborando Projeto Verão 2026, coordenado pelas Secretarias Municipais de Turismo, Obras e de Meio Ambiente, com ações integradas de lazer, sustentabilidade, acessibilidade, segurança e saúde nas praias e balneários do Município de Mostardas.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_121.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_121.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Educação e em articulação com a Secretaria de Meio Ambiente, possa estar instituindo o Projeto Escola Sustentável nas unidades de ensino da rede pública municipal.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3558/indicacao_122.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3558/indicacao_122.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade para implantação de extensão de rede elétrica de baixa tensão na localidade da Vila Jóia.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_123.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_123.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de encaminhar esta indicação (sobre a queda de preço de venda arroz)  a secretaria de agricultura do estado.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_124.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_124.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em articulação com a Câmara de Vereadores, possa estar avaliando a possibilidade da presença de intérprete da Língua Brasileira de Sinais (Libras) em todos os eventos oficiais realizados pela Prefeitura Municipal de Mostardas e pela Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_125.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_125.2025.pdf</t>
   </si>
   <si>
     <t>Que acrescente no orçamento a criação do Campeonato Praiano de Verão 2026, com realização de rodadas semanais nos balneários do município de Mostardas, de forma itinerante, com o objetivo de promover o esporte, fomentar a cultura local e incentivar o comércio durante a temporada de verão.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_126.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_126.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que, por meio da Secretaria competente, seja disponibilizada ambulância com a equipe de suporte básico de saúde durante a realização de eventos esportivos no Ginásio Municipal.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_127.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_127.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar viabilizando a implementação de cotas para pessoas com deficiência e para pessoas negras e pardas nos processos seletivos municipais.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_128.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_128.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a adoção de providências para a implantação de uma base do Corpo de Bombeiros no município.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_129.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_129.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que seja encaminhado ofício à Secretaria Estadual de Saúde e/ou à Central de Regulação Regional, solicitando a ampliação do número de exames de Ressonância Magnética disponíveis mensalmente para a população de Mostardas-RS.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_130.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_130.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal da Saúde, seja implementado o Projeto "Conhecendo a Maternidade", voltado às gestantes do nosso município que realizam o parto na cidade de Osório, referência obstétrica da nossa região.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_131.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_131.2025.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de oficinas de Libras nas escolas da rede municipal de ensino, com o projeto denominado "MÃOS QUE FALAM".</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_132.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_132.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instituir um benefício progressivo para os Profissionais da Saúde do Município, com base na quantidade e relevância das especificações concluídas, incentivando a capacitação técnica e o aperfeiçoamento contínuo.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_133.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_133.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar implementando Programa de Apoio ao Comércio Local.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_134.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_134.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa estar elaborando projeto de revitalização do Largo Luiz Rocha, junto à Casa da Cultura.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_135.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_135.2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INCORPORADO À SECRETARIA MUNICIPAL DE AGRICULTURA, POLÍTICAS PÚBLICAS EM PROL DAS COMUNIDADES TRADICIONAIS DE PESCADORES DE NOSSOS BALNEÁRIOS, INCLUINDO NA NOMENCLATURA, SECRETARIA MUNICIPAL DE AGRICULTURA E PESCA</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_136.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_136.2025.pdf</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE SAÚDE DO MUNICÍPIO INCLUA A COMUNIDADE TRADICIONAL DE PESCADORES DE MOSTARDAS, SITUADOS EM TODOS OS BALNEÁRIOS, NAS POLÍTICAS PÚBLICAS DE ATENDIMENTO PRIORITÁRIO AOS POVOS E COMUNIDADES TRADICIONAIS.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3632/indicacao_137.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3632/indicacao_137.2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO MUTIRÃO DE ATENDIMENTO DA SECRETARIA DE ASSISTÊNCIA SOCIAL (CRAS) NAS COMUNIDADES TRADICIONAIS DE PESCADORES DE MOSTARDAS, SITUADOS EM TODOS OS BALNEÁRIOS, PARA ATUALIZAÇÃO DO CADUNICO</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3633/indicacao_138.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3633/indicacao_138.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FLUXO DE ATENDIMENTO PARA  ENCAMINHAMENTO DE GESTANTES E CONTRAREFERÊNCIA PÓS-PARTO.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_139.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_139.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, ADOTE MEDIDA PARA QUE, NO CAMPEONATO MUNICIPAL DE FUTSAL DE MOSTARDAS, OS JOGADORES ORIUNDOS DO MUNICÍPIO VIZINHO DE TAVARES NÃO SEJAM MAIS CONSIDERADOS COMO "JOGADORES DE FORA", ESTABELECENDO ASSIM UMA RECIPROCIDADE AO QUE JÁ OCORRE NO CAMPEONATO DE TAVARES, ONDE OS ATLETAS DE MOSTARDAS NÃO SÃO CONSIDERADOS COMO "DE FORA".</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_140.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_140.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL POSSA ESTAR REALIZANDO HOMENAGENS A PESSOAS QUE CONTRIBUÍRAM PARA A HISTÓRIA DO FUTSAL DE MOSTARDAS, DURANTE AS PREMIAÇÕES DO CAMPEONATO MUNICIPAL DE FUTSAL 2025</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3658/indicacao_141.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3658/indicacao_141.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INCLUÍDO NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE MOSTARDAS O TORNEIO DE SINUCA</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_142.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_142.2025.pdf</t>
   </si>
   <si>
     <t>SEJA PROMOVIDA A IMEDIATA REVISÃO DA FOLHA DE PAGAMENTO DOS PROFISSIONAIS DA ENFERMAGEM, ESPECIALMENTE TÉCNICOS DE ENFERMAGEM EFETIVOS, DE MODO A ASSEGURAR QUE O VALOR DO VENCIMENTO BASE ESTEJA ADEQUADO AO PISO SALARIAL NACIONAL PREVISTO NA LEI FEDERAL Nº 14.434/2022</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3663/indicacao_143.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3663/indicacao_143.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL POSSA ESTAR AVALIANDO A CRIAÇÃO DA FUNÇÃO DE BRIGADISTA MUNICIPAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DE MOSTARDAS</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_144.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_144.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL POSSA ESTAR PROMOVENDO A REVISÃO E ATUALIZAÇÃO DA RESOLUÇÃO CONDEMA Nº 01, DE 11 DE ABRIL DE 2018 ATRAVÉS DO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_145.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_145.2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DO PLANO DE OBRAS E PROJETOS "MOSTARDAS + 20", VISANDO ESTABELECER PRIORIDADES PARA OS PRÓXIMOS QUATRO ANOS, BEM COMO DIRETRIZES PARA OS PRÓXIMOS VINTE ANOS, DE FORMA A FORTALECER A CAPACIDADE DE CAPTAÇÃO DE RECURSOS, PROMOVER DESENVOLVIMENTO SUSTENTÁVEL E QUALIFICAR A INFRAESTRUTURA URBANA E RURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_146.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_146.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE INSTITUIR, EM PARCERIA COM O COMÉRCIO LOCAL, UM ECOPONTO COLETIVO PARA DESCARTE E RECOLHIMENTO DE MATERIAIS RECICLÁVEIS DE USO DOMÉSTICO, COM ATENÇÃO ESPECIAL AOS SEGUINTES RESÍDUOS: EMBALAGENS DE MEDICAMENTOS VENCIDOS OU EM DESUSO (BLISTERS); LÂMPADAS FLUORESCENTES E DE LED; PILHAS E BATERIAS; RESÍDUOS DE EQUIPAMENTOS ELETROELETRÔNICOS (LIXO ELETRÔNICO); ÓLEO DE COZINHA USADO; CARTUCHOS DE IMPRESSORA E TONERS.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_147.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_147.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL POSSA ESTAR REALIZANDO LEVANTAMENTO TÉCNICO E MAPEAMENTO DAS ÁRVORES EM SITUAÇÃO DE RISCO EM ÁREAS URBANAS E RURAIS DO MUNICÍPIO DE MOSTARDAS, COM ESPECIAL ATENÇÃO AOS ESPAÇOS PÚBLICOS, VIAS DE GRANDE CIRCULAÇÃO E ENTORNOS ESCOLARES, HOSPITALARES E COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3679/indicacao_148.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3679/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO E A DIREÇÃO DA ESCOLA MUNICIPAL MARCELO GAMA, QUE SEJA ALTERADO O LOCAL DE EMBARQUE E DESEMBARQUE DOS ALUNOS PARA A RUA 11 DE ABRIL.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_149.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, QUE SEJA VIABILIZADA A MARCAÇÃO DE FICHAS PARA ATENDIMENTO COM PEDIATRA DIRETAMENTE NAS UNIDADES BÁSICAS DE SAÚDE (UBS) LOCALIZADAS NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Professor Gladimir</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_150.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_150.2025.pdf</t>
   </si>
   <si>
     <t>PROPÕE-SE PARCERIAS ENTRE A AEGEA SANEAMENTO (COMPANHIA RIOGRANDENSE DE SANEAMENTO), COM A PREFEITURA DE MOSTARDAS, COM O INTUITO DE DESENVOLVER AÇÕES CONJUNTAS PARA REFORMAR E EQUIPAR A PRAÇA PREFEITO LUIZ CHAVES MARTINS, GARANTINDO ACESSIBILIDADE, CONFORTO E SEGURANÇA A TODOS OS USUÁRIOS</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_151.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_151.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A REVISÃO E ATUALIZAÇÃO DO PERFIL PROFISSIOGRÁFICO PREVIDENCIÁRIO (PPP) DOS SERVIDORES PÚBLICOS MUNICIPAIS EXPOSTOS A AGENTES NOCIVOS</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_152.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_152.2025.pdf</t>
   </si>
   <si>
     <t>REVISÃO IMEDIATA DO LAUDO PERICIAL DE INSALUBRIDADE E PERICULOSIDADE REFERENTE À SECRETARIA MUNICIPAL DE SAÚDE, ESPECIALMENTE NO QUE DIZ RESPEITO ÀS ATIVIDADES DOS PROFISSIONAIS DE ENFERMAGEM (ENFERMEIROS E TÉCNICOS DE ENFERMAGEM)</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_153.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_153.2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, SOLICITA QUE TODOS OS FUNCIONÁRIOS DO HOSPITAL SÃO LUÍS REI, NO MUNICÍPIO DE MOSTARDAS, PASSEM A UTILIZAR CRACHÁ DE IDENTIFICAÇÃO</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_154.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_154.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a oferta das Práticas Integrativas e Complementares em Saúde (PICS) como ações de apoio e complemento à Atenção Primária em Saúde.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_155.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_155.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal à criação de um Serviço Municipal de Cuidados Paliativos.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_156.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_156.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal à implantação de um Grupo de Apoio Psicossocial voltado aos moradores da localidade de Solidão, como medida emergencial e preventiva para o enfrentamento do luto, da ansiedade e de outras consequências emocionais e sociais das enchentes que atingiram a região.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_157.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_157.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo à criação de rodas de conversa, construção de fluxo de atendimento a ações de socialização de cuidados individuais e coletivos para mulheres no período da menopausa.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_158.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_158.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Estadual de Saúde sobre a ampliação da oferta de exames de ressonância magnética no Município de Mostardas.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_159.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_159.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal sobre a emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) e do Cordão de Girassol.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_160.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_160.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote as medidas necessárias para a criação da Sala dos Conselhos Municipais de Mostardas, espaço físico adequado e permanente, destinado ao funcionamento dos conselhos municipais, fóruns e comissões de participação social.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_161.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_161.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal autorizando a cedência, área de terras municipal localizada na área de expansão urbana da cidade de Mostardas de propriedade do Município, com total de 12.250,00m2, situada na localidade denominada Nova Escócia - Mostardas à AMAR - Associação de animais mostardense, pessoa jurídica de direito privado, sem fins lucrativos, para a instalação de um abrigo para animais abandonados (cães e gatos).</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_162.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_162.2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a galeria dos Vice-prefeitos do município de Mostardas, nos moldes da galeria dos ex-prefeitos  já existentes no centro administrativo Daltro Martins Saraiva.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_163.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_163.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal execute as obras necessárias para colocação de "boca de lobo" para escoamento das águas e recuperação do calçamento na Rua XV de Novembro, entre os trechos da Bento Gonçalves com a Rua Emílio Ferreira de Lemos.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_164.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_164.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal que adote as providências necessárias para implementar em Mostardas a Política Municipal de Atenção Integral à Saúde da Pessoa com Deficiência, tomando como referência a Portaria GM/MS nº 1.526, de 11 de outubro de 2023, a qual alterou as Portarias de Consolidação GM/MS n.º 2, 3 e 6, de 28 de setembro de 2017, dispondo sobre a Política Nacional de Atenção Integral à Saúde da Pessoa com Deficiência  (PNAISPD) e a Rede de Cuidados à Pessoa à Pessoa com Deficiência (RCPD) no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_165.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_165.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, o chamamento concurso público de professores habilitados para atuação nos dois turnos do ensino infantil nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_166.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_166.2025.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE 6 GERADORES DE ENERGIA PARA OS POSTOS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_167.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_167.2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, MELHORIAS NO SISTEMA DE AGENDAMENTO DE CONSULTAS MÉDICAS.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_168.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_168.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE OBRAS EM CONJUNTO COM A SECRETARIA MUNICIPAL DO MEIO AMBIENTE, ORGANIZE PROCEDIMENTOS DE RECEBIMENTO DE RESÍDUOS INERTES (ENTULHOS) DE PEQUENO E MÉDIO PORTE NA UNIDADE DE TRANSBORDO MUNICIPAL, ESTABELECENDO HORÁRIOS DE FUNCIONAMENTO, FUNCIONÁRIO RESPONSÁVEL, QUANTIDADES PERMITIDAS E FORMAS DE DESCARTE</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_169.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_169.2025.pdf</t>
   </si>
   <si>
     <t>Que seja sinalizado faixas de pedestres nas esquinas da Rua Almirante Tamandaré com as ruas XV de Novembro e Independência, no perímetro do Hospital São Luís.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_170.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_170.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, a necessidade de implementação e fortalecimento de um plano de ação de educação ambiental voltado à comunidade Mostardense, com foco no incentivo à reciclagem.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_171.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_171.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a possibilidade de que algumas oficinas e cursos ofertados pelo CRAS também sejam realizados na localidade Rural da Solidão.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_172.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_172.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Exposição Fotográfica em homenagem ao senhor Lúcio Flávio Pereira.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_173.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_173.2025.pdf</t>
   </si>
   <si>
     <t>Que a Emater/RS-Ascar, em parceria com a Secretaria Municipal de Agricultura, Secretaria Municipal de Turismo e Cultura e demais órgãos competentes, seja promovida campanha de adesão e mobilização ao Selo Povos e Comunidades Tradicionais do Brasil - Identificação de Origem, instituído pela Portaria Interministerial MDA/MMA/ICMBIO/INCRA n° 9, de 3 de setembro de 2025, a qual dispõe sobre a identificação de alimentos, artesanatos, produtos e serviços produzidos por Povos e Comunidades Tradicionais.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_174.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_174.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Turismo e Cultura, que seja promovida campanha de divulgação do Cadastur junto às comunidades rurais do Município de Mostardas.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_175.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_175.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Assistência Social, em articulação com a Secretaria de Planejamento e demais órgãos competentes, promova processo de pré-cadastro e levantamento atualizado das famílias potenciais beneficiárias do Programa_x000D_
 Minha Casa Minha Vida, contemplando:_x000D_
 I- moradores em situação de vulnerabilidade social e habitacional;_x000D_
 II - famílias de baixa renda, quilombolas, pescadores artesanais, agricultores familiares e trabalhadores urbanos sem moradia própria;_x000D_
 III - pessoas com deficiência, idosos e grupos prioritários definidos pela legislação federal.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_176.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_176.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio das Secretarias de Obras e Planejamento, em articulação com o Conselho Municipal dos Direitos da Pessoa com Deficiência e demais órgãos competentes, a criação e implementação de Rotas Acessíveis para Pessoas com Deficiência, conectando pontos estratégicos de cidade.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_177.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_177.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa instituir o Programa Municipal de Prevenção e Testagem em Saúde do Trabalhador, destinado aos servidores públicos municipais de Mostardas.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/indicacao_178.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/indicacao_178.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, levantamento das linhas escolares e construção  de abrigos nos pontos de ônibus escolares.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_179.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_179.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação da realização de exames semestrais de testagem rápida para os trabalhadores da saúde da rede municipal.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_180.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_180.2025.pdf</t>
   </si>
   <si>
     <t>Indico a criação de Grupo Terapêutico Multidisciplinar para Pessoas com Dor Crônica, com atuação de fisioterapeutas, psicólogos e enfermeiros, em conformidade com as diretrizes nacionais recentemente aprovadas.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_181.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_181.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal altere a localização do estacionamento das ambulâncias do Município, passando para o lado ímpar da Rua Almirante Tamandaré, esquina com a Rua Independência.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_182.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_182.2025.pdf</t>
   </si>
   <si>
     <t>Sugiro implementação de ações voltadas à saúde mental dos trabalhadores do Município de Mostardas.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_183.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_183.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a adoção de medidas para assegurar a efetividade da Lei Municipal nº 4.551/2022, dispondo sobre a prioridade de atendimento nos órgãos públicos municipais, com a devida colocação de placas indicativas e treinamento dos servidores.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_184.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_184.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar submetendo Projeto de Lei ao Legislativo, para que seja alterado o disposto no art. 93da Lei Municipal nº 4.333/2021.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Flávio Mano</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_185.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_185.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de transferir a cancha de bocha anteriormente localizada na Praça Olegário Cunha para a Praça Jaci Luiz Ferreira de Lima, ou, alternativamente, providenciar a construção de uma nova, garantindo assim a continuidade da prática desse esporte tradicional, que promove integração social, lazer e qualidade de vida à comunidade.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Dudu Verardi, Edinei Machado, Flávio Mano, Jéssica Pereira, Júnior Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_186.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_186.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal destine os recursos necessários oriundos da Emenda Parlamentar já paga pelo DEPUTADO FEDERAL PEDRO WESTPHALEN do Partido Progressistas, para aquisição playgrouds - com equipamentos e brinquedos para crianças, para instalação na Praça JACI LUIZ FERREIRA DE LIMA, na Vila Norte, ao lado da Escola Hélio Rodrigues da Silva.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_187.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_187.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação da pista de caminhada do Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_188.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_188.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria Municipal de Assistência Social, realize a instalação de uma pracinha infantil na Casa de Passagem de Mostardas, localizada nesse Município.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_189.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_189.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal da Saúde, possa estar criando o Programa "Remédio em Casa", destinado à entrega domiciliar de medicamentos a pessoas idosas, acamadas e com deficiência no Município de Mostardas.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_190.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_190.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do programa "Coração Gaúcho - Cultura Viva em Mostardas", voltado à valorização, preservação e incentivo às tradições gaúchas do Município.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_191.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_191.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Programa "Sangue Solidário", com transporte gratuito para doadores de sangue até hemocentros da região e incentivo social a doadores em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_192.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_192.2025.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde a criação de um programa de cuidado a valorização da autoestima de mulheres no período puerpério.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_193.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_193.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria Municipal de Educação, possa estar avaliando inclusão de informações complementares na lista pública de espera da Educação Infantil, com vistas a assegurar maior transparência e equidade no processo de matrícula e oferta de vagas.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_194.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_194.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Saúde e da Secretaria Municipal de Educação, sejam adotadas medidas de incentivo à alimentação saudável no âmbito das escolas públicas, unidades de saúde e demais espaços comunitários.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_195.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_195.2025.pdf</t>
   </si>
   <si>
     <t>Concessão do adicional de insalubridade em grau máximo aos trabalhadores da saúde, especialmente no período da pandemia.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_196.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_196.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal de Mostardas elabore decreto ou projeto de lei instituindo o Diploma Municipal, destinado a homenagear servidoras e servidores - ativos e aposentados - que se destacarem pelo zelo, dedicação, lealdade, pontualidade, assiduidade e espírito público, bem como crie o Prêmio Espírito Público Municipal, voltado a reconhecer boas práticas, projetos inovadores e resultados de impacto positivo para a gestão pública local.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_197.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_197.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar estabelecendo parceria entre o Município de Mostardas, por meio da Escola de Governo e Gestão Pública - EGEP, instituída pela Lei Municipal nº 3.554, de 2017, e a Escola Nacional de Administração Pública - ENAP, com vistas à promoção de formação continuada, inovação e aperfeiçoamento da gestão pública municipal.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_198.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_198.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, elabore e encaminhe a esta Casa Legislativa, Projeto de Lei instituindo a Política Municipal de Valorização dos Servidores Públicos Municipais, com vigência entre os anos de 2026 e 2029.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_199.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_199.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em parceria com a Reciclanip, realize campanha de coleta e arrecadação de pneus inservíveis, conforme as diretrizes da política de logística reversa prevista na legislação ambiental vigente.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_200.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_200.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, avalie tecnicamente a possibilidade de adesão ao Programa "Minha Casa, Minha Vida Rural", considerando o déficit habitacional existente no meio rural e a ausência, na região, de instituições habilitadas para a execução desta modalidade.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_201.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_201.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria Municipal de Turismo e Cultura, possa estar instalado um bicicletário junto ao Ginásio Mário da Silva Colares, localizado na sede do município.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_202.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_202.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, em parceria com instituições e entidades ligadas ao setor florestal, promova ações de conscientização, orientação técnica e estabelecimento de parcerias colaborativas visando ao destino ambientalmente adequado dos resíduos oriundos da atividade de resinagem, especialmente os saquinhos utilizados na coleta da resina.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_203.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_203.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar instituído Programa Municipal de Fomento ao Artesanato da Terceira Idade, com o objetivo de valorizar o saber manual, promover a inclusão social, o envelhecimento ativo e o protagonismo das pessoas idosas do município.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_204.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_204.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, a criação de um Programa Municipal de Valorização do Conselho Tutelar de Mostardas, com as seguintes diretrizes:_x000D_
 Instituição de política permanente de valorização e fortalecimento do Conselho Tutelar, reconhecendo a importância estratégica deste órgão na defesa dos direitos das crianças e adolescentes; _x000D_
 Realização de estudo de viabilidade técnica e orçamentária para instituição de auxílio-periculosidade aos conselheiros tutelares, considerando as situações de risco inerentes ao exercício da função; _x000D_
 Adoção de medidas de valorização salarial e de aprimoramento das condições de trabalho, assegurando remuneração digna e compatível com a relevância do cargo e a responsabilidade do serviço prestado; _x000D_
 Promoção de formações continuadas e incentivo à participação dos conselheiros tutelares em capacitações estaduais</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_205.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_205.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, possa estar instituindo Política Municipal de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e de Valorização dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_206.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_206.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Turismo e Cultura, crie o Catálogo do Artesanato de Mostardas, com o objetivo de valorizar, mapear e divulgar a produção artesanal local, reconhecendo o papel dos artesãs na preservação da identidade cultural e na geração de renda no município.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_207.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_207.2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Saúde a implementação e disponibilização de curativos modernos na Atenção Primária em Saúde, incluindo coberturas de hidrocoloide , carvão ativado e a incorporação da laserterapia, bem como a capacitação dos profissionais para execução adequada dos procedimentos.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_208.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_208.2025.pdf</t>
   </si>
   <si>
     <t>Venho indicar, nos termos regimentais, a necessidade de elaboração de políticas públicas municipais voltadas ao cuidado e apoio aos cuidadores domiciliares, contemplando as seguintes ações:_x000D_
 1. Criação de Programa Municipal de Apoio ao Cuidador Domiciliar, com foco em suporte psicológico, emocional e social;_x000D_
 2. Oferta de capacitações e orientações continuadas sobre manejo, autocuidado, primeiros socorros, cuidados básicos e direitos dos cuidadores;_x000D_
 3. Formação de grupos de diálogo e redes de apoio, com rodas de escuta, espaços terapêuticos e acompanhamento interdisciplinar;_x000D_
 4. Inclusão do cuidador como sujeito de atenção nas unidades de saúde, especialmente na Atenção Primária, garantindo acolhimento, orientação acompanhamento periódico;_x000D_
 5. Estudo de estratégias de descanso e alívio da carga de cuidado (respite care), para proteção da saúde física e mental desses cuidadores;_x000D_
 6. Reconhecimento formal do cuidador domiciliar como parte integrante da rede de cuidado municipal.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_209.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_209.2025.pdf</t>
   </si>
   <si>
     <t>Indicação Legislativa para instituição do Centro Dia Municipal para Idosos.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_210.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_210.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize estudo técnico, administrativo e jurídico visando à criação, no quadro de pessoal do Município de Mostardas, do cargo de Condutor de Ambulância, em conformidade com as diretrizes da Lei Federal nº 15.250/2025, que regulamenta o exercício dessa atividade essencial à saúde pública.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_211.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_211.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a instituição da Política Municipal para o Desenvolvimento e Expansão da Apicultura e a criação do Programa Municipal de Incentivo à Apicultura no Município de Mostardas.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_212.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_212.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização estudo técnico e jurídico, bem como as ações administrativas necessárias para analisar a viabilidade da celebração de Termo de Permissão de Uso de Bem Público, com objetivo de permitir a instalação de infraestrutura de suporte para telecomunicações, especialmente postes multiuso e Estações Rádio Base (ERB), conforme proposta encaminhada pela empresa DT Brasil Gestão de Bens Próprios Ltda._x000D_
 Diante do exposto, os Vereadores INDICAM, que o Poder Executivo, Abra processo administrativo para análise do pedido apresentado pela empresa DT Brasil; Estude a viabilidade técnica e jurídica da concessão do Termo de Permissão de Uso de área pública para instalação de ERB; Avalie e negocie contrapartidas sociais que possam beneficiar diretamente a população; Adote as medidas cabíveis visando eventual formalização da parceria, caso considerada de interesse público.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2961/pedido_de_informacao_001.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2961/pedido_de_informacao_001.2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das planilhas dos meses de Novembro e Dezembro de 2024 dos veículos ambulâncias, com as seguintes placas JAU9C44, JCH2I85 e LXW5046.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_informacao_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_informacao_002.2025.pdf</t>
   </si>
   <si>
     <t>- Solicito informações se ocorreu abertura de processo de sindicância contra o servidor envolvido? Enviar cópia de toda a documentação existente no processo até esta data._x000D_
 - O serviço estava sob a responsabilidade do município? Qual a origem da presença de máquina particular nos trabalhos?_x000D_
 - Quem pagava a máquina envolvida no acidente?_x000D_
 - A lei municipal e as atribuições do cargo do servidor envolvido no acidente autorizaram a operar máquina particular e retroescavadeira? Qual a categoria da CNH do servidor Marcelo Pedone?_x000D_
 - O acidente ocorreu em horário de trabalho?</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2988/pedido_de_informacao_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2988/pedido_de_informacao_003.2025.pdf</t>
   </si>
   <si>
     <t>Qual o operador da patrola John Deere que prestou serviços na estrada do Rincão do Cristóvão Pereira, com cópia da planilha.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_informacao_004.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_informacao_004.2025.pdf</t>
   </si>
   <si>
     <t>Qual o operador da escavadeira hidráulica que está prestando  serviços na localidade da Praia de São Simão, com cópia da planilha.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_informacao_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_informacao_005.2025.pdf</t>
   </si>
   <si>
     <t>Qual a quilometragem e o ano de fabricação das ambulâncias, com as seguintes placas JAU9C44, JCH2185 e IXW5046.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_informacao_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_informacao_006.2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações de qual data foi entregue o aparelho ecógrafo ao município? Teve processo e contratação de médico ecografista? Em caso positivo, anexar cópia do processo. Teve pedido de contratação de médico ecografista até 31/12/2024?</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_informacao_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_informacao_007.2025.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto Reluz onde contempla as praias do município de Mostardas solicito informações sobre: Qual o cronograma de execução do projeto de cooperação técnica da PROCEL para lâmpadas de Led.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_informacao_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_informacao_007.2025.pdf</t>
   </si>
   <si>
     <t>Previsão de contratação de um profissional para o ecógrafo do Hospital São Luis Rei.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_informacao_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_informacao_009.2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações junto ao Poder Executivo sobre o andamento do processo de licitação para aquisição de ambulância, considerando os recursos disponíveis em caixa para essa finalidade.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3007/pedido_de_informacao_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3007/pedido_de_informacao_010.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre  o cronograma de nomeação do Concurso Público nº 01/2024, Edital nº 17, de 21 de agosto de 2025, sobretudo nos seguintes cargos: Biólogo; Técnico-Agrícola (Técnico Agropecuário); Zelador; Vigilante; Professores (Sede 4º Distrito); Monitor; Contador; Agente Administrativos e Demais cargos mencionados no Edital.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3008/pedido_de_informacao_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3008/pedido_de_informacao_011.2025.pdf</t>
   </si>
   <si>
     <t>Cópia do aditivo de prorrogação do prazo de todos os contratos do Finisa. Informações sobre o pagamento de parcelas e se há inadimplência nos últimos 12 meses. O número de parcelas quitadas e o percentual anal comprometido no orçamento com o pagamento das mesmas.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3009/pedido_de_informacao_012.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3009/pedido_de_informacao_012.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo informações detalhadas acerca do balanço financeiro e situação administrativa do Hospital São Luiz, conforme itens abaixo:_x000D_
 - Balanço Financeiro:_x000D_
 - Demonstração de receitas e despesas do Hospital São Luiz nos últimos 12 meses, discriminando os valores recebidos de recursos públicos (municipais, estaduais e federais) e de outras fontes de receita._x000D_
 - Relatório sobre o déficit ou superávit apurado no período._x000D_
 - Pagamentos pendentes e suas respectivas origens._x000D_
 - Necessidades de Recursos:_x000D_
 - Lista detalhada das principais necessidades financeiras e materiais do Hospital para o atendimento adequado da população._x000D_
 - Projeção de recursos adicionais necessários para cobrir essas demandas e garantir a manutenção dos serviços prestados.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_informacao_013.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_informacao_013.2025.pdf</t>
   </si>
   <si>
     <t>Solicita relatório completo de diárias com pernoite, proveniente de deslocamento dentro do Estado do Rio Grande do Sul, desde 01/01/2020 pagos pelos cofres públicos municipais a agentes políticos.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3048/pedido_de_informacao_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3048/pedido_de_informacao_014.2025.pdf</t>
   </si>
   <si>
     <t>Solicita seguintes Informações:_x000D_
 - Ocorreu a suspensão de pagamento de empréstimos pelo Município em 2024?_x000D_
 - Se a resposta for sim, indicar quais empréstimos foram suspensos os pagamentos?_x000D_
 - Qual a data inicial e final da suspensão dos pagamentos?_x000D_
 - A suspensão gerou encargos, multas e ônus aos cofres públicos municipais? Se a resposta for sim, mencionar os valores de encargos a serem pagos pelos cofres municipais em decorrência da suspensão.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3049/pedido_de_informacao_015.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3049/pedido_de_informacao_015.2025.pdf</t>
   </si>
   <si>
     <t>Quais servidores municipais receberam FUNÇÃO GRATIFICADA e quais os valores pagos aos mesmos pela FG, de 07/10/2024 a 31/12/2024;_x000D_
 Se teve nomeações de cargos em comissões (CC's), quais nomes dos nomeados, quais cargos ocuparam e quais os vencimentos de cada nomeação, de 07/10/2024 a 31/10/2024;</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3050/pedido_de_informacao_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3050/pedido_de_informacao_017.2025.pdf</t>
   </si>
   <si>
     <t>1. Informações sobre a implementação do Vale Alimentação para os Conselheiros Tutelares, conforme discutido e acordado durante as deliberações relacionadas à Lei Orçamentária Anual (LOA) de 2025._x000D_
 Solicitamos o detalhamento das etapas já realizadas e o cronograma previsto para a efetiva concessão deste benefício a esses profissionais._x000D_
 2. Estudo sobre a possibilidade de extensão do Vale Alimentação aos professores da rede municipal de ensino, de acordo com a Lei Ordinária n° 4.756/2023, que concede o Vale Alimentação aos servidores públicos municipais. Solicitamos informações sobre análises de viabilidade financeira, jurídica e administrativa realizadas ou previstas para garantir este direito à categoria.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3078/pedido_de_informacao_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3078/pedido_de_informacao_018.2025.pdf</t>
   </si>
   <si>
     <t>Placas de todos os veículos pertencentes as secretarias citadas, máquinas, carros e caçambas.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3079/pedido_de_informacao_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3079/pedido_de_informacao_019.2025.pdf</t>
   </si>
   <si>
     <t>Por qual motivo a caminhonete da luz S10 prata está estragada? Ao que se deu isso?</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3080/pedido_de_informacao_020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3080/pedido_de_informacao_020.2025.pdf</t>
   </si>
   <si>
     <t>Por qual motivo a patrola Caterpillar 120k está parada no pátio do obras?</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3081/pedido_de_informacao_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3081/pedido_de_informacao_021.2025.pdf</t>
   </si>
   <si>
     <t>Previsão de instalação das redes na quadra de futebol 7 no Parcão.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3082/pedido_de_informacao_022.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3082/pedido_de_informacao_022.2025.pdf</t>
   </si>
   <si>
     <t>Sobre a licença ambiental da jazida de areia de posse do Município.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3083/pedido_de_informacao_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3083/pedido_de_informacao_023.2025.pdf</t>
   </si>
   <si>
     <t>Sobre a licença ambiental do Aterro de resíduos inertes de posse no Município de Mostardas.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3084/pedido_de_informacao_025.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3084/pedido_de_informacao_025.2025.pdf</t>
   </si>
   <si>
     <t>Quais ambulâncias, de propriedade do município, encontram-se atualmente em funcionamento? Desde qual data cada destas ambulâncias estão em operação?</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>Qual foi o defeito apresentado pela caminhonete utilizada para serviços de iluminação pública? Quantas lâmpadas foram substituídas no período de 01 a 27 de janeiro de 2025? Especificar as localidades onde ocorreram as substituições entre Disk Iluminação, Pedidos de Providência e Solicitações Diretas.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3131/pedido_de_informacao_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3131/pedido_de_informacao_027.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações da agenda de atendimento para a patrulha agrícola que atende o pequeno produtor do município.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3132/pedido_de_informacao_028.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3132/pedido_de_informacao_028.2025.pdf</t>
   </si>
   <si>
     <t>Solicita relação de todos os cargos de confiança e Fgs, nomeados a partir de 01/01/2025 até a data de resposta deste pedido, com nome completo do nomeado, data da nomeação, secretaria de lotação, nome do cargo e respectivo vencimento.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3133/pedido_de_informacao_029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3133/pedido_de_informacao_029.2025.pdf</t>
   </si>
   <si>
     <t>Quem são os integrantes do Conselho Municipal de Educação de Mostardas.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3134/pedido_de_informacao_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3134/pedido_de_informacao_030.2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações:_x000D_
 1. Cronograma para o cumprimento das medidas determinadas na Ação Civil Pública, detalhando prazos, responsáveis e etapas previstas para sua execução._x000D_
 2. Situação atual do Plano Diretor, que esteve em tramitação nesta Casa Legislativa no ano de 2024, após um exaustivo trabalho da equipe técnica. Quando o mesmo será enviado para esta Casa, tendo em vista que a liberação das áreas de expansão urbana já definidas no Plano de Manejo de Dunas, podem ser regularizadas de forma imediata, após a aprovação da Lei.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3135/pedido_de_informacao_031.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3135/pedido_de_informacao_031.2025.pdf</t>
   </si>
   <si>
     <t>Solicita o seguinte PEDIDO DE INFORMAÇÃO:_x000D_
 1. Qual o saldo atualizado da conta do Fundo Municipal dos Direitos da Criança e do Adolescente de Mostardas?_x000D_
 2. Quais são as fontes de arrecadação que compõem o referido saldo, discriminando a origem dos recursos (exemplo: doações, repasses estaduais e federais, destinações do Imposto de Renda, entre outras)?_x000D_
 3. Solicita-se o detalhamento da movimentação financeira do Fundo nos últimos 12 meses, incluindo créditos e débitos realizados.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3136/pedido_de_informacao_032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3136/pedido_de_informacao_032.2025.pdf</t>
   </si>
   <si>
     <t>Solicita o seguinte PEDIDO DE INFORMAÇÃO:_x000D_
 1. Qual o saldo atualizado da conta do Fundo Municipal do do Meio Ambiente?_x000D_
 2. Quais são as fontes de arrecadação que compõem o referido saldo, discriminando a origem dos recursos (exemplo: compensações ambientais, multas, convênios, repasses estaduais e federais, entre outras)?</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_informacao_033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_informacao_033.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre pesagem do lixo de mês de dezembro de 2024 e janeiro de 2025.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_informacao_034.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_informacao_034.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre data de ata de registro de preço da licitação do frete com a empresa que carrega os resíduos de lixo para o destino final.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_informacao_035.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_informacao_035.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilhas e notas de empenhos de peças de conserto dos mesmos, com as seguintes placas: JBB4B26, IWT3185, JBN3H75, XXX0014, XXX0017, XXX0023, XXX009 e XXX0026.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_informacao_036.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_informacao_036.2025.pdf</t>
   </si>
   <si>
     <t>Solicita relação de todos os fiscais de contratos de cada Secretaria da Administração Pública Municipal, com sua respectiva portaria de nomeação e data que assumiu esta atribuição.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_informacao_037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_informacao_037.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilha da retroescavadeira com a seguinte placa: JDC8E94; A qual secretaria pertence; se caso pertencer a secretaria de obras ou agricultura, por qual motivo não veio registrado nas planilhas do memorando 007/2025.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_informacao_038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_informacao_038.2025.pdf</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_informacao_039.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_informacao_039.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilhas e notas de empenhos de peças de conserto dos mesmos, com as seguintes placas: XXX00013, ITG3751, IRR9746, XXX0025 e XXX0021.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3207/pedido_de_informacao_040.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3207/pedido_de_informacao_040.2025.pdf</t>
   </si>
   <si>
     <t>Relação de vacinas aplicadas em usuários do SUS, da UBS Décio Azambuja Velho, no 4º distrito e da UBS Valmor Machado, Centro.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3208/pedido_de_informacao_041.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3208/pedido_de_informacao_041.2025.pdf</t>
   </si>
   <si>
     <t>Planilha de nomeação de professores, monitores e atendentes por escolas municipais, tanto da educação infantil como o fundamental, com denominação se é concursado ou processo seletivo. Se concursado novo, data de sua nomeação, se seletivo, também data de nomeação;_x000D_
 Quantidade de professores ainda faltantes, com nome de suas respectivas_x000D_
 escolas e ano/série;_x000D_
 Qual motivo que levou a SME deixar faltar professor para o ano letivo, sendo que no processo de transição de governo foi dado total liberdade para realizar todo levantamento necessário, inclusive a gestão passada manteve todos os contratos e cargos de confiança solicitados pelo então prefeito eleito e sua equipe?</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3229/pedido_de_informacao_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3229/pedido_de_informacao_042.2025.pdf</t>
   </si>
   <si>
     <t>Complementação da lista atualizada da relação de todos os Cargos e Confiança e Função Gratificada do Poder Executivo, já solicitando no Pedido de Informação nº 28/2025, da minha autoria, sendo que houve, talvez por equívoco da administração municipal, várias faltas de nomes em qual estão ocupando cargos na atual gestão.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3238/pedido_de_informacao_043.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3238/pedido_de_informacao_043.2025.pdf</t>
   </si>
   <si>
     <t>Relação de todos os cargos de confiança do Hospital São Luiz Rei; Data de nomeação e função do cargo ocupado e seus respectivos vencimentos.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3239/pedido_de_informacao_044.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3239/pedido_de_informacao_044.2025.pdf</t>
   </si>
   <si>
     <t>Planilha de nomeação do cargo de eletricista, com denominação se é concursado, processo seletivo ou cargo de confiança. Se concursado novo, data de sua nomeação, se seletivo, data de nomeação, se cargo de confiança também data de nomeação; Secretaria de lotação e seu respectivo vencimento.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3240/pedido_de_informacao_045.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3240/pedido_de_informacao_045.2025.pdf</t>
   </si>
   <si>
     <t>Extratos mensais bancários das contas vinculadas do Hospital São Luiz, dos meses de dezembro de 2024 e janeiro de 2025.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3267/pedido_de_informacao_046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3267/pedido_de_informacao_046.2025.pdf</t>
   </si>
   <si>
     <t>Planilha de recebimento de equipamentos de proteção individual para os catadores na estação de transbordo.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3268/pedido_de_informacao_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3268/pedido_de_informacao_047.2025.pdf</t>
   </si>
   <si>
     <t>* Planilha mensal do ano de 2025 com descrição de horários de chegada e saída com assinatura do operador da retroescavadeira JDC8E94;_x000D_
 * Segue em anexo a resposta enviada referente ao pedido de informação 018/2025 em que não constava na planilha a placa JDC8E94.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3283/pedido_de_informacao_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3283/pedido_de_informacao_048.2025.pdf</t>
   </si>
   <si>
     <t>Se o material escolar de Ensino Infantil e Fundamental MAXI que foi adquirido com recursos livre já está à disposição das escolas.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3284/pedido_de_informacao_049.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3284/pedido_de_informacao_049.2025.pdf</t>
   </si>
   <si>
     <t>Quantas fichas diárias estão sendo atendidas nas UBS do Rincão, Teixeiras e Solidão.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3285/pedido_de_informacao_050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3285/pedido_de_informacao_050.2025.pdf</t>
   </si>
   <si>
     <t>Relação de todos os cargos de confiança e FGs, nomeados a partir de 1º/01/2025 até 31/03/2025, com nome completo do nomeado, data de nomeação, secretaria de lotação, nome do cargo e seu respectivo vencimento.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3286/pedido_de_informacao_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3286/pedido_de_informacao_051.2025.pdf</t>
   </si>
   <si>
     <t>Pesagem do lixo coletado e a pesagem da saída do mesmo para o destino final dos meses de novembro e dezembro/2024 e janeiro e fevereiro/2025.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3299/pedido_de_informacao_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3299/pedido_de_informacao_052.2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações de quais as providências adotadas por parte do Poder Executivo em relação a Estação de Transbordo. Se houve emissão de algum documento por parte da Patram em relação a mesma, se sim, solicito cópia deste encaminhamento.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3300/pedido_de_informacao_053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3300/pedido_de_informacao_053.2025.pdf</t>
   </si>
   <si>
     <t>Solicita lista informando o quadro de servidores e suas respectivas funções (efetivos, processo seletivo, CCs e FGs) lotados na Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3301/pedido_de_informacao_054.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3301/pedido_de_informacao_054.2025.pdf</t>
   </si>
   <si>
     <t>Quantas listas diárias estão sendo atendidas nas UBS do Rincão, Teixeiras e Solidão.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3362/pedido_de_informacao_055.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3362/pedido_de_informacao_055.2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todas as notificações e procedimentos administrativos adotados pelo Município de Mostardas, desde 01/01/2022, contra empresas prestadoras de serviço de recolhimento de lixo.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3363/pedido_de_informacao_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3363/pedido_de_informacao_056.2025.pdf</t>
   </si>
   <si>
     <t>Solicito relação dos nomeados para cargos de Enfermeiro(a), sendo eles através de concurso público, processo seletivo, cargo em comissão ou regime CLT, a partir de 01/01/2025 até a data de respostas deste pedido a ser encaminhado pela administração municipal, informando os respectivos cargos e unidades de atuação.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3364/pedido_de_informacao_057.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3364/pedido_de_informacao_057.2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações e cópia, se tiver, da resolução ou documento similar, que adotou medidas de não permitirem o acompanhamento a pacientes em observação no Hospital São Luís Rei.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3365/pedido_de_informacao_058.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3365/pedido_de_informacao_058.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se informações detalhadas sobre o andamento_x000D_
 programa de recuperação de estradas no município de Mostardas, com base nos seguintes pontos:_x000D_
 - Qual o cronograma de atendimento previsto para as ações de recuperação de estradas, discriminado por localidade e Distrito?_x000D_
 - Quais trechos já foram contemplados e quais ainda estão por receber as intervenções?_x000D_
 - Como está sendo aplicado o recurso oriundo da contratação da operação de crédito junto à Caixa Econômica Federal - CAIXA, com a Garantia da União, no valor de até R$ 3.000.000,00 (três milhões de reais), no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento, destinado à pavimentação e manutenção das estradas e ruas?_x000D_
 - De que forma está sendo utilizado o recurso de R$ 300.000,00 (trezentos mil reais) repassado pela Defesa Civil Estadual para a recuperação das estradas afetadas por eventos climáticos adversos?</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3397/pedido_de_informacao_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3397/pedido_de_informacao_059.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a relação dos nomeados para cargos de médico (a), sendo eles através de concurso público, processo seletivo ou programa Mais Médicos, a partir de 01/01/2025 até a data de respostas deste pedido a ser encaminhado pela administração municipal, informando as respectivas UBS de lotação, escalas e dias de atendimento.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3435/pedido_de_informacao_060.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3435/pedido_de_informacao_060.2025.pdf</t>
   </si>
   <si>
     <t>Requer-se a relação completa de todos os cargos contratados sob regime CLT na entidade Hospital São Luís de Mostardas, contendo as seguintes informações: Nome do servidor; Cargo ocupado; Data de admissão; Vínculo contratual (caso haja distinções); Carga horária semanal e Valor da remuneração mensal.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3455/pedido_de_informacao_061.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3455/pedido_de_informacao_061.2025.pdf</t>
   </si>
   <si>
     <t>Relação completa de todos os veículos locados pela Prefeitura Municipal de Mostardas a partir de 01/01/2025, contendo, no mínimo, as seguintes informações: Placa do veículo; Modelo/marca/ano; Nome da empresa locadora; Valor mensal do contrato de locação; Número e data do contrato ou processo de licitação; Planilhas mensais do veículo e Secretaria ou setor responsável pelo uso do veículo.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3466/pedido_de_informacao_062.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3466/pedido_de_informacao_062.2025.pdf</t>
   </si>
   <si>
     <t>Solicito as seguintes informações;_x000D_
 * O Município de Mostardas possui Plano Municipal de Assistência Social? O documento está disponível para acesso público?_x000D_
 * Qual o número médio de famílias atendidas pelo CRAS no período de janeiro de 2025 a_x000D_
 maio de 2025?_x000D_
 * Qual o nome e cargo do servidor que realiza a gestão local da rede socioassistencial no território de abrangência do CRAS, ou seja, coordena/chefia o CRAS, definindo com a equipe técnica de referência os critérios de inclusão, acompanhamento e desligamento das famílias, dos serviços ofertados, planejando e coordenando o processo de busca ativa?_x000D_
 * Atualmente existem cidadãos aguardando atendimento para inclusão no cadastro único?_x000D_
 * Qual o nome e cargo do servidor responsável pelo cadastro único no município?_x000D_
 * Existe na Secretaria de Assistência Social servidor com atribuição de trabalhar com as comunidades quilombolas? Quais ações este servidor tem desenvolvido nessas comunidades? Qual o cargo ele ocupa?</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3465/pedido_de_informacao_063.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3465/pedido_de_informacao_063.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilha de operação e manutenção da moto niveladora (patrola) JOHN DEERE, placa IZN2G45 a partir de 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3486/pedido_de_informacao_064.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3486/pedido_de_informacao_064.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar, com base nos princípios da transparência e da gestão eficiente da informação, o acesso à planilhas mensais de atendimentos realizados pelo médico ecografista do Hospital São Luiz Rei, referentes ao período que foi nomeado até a data de resposta desse pedido. Solicito que os dados contenham as seguintes informações: Datas de atendimentos; quantidade de exames realizados por dia; tipo de exames realizados; observações adicionais relevantes (se houver).</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3504/pedido_de_informacao_65.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3504/pedido_de_informacao_65.2025.pdf</t>
   </si>
   <si>
     <t>Previsão de nomeação da nova coordenação do CRAS - Tendo em vista a crescente demanda da área da assistência social no atendimento às famílias atingidas pelos alagamentos, qual a previsão para nomeação de coordenador(a) da referida unidade?_x000D_
 Previsão de nomeação de profissional biólogo para o setor de Meio Ambiente_x000D_
 - Considerando a necessidade técnica de acompanhamento e análise dos impactos ambientais decorrentes das enchentes e elaboração de medidas mitigadoras, há previsão de nomeação ou contratação de profissional com formação em Biologia para atuação junto à pasta?_x000D_
 - Nomeação de engenheiro agrônomo para atendimento à agricultura familiar_x000D_
 - Tendo em vista os danos causados à infraestrutura rural e a necessidade de elaboração de projetos de recuperação, principalmente de pequenos e médios agricultores, quilombolas e pescadores, há previsão de nomeação de profissional engenheiro agrônomo para atuar em articulação com a Emater e demais órgãos municipais?</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3505/pedido_de_informacao_66.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3505/pedido_de_informacao_66.2025.pdf</t>
   </si>
   <si>
     <t>Cópia dos extratos bancários de contas do Hospital São Luís de Mostardas, referente aos meses de novembro e dezembro de 2024.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3506/pedido_de_informacao_67.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3506/pedido_de_informacao_67.2025.pdf</t>
   </si>
   <si>
     <t>1. Informações detalhadas sobre o processo de aquisição do referido_x000D_
 material (aterro), incluindo:_x000D_
 Justificativa para a dispensa de licitação;_x000D_
 Fornecedor contratado;_x000D_
 Quantitativo adquirido._x000D_
 Cópia integral das notas fiscais emitidas relativas à aquisição do terro._x000D_
 Identificação do(s) servidor(es) da Prefeitura Municipal responsável(is)_x000D_
 pelo recebimento do referido material, acompanhada da assinatura do(s) mesmo(s), para fins de controle e fiscalização por parte deste vereador.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3507/pedido_de_informacao_68.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3507/pedido_de_informacao_68.2025.pdf</t>
   </si>
   <si>
     <t>1. Qual era o destino da retroescavadeira no momento do acidente?_x000D_
 2. Por qual motivo a retroescavadeira transitava sem acompanhamento de veículo batedor, tendo em vista os riscos envolvidos nesse tipo de deslocamento em via pública?_x000D_
 3. Qual o nome do servidor público que conduzia a retroescavadeira no momento do acidente?_x000D_
 4. Qual o cargo ocupado por este servidor no âmbito da Administração Municipal?_x000D_
 5. Qual a categoria da habilitação (CNH) que este servidor possui, e se está em conformidade com a exigência legal para a condução desse tipo de equipamento?_x000D_
 6. Quais são as atribuições do cargo ocupado pelo servidor que estava conduzindo a retroescavadeira, conforme previsto em lei, regulamento ou descrição funcional?</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3519/pedido_de_informacao_069.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3519/pedido_de_informacao_069.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal que encaminhe a esta Casa Legislativa a relação atualizada do quadro de supervisores escolares atuantes nas escolas da rede municipal de ensino, acompanhada de cópias das respectivas portarias de nomeação.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3520/pedido_de_informacao_070.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3520/pedido_de_informacao_070.2025.pdf</t>
   </si>
   <si>
     <t>* Cópia da portaria de nomeação da servidora Anelise Liz Santos no cargo de Secretária Geral de Governo; _x000D_
 * Descrição das atribuições e competências legais ou regimentais do cargo; Jornada de trabalho e carga horária semanal ou diária exigida para o exercício do referido cargo;_x000D_
 * Informação sobre eventual autorização formal para que a servidora exerça atividades privadas concomitantemente ao seu horário de expediente;_x000D_
 * Se há registro de ponto ou controle de frequência para o cargo ocupado pela_x000D_
 referida servidora;_x000D_
 * Cópia do contra cheque de pagamentos desta servidora desde sua nomeação até a data de envio desta resposta._x000D_
 *Solicito que as informações sejam prestadas por escrito, no prazo legal, a fim de que sejam tomadas as providências cabíveis no âmbito legislativo.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3521/pedido_de_informacao_071.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3521/pedido_de_informacao_071.2025.pdf</t>
   </si>
   <si>
     <t>- Qual o cronograma de investimentos previstos para a continuidade da melhoria da acessibilidade das escolas da rede municipal de ensino de Mostardas?_x000D_
 - Cronograma de prestação de serviços de obras corriqueiras e reparos nas escolas municipais, considerando as urgências de cada escola?</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3522/pedido_de_informacao_072.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3522/pedido_de_informacao_072.2025.pdf</t>
   </si>
   <si>
     <t>Requeremos as seguintes informações:_x000D_
 1. Quais programas do MEC, por meio do PAR Ciclo 4 (2021-2024), o Município aderiu? Favor confirmar os programas efetivamente em execução._x000D_
 2. Já foi iniciado o processo de planejamento para o PAR Ciclo 5 (2025-2028? O diagnostico e os pedidos de iniciativas ja foram elaborados?_x000D_
 3. O Município está adimplente nas prestações de contas dos ciclos anteriores do PAR (Ciclos 2, 3 e 4)? Especificar pendências._x000D_
 4. Informar a situação atual das obras no SIMEC, especialmente quanto à prestação de contas da obra da Escola Ruy Miguel._x000D_
 5. Especificar quais programas federais estão em andamento no município, tais como, com o nome da escola e os recursos recebidos.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3589/pedido_de_informacao_073.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3589/pedido_de_informacao_073.2025.pdf</t>
   </si>
   <si>
     <t>- Solicito informações de qual valor foi previsto no orçamento aprovado em 2024 para exercício 2025 para Secretaria da Agricultura?_x000D_
 - Quantos servidores estavam em exercício na Secretaria da Agricultura em 31/12/2024?_x000D_
 - Qual eram os técnicos que estavam nomeados na Secretaria da Agricultura _x000D_
 -Qual era a frota vinculada à Secretaria de Agricultura até 31/12/24? _x000D_
 Estavam em funcionamento?</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3590/pedido_de_informacao_074.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3590/pedido_de_informacao_074.2025.pdf</t>
   </si>
   <si>
     <t>1. Quais estabelecimentos comerciais (supermercados e minimercados) possuem atualmente registro de preços vigentes junto à Secretaria Municipal de Assistência Social?_x000D_
 2. Qual o prazo de vigência dos referidos registros de preços?_x000D_
 3. Quais os produtos incluídos nesses registros e seus respectivos valores unitários?</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3600/pedido_de_informacao_075.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3600/pedido_de_informacao_075.2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações, por meio da Secretaria de Assistência Social:_x000D_
 1. Como funciona a entrega das compras realizadas pela Secretaria Municipal de Assistência Social, nos termos habilitados no município, especialmente no que se refere à: Aquisição e de alimentos, utensílios e materiais diversos;_x000D_
 2. A entrega dos produtos pelo mercado ocorre diretamente na sede da Secretaria, é feita por agendamento ou mediante retirada?_x000D_
 3. Existe algum cronograma ou calendário fixo de compras e entregas junto aos mercados habilitados?</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3620/pedido_de_informacao_076.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3620/pedido_de_informacao_076.2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações de quantas ressonâncias magnéticas são ofertadas pelo Estado atualmente? Tem alguma demanda reprimida destes exames de ressonância? Se sim, peço a quantificação dos exames de ressonância magnética e os anos prévios com estas demandas.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3637/pedido_de_informacao_077.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3637/pedido_de_informacao_077.2025.pdf</t>
   </si>
   <si>
     <t>CARGOS DE CONFIANÇA E FUNÇÕES GRATIFICADAS</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3638/pedido_de_informacao_078.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3638/pedido_de_informacao_078.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA-SE O ENVIO DAS PLANILHAS COMPLETAS DE TODA A FROTA ESCOLAR DO MUNICÍPIO, INCLUINDO ÔNIBUS, MICRO-ÔNIBUS E DEMAIS VEÍCULOS UTILIZADOS NO TRANSPORTE DE ESTUDANTES, DESDE O INÍCIO DO ANO LETIVO ATÉ A DATA ATUAL.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>CARGOS E REMUNERAÇÕES DO HOSPITAL SÃO LUÍS SOB INTERVENÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3641/pedido_de_informacao_080.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3641/pedido_de_informacao_080.2025.pdf</t>
   </si>
   <si>
     <t>EMENDAS PARLAMENTARES DESTINADAS À AQUISIÇÃO DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3659/pedido_de_informacao_81.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3659/pedido_de_informacao_81.2025.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO COM RELAÇÃO A OBRA DA PONTE DA LAGOA DO BACUPARI</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3660/pedido_de_informacao_82.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3660/pedido_de_informacao_82.2025.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO LOCAL DA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE (UBS)</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3661/pedido_de_informacao_83.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3661/pedido_de_informacao_83.2025.pdf</t>
   </si>
   <si>
     <t>CARGOS E REMUNERAÇÕES - PROFISSIONAIS DE ENFERMAGEM</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3691/pedido_de_informacao_84.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3691/pedido_de_informacao_84.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TRANSPORTE DE PACIENTES DO SUS PARA PORTO ALEGRE</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3692/pedido_de_informacao_85.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3692/pedido_de_informacao_85.2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DIANTE DE FATO OCORRIDO NA REDE MUNICIPAL DE ENSINO NO DIA 10 DE AGOSTO DE 2025, NA ESCOLA MUNICIPAL RUY MIGUEL</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/pedido_de_informacao_086.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/pedido_de_informacao_086.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja informado a esta Casa Legislativa qual o cronograma estabelecido pela Administração Municipal para pleno funcionamento de refrigeração por ar condicionado nas Escolas Municipais de Ensino Fundamental, Educação Infantil e no PROIN.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/pedido_de_informacao_087.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/pedido_de_informacao_087.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que sejam encaminhadas a esta Casa Legislativa as planilhas e relatórios referentes à frota de veículos da Secretaria Municipal de Saúde de Mostardas, contendo:_x000D_
 1. Planilha de bordo de cada veículo, contendo registros de utilização;_x000D_
 2. Relação dos veículos próprios e locados em utilização pela pasta;_x000D_
 3. Relatório de consumo unitário de cada veículo;_x000D_
 4. Relatórios do saldo do cartão de veículos, incluindo:_x000D_
 * Datas dos abastecimentos.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/pedido_de_informacao_088.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/pedido_de_informacao_088.2025.pdf</t>
   </si>
   <si>
     <t>No dia 13 de agosto de 2025, na Escola Municipal Ruy Miguel, um aluno sofreu um acidente de grande preocupação, quando, segundo relatos da própria comunidade escolar, uma goleira caiu sobre o estudante, ocasionando seu desmaio e a necessidade de atendimento imediato._x000D_
 Diante da gravidade e do risco potencial de lesão grave ou até fatal, requer-se:_x000D_
 1 - Informações principais_x000D_
 1. Informar, de forma detalhada, quais providências foram adotadas pela direção e_x000D_
 equipe da escola no momento exato do acidente._x000D_
 2. Especificar o tipo de atendimento prestado ao aluno, se houve acionamento de equipe médica, transporte para unidade de saúde e comunicação imediata aos familiares._x000D_
 3. Informar quais medidas concretas estão sendo implementadas para garantir que_x000D_
 situação semelhante não volte a ocorrer._x000D_
 4. Encaminhar cópia de qualquer relatório, registro de ocorrência, laudo ou documento_x000D_
 oficial elaborado sobre o episódio._x000D_
 II - Detalhamento obrigatório da resposta</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/pedido_de_informacao_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/pedido_de_informacao_089.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) e do Cordão de Girassol.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/pedido_de_infomacao_90.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/pedido_de_infomacao_90.2025.pdf</t>
   </si>
   <si>
     <t>PLANILHAS DE BORDO DA PATROLA LG E DA ESCAVADEIRA HIDRÁULICA VOLVO CONTRATADAS PARA LOCALIDADE DA SOLIDÃO E QUAL O VALOR DAS HORAS CONTRATADAS, DAS DUAS MÁQUINAS.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/pedido_de_infomacao_91.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/pedido_de_infomacao_91.2025.pdf</t>
   </si>
   <si>
     <t>PROCEDIMENTOS PARA RETIRADA DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/pedido_de_infomacao_92.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/pedido_de_infomacao_92.2025.pdf</t>
   </si>
   <si>
     <t>LOGÍSTICA DE TRANSPORTE DE PACIENTES ONCOLÓGICOS</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/pedido_de_infomacao_93.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/pedido_de_infomacao_93.2025.pdf</t>
   </si>
   <si>
     <t>DE QUE FORMA SERÁ REALIZADA A COMPENSAÇÃO DO DIA LETIVO DE 27/08/2025 PARA OS ESTUDANTES DA REDE MUNICIPAL? OCORREU A REALIZAÇÃO DE ATIVIDADES DOMICILIARES ORIENTADAS E ACOMPANHADAS PELOS PROFESSORES? EM CASO AFIRMATIVO, COMO FOI GARANTIDA A COMPROVAÇÃO DA EXECUÇÃO?</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/pedido_de_informacao_094.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/pedido_de_informacao_094.2025.pdf</t>
   </si>
   <si>
     <t>- De que forma o Estado solicitou o auxílio do município, para atuar na operação de fiscalização que foi realizada na última terça-feira, dia 09/09/2025; através de que documento foi solicitado o caminhão que acompanhou os Agentes da Força-Tarefa do Programa Segurança dos Alimentos durante a fiscalização no município ?</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_informacao_095.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_informacao_095.2025.pdf</t>
   </si>
   <si>
     <t>1. Quantas equipes de Estratégia Multiprofissional em Saúde (EMULTI) estão atualmente em atuação na Secretaria Municipal de Saúde;_x000D_
 2. Relação nominal dos respectivos integrantes de cada equipe, com a devida função exercida;_x000D_
 3. Cópia da tabela de vencimentos/salários de cada profissional integrante das referidas equipes.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_informacao_096.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_informacao_096.2025.pdf</t>
   </si>
   <si>
     <t>1. Relação nominal dos servidores e/ou funcionários nomeados para atuar no Hospital São Luís de Mostardas, instituição que se encontra sob intervenção do Município, nos últimos 60 dias;_x000D_
 2. Relação dos cargos e/ou funções que sofreram rescisão contratual no mesmo período;_x000D_
 3. Quais os motivos que justificaram as nomeações realizadas no Hospital sob intervenção;_x000D_
 4. Quais os motivos que ensejaram as rescisões dos contratos e/ou funções desligadas.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/pedido_de_informacao_097.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/pedido_de_informacao_097.2025.pdf</t>
   </si>
   <si>
     <t>1. Planilhas de controle de bordo do período de janeiro a agosto de 2025, dos veículos leves locados e de posse da prefeitura e maquinários pertencentes às Secretarias de Obras e_x000D_
 Agricultura, contendo:_x000D_
 * Quilometragem inicial e final por dia;_x000D_
 * Atividades realizadas;_x000D_
 * Localidades atendidas; o Identificação dos condutores._x000D_
 2. Planilhas de abastecimento da frota do periodo de janeiro a agosto de 2025 (veículos leves_x000D_
 de posse da prefeitura ou locados, caminhões e maquinários), especificando:_x000D_
 * Data do abastecimento;_x000D_
 * Tipo e quantidade de combustível;_x000D_
 * Veículo ou máquina abastecidos;_x000D_
 * Local de abastecimento (posto credenciado ou interno);_x000D_
 * Condutor responsavel;_x000D_
 * Valor gasto por abastecimento._x000D_
 3. Relação atualizada da frota vinculada às respectivas secretarias, com a especificação de:_x000D_
 * Tipo e modelo dos veículos/máquinas;_x000D_
 *Situação atual (ativo, em manutenção, inoperante, etc.);_x000D_
 *Destinação do uso.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_informacao_098.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_informacao_098.2025.pdf</t>
   </si>
   <si>
     <t>Solicita comprovante de pagamento - Aditivo 01 da recuperação estrutural da ponte na Lagoa do Bacupari.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_informacao_099.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_informacao_099.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o conserto da plantadeira de milho pertencente ao município, especificando: _x000D_
 *Situação atual do equipamento;_x000D_
 *Se já foi realizada a manutenção ou conserto;_x000D_
 *Qual o prazo previsto para o retorno do maquinário ao uso;_x000D_
 *Local em que o equipamento se encontra no momento.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_informacao_100.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_informacao_100.2025.pdf</t>
   </si>
   <si>
     <t>Qual o cronograma para atender ao ofício 01/2025 que disponibiliza doação de saibro da jazida da cidade de Rolante/RS do proprietário Marcelo André Stein?</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_informacao_101.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_informacao_101.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a situação atual do letreiro artesanal com o nome da cidade que se encontrava na praça Prefeito Luiz Chaves Martins e se há planejamento para o retorno desse patrimônio ao local.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/pedido_de_informacao_102.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/pedido_de_informacao_102.2025.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de cópias de todas as notas fiscais e respectivos empenhos referentes aos serviços terceirizados realizados por oficinas mecânicas que prestam manutenção nos veículos e maquinários da Prefeitura Municipal de Mostardas, no período de janeiro de 2025 até a data deste pedido.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_informacao_103.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_informacao_103.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento do processo de cedência de área municipal à AMAR - Associação de Animais Mostardense, conforme Indicação nº 161/2025, destinada à instalação de um abrigo para animais abandonados (cães e gatos).</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_informacao_104.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_informacao_104.2025.pdf</t>
   </si>
   <si>
     <t>Planilha de abastecimento da frota do período de janeiro a agosto de 2025 (veículos leves e_x000D_
 de posse da Prefeitura e alocados, caminhões e maquinários), especificando:_x000D_
 * Data do abastecimento;_x000D_
 * Tipo e quantidade de combustível;_x000D_
 * Veiculos ou máquina abastecidos;_x000D_
 * Local de abastecimento (posto credenciado ou interno);_x000D_
 * Condutor responsável;_x000D_
 * Valor do gasto por abastecimento._x000D_
 Relação atualizada da frota vinculada às respectivas secretarias, com a especificação de:_x000D_
 * Tipo e modelo dos veículos/máquinas.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3873/pedido_de_informacao_105.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3873/pedido_de_informacao_105.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilha detalhada e discriminada dos pagamentos de horas extras realizados nos meses de janeiro a outubro de 2025, contendo:_x000D_
 *Nome completo dos servidores beneficiados;_x000D_
 *Lotação/setor de cada servidor;_x000D_
 *Quantidade de horas extras pagas;_x000D_
 *Valor total pago a título de horas extras em cada mês;_x000D_
 *Valor individual pago a cada servidor.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/pedido_de_informacao_106.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/pedido_de_informacao_106.2025.pdf</t>
   </si>
   <si>
     <t>Solicita planilha detalhada e discriminada dos pagamentos de diárias dos meses de janeiro a outubro de 2025, contendo:_x000D_
 *Nome completo dos servidores beneficiados;_x000D_
 *Lotação/setor de cada servidor;_x000D_
 *Quantidade de horas extras pagas;_x000D_
 *Valor total pago a título de horas extras em cada mês;_x000D_
 *Valor individual pago a cada servidor.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3884/pedido_de_informacao_107.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3884/pedido_de_informacao_107.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Câmara, no prazo legal, as seguintes informações:_x000D_
 1. Cópias dos extratos bancários de todas as contas correntes, aplicações e demais movimentações financeiras vinculadas ao Hospital São Luiz de Mostardas, que se encontra sob intervenção do Município, referentes aos meses de:_x000D_
 • Outubro, Novembro e Dezembro de 2024;_x000D_
 • Janeiro a outubro de 2025._x000D_
 2. Que seja informado, ainda, quais contas estão ativas, o nome e CNPJ da instituição_x000D_
 financeira, bem como quem são os responsáveis legais ou interventores autorizados a movimentar as respectivas contas no período solicitado.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_informacao_108.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_informacao_108.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Poder Executivo informe:_x000D_
 1. Se é verdadeiro que os veículos de transporte de pacientes da Secretaria Municipal de Saúde não estão autorizados a deixar os pacientes em suas residências após o atendimento;_x000D_
 2. Em caso afirmativo, qual o motivo da proibição ou restrição;_x000D_
 3. Qual norma, orientação interna, portaria ou regulamentação embasa essa prática;_x000D_
 4. Se existe previsão de revisão desse procedimento, considerando a situação de vulnerabilidade de muitos pacientes, especialmente aqueles em tratamento contínuo ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_001.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_001.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção com patrolamento no seguimento da Rua Cleto Brum (Beco de Servidão).</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_002.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o levantamento do eixo de rolagem das cabeceiras das pontes de madeira da estrada Mostardas x Balneário Mostardense.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_003.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o aterramento e ensaibramento em frente ao Posto de Saúde da localidade do Valim.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2953/pedido_de_providencia_004.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2953/pedido_de_providencia_004.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a iluminação da Rua do Talhamar (Balneário Mostardense).</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2954/pedido_de_providencia_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2954/pedido_de_providencia_005.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras caixas de lixo na entrada do beco do Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2955/pedido_de_providencia_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2955/pedido_de_providencia_006.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a apreensão dos equinos e bovinos nas estradas vicinais do município, em especial no beco dos Teixeiras.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2956/pedido_de_providencia_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2956/pedido_de_providencia_007.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a liberação das entradas para à beira mar da Praia de São Simão.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2957/pedido_de_providencia_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2957/pedido_de_providencia_008.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção/limpeza da rede de esgoto do Pontal do Mina, que passa em frente a porteira do Alexandre Nesse, por sua vez, acaba por ser um beco de servidão.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2958/pedido_de_providencia_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2958/pedido_de_providencia_009.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o aterramento na Rua Pescador (Balneário Mostardense) em direção ao mar.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2959/pedido_de_providencia_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2959/pedido_de_providencia_010.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a iluminação na localidade da Avenida dos Flamingos - 724 (Balneário Mostardense).</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2960/pedido_de_providencia_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2960/pedido_de_providencia_011.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a iluminação na localidade do Valim, em frente ao Inter do Valim.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2978/pedido_de_providencia_012.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2978/pedido_de_providencia_012.2025.pdf</t>
   </si>
   <si>
     <t>Locação de banheiro químico para ser disponibilizado na Praia do Farol da Solidão, durante os dias 25 e 26 de janeiro de 2025, em virtude da realização do Campeonato Brocha.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2979/pedido_de_providencia_013.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2979/pedido_de_providencia_013.2025.pdf</t>
   </si>
   <si>
     <t>Reparo e Manutenção da Rua Patrocínio Vieira Rosca, esquina com a Rua Emílio Ferreira de Lemos, incluindo a ponte local e o valo de drenagem.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2980/pedido_de_providencia_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2980/pedido_de_providencia_014.2025.pdf</t>
   </si>
   <si>
     <t>Solicitação para Implementação do Programa Praia Acessível na Praia do Farol da Solidão, São Simão, Pai João e Lagoa do Bacupari.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2982/pedido_de_providencia_015.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2982/pedido_de_providencia_015.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras uma rota que percorra pelas demais ruas do Balneário Mostardense e não apenas na avenida.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_016.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo municipal providencie através da Secretaria de Obras a pintura dos meios fios do Balneário Mostardense, e o pé dos postes, em média, 50cm.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_017.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da Praça Olegário Cunha e pintar em média 50cm dos troncos das árvores.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2985/pedido_de_providencia_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2985/pedido_de_providencia_018.2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e aberturas de novos açudes para atender pequenos agricultores rurais.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2986/pedido_de_providencia_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2986/pedido_de_providencia_019.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção de iluminação pública dos seguintes endereços Avenida Tancredo de Almeida Neves 637, Ria Léo Luiz Velho 1271, Rua Edgardo Pereira Velho 90 e Rua Hélio Tadeu Gonçalves da Costa 697.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2987/pedido_de_providencia_020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2987/pedido_de_providencia_020.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da Rua Antiga Estrada de Tavares.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_021.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o mais rápido possível a substituição de uma lâmpada queimada na Rua do Pescador Norte, nº 1011 no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_022.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_022.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie o mais rápido possível a instalação de bancos em frente a Capela N. Sra. dos Navegantes e ao longo de toda avenida no Balneário Mostardense.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_023.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o amis rápido possível a instalação de um quebra-molas no final da Avenida Padre Simão que dá acesso ao Balneário Mostardense.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3001/pedido_de_providencia_024.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3001/pedido_de_providencia_024.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção de iluminação pública dos seguintes endereços Rua Talhamar 935 no Balneário Mostardense e Getúlio Dorneles Vargas 694.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3002/pedido_de_providencia_025.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3002/pedido_de_providencia_025.2025.pdf</t>
   </si>
   <si>
     <t>Melhorias e manutenção na ponte de travessia no Balneário Mostardense da Rua Idelfonso Braga cruzamento com a Rua do Pescador.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3003/pedido_de_providencia_026.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3003/pedido_de_providencia_026.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do Trevo de entrada do Rincão do Cristóvão Pereira e que coloquem a placa de Orientação "Rincão" que está caída.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3004/pedido_de_providencia_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3004/pedido_de_providencia_027.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie através da Secretaria de Obras que providencie a reposição da tampa da caixa de rede de esgoto da Rua Bento Gonçalves cruzamento com a Rua Hélio Tadeu Gonçalves.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3005/pedido_de_providencia_028.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3005/pedido_de_providencia_028.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie através da Secretaria de Obras o fechamento de um buraco que se encontra na Rua 11 de Abril 1015, travessa com a Rua Abílio Pereira.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3006/pedido_de_providencia_029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3006/pedido_de_providencia_029.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de um buraco e frente a Secretaria Municipal de Saúde, na Rua Ana Amália Leite.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_030.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a interlocução com a 18ª CRS (Coordenadoria Regional de Saúde), para aquisição de soro antiofídico para o hospital São Luiz Mostardas.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3057/pedido_de_providencia_031.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3057/pedido_de_providencia_031.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de barro na Rua Anjolino Gonçalves Lima 1168, Balneário Mostardense.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_032.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção de iluminação pública dos seguintes endereços Avenida dos Flamingos 1039 - Balneário Mostardense e Rua Bento Gonçalves nos números 1950 e 1906 Mostardas.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_033.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma parada de ônibus no seguinte endereço, Vila São Vicente 200.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3060/pedido_de_providencia_034.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3060/pedido_de_providencia_034.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção do buraco no calçamento em frente Igreja São Luis.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3061/projeto_de_lei_035.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3061/projeto_de_lei_035.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e colocação de saibro na Rua Chico Elias.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_036.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_036.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento e a manutenção nos seguintes becos;_x000D_
 - Beco de acesso a Cooperativa COPAM e beco dos Ritas._x000D_
 - Beco de servidão ao lado do campo do Inter do Valim._x000D_
 - Beco de servidão de acesso a cancha de Rodeio Garrão de Potro (Cleonésio) e acesso a propriedade do Toninho do açougue._x000D_
 - Beco dos Pacheco._x000D_
 - Beco Rincão da Figueira.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>César Galdino, Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_037.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras;_x000D_
 - a manutenção do boeiro do Beco do Eliseu Salazar, em frente aos Pierre, localizado na comunidade dos Teixeiras._x000D_
 - a poda de pés de maricás no Beco do seu Ernesto._x000D_
 - a limpeza do esgoto no Beco do seu Ernesto, pois a água das lavouras está na estrada.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_038.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a retirada de lixos, corte de corte de grama e poda de árvores da Rua Nasre Miguel Simão, atrás do pátio da Escola Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3065/pedido_de_providencia_039.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3065/pedido_de_providencia_039.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento da Rua e a manutenção da tampa de esgoto da Rua Juvenal Leite da Mota, esquina Júlio de Castilhos.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_040.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_040.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da iluminação do poste que está localizado na Av. Dr. Dinarte Silveira Martins, esquina com a Rua Júlio de Castilhos.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3067/pedido_de_providencia_041.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3067/pedido_de_providencia_041.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de boeiros, patrolamento e levantamento de estrada do Beco do Monte Alegre, que desce para Vitória na localidade da Solidão.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3068/pedido_de_providencia_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3068/pedido_de_providencia_042.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria Municipal de Educação, que providencie a regulamentação do Programa Municipal Integrar (PROIN), de forma a garantir transparência nos atendimentos e procedimentos metodológicos e técnicos adotados no âmbito do programa.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3069/pedido_de_providencia_043.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3069/pedido_de_providencia_043.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a implementação de medidas para realização do georreferenciamento dos pescadores artesanais do município de Mostardas no Sistema MGEO (Cadastro Territorial Multifinalitário), com o objetivo de mapear e registrar informações territoriais e socioeconômicas para subsidiar políticas públicas de apoio e desenvolvimento da atividade pesqueira.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_044.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_044.2025.pdf</t>
   </si>
   <si>
     <t>Que as Secretarias de Coordenação e Planejamento e de Educação realizem estudos para Construção de Sala de Apoio para Crianças com deficiência, com ênfase no Autismo na Escola Municipal Fundamental Emílio Ferreira de Lemos.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3086/pedido_de_providencia_045.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3086/pedido_de_providencia_045.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza de drenos e valos na comunidade do Mina.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3087/pedido_de_providencia_046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3087/pedido_de_providencia_046.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de um boeiro no Beco do Falecido João Vitorino.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3088/pedido_de_providencia_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3088/pedido_de_providencia_047.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a reposição e manutenção do saibro na Estrada de acesso a Lagoa do Bacupari e em frente a orla da lagoa.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3089/pedido_de_providencia_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3089/pedido_de_providencia_048.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da passarela que está localizada em frente ao antigo "SWEL" no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3090/pedido_de_providencia_049.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3090/pedido_de_providencia_049.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da lâmpada que está queimada na Rua São Simão, esquina com a BR-101, ao lado do Camargus Pub.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3091/pedido_de_providencia_050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3091/pedido_de_providencia_050.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do telhado do Ginásio da Escola Municipal de Ensino Fundamental Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3092/pedido_de_providencia_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3092/pedido_de_providencia_051.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da Av. Dr. Dinarte Silveira Martins, em atenção dois grandes buracos com desnível que se encontram na Avenida.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3093/pedido_de_providencia_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3093/pedido_de_providencia_052.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da estrada do Pontal do Mina, que passa por baixo da Calha.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3094/pedido_de_providencia_053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3094/pedido_de_providencia_053.2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um Pedido a 16º Superintendência Regional do DAER, para instalação de redutores de velocidade no perímetro urbano entre Avenida Doutor Dinarte Silveira Martins e Avenida Pinheiro Machado.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3095/pedido_de_providencia_054.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3095/pedido_de_providencia_054.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de duas paradas de ônibus na localidade dos Teixeiras, nos seguintes pontos: Na RST 101, no sentido Mostardas-Porto Alegre, na entrada da Comunidade Quilombola dos Teixeiras (Referência: Bar do Seu Hélio). Na estrada dos Teixeiras, em frente à Chácara da finada Marieta.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3120/pedido_de_providencia_055.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3120/pedido_de_providencia_055.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de barro na Rua do pescador Sul 810, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3121/pedido_de_providencia_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3121/pedido_de_providencia_056.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a abertura dos valos de drenagem da Travessa da Casca.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3122/pedido_de_providencia_057.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3122/pedido_de_providencia_057.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o corte de grama das escolas da rede municipal de Mostardas, E.M.F.I Hélio Rodrigues da Silva e E.M.F Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_058.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_058.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o calçamento da Rua Cleto Brum Machado (em média 100m).</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_059.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do Parque Menotti Garibaldi (parcão), cortando a grama e fazendo demais reparos, em especial, na pista.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_060.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_060.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do acesso a Lagoa dos Patos, na estrada do Mica.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_061.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_061.2025.pdf</t>
   </si>
   <si>
     <t>Que seja fixada uma placa nos trajetos aos Balneários, onde encontram-se pontes. A placa sinalizatória proporcionará cautela e a redução de velocidade de acordo com a sinalização oficial de trânsito.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_062.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_062.2025.pdf</t>
   </si>
   <si>
     <t>Realizar um fluxograma de alta para os nossos pacientes provenientes de outros hospitais. Deverá ser criado um formulário descritivo para altas e deverá conter que o paciente está em alta e indicar e tipo de transporte necessário, como carro, van ou ambulância.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_063.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_063.2025.pdf</t>
   </si>
   <si>
     <t>Contratação de guarda-vidas para as Praias de São Simão, Balneário Mostardense. Os guardas vidas trabalham de quinta-feira a domingo. Sendo necessário contratar os profissionais nos dias com esta pendência que são segundas, terças e quartas-feiras. Solicito também para a praia de Solidão nas segundas-feiras.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_064.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_064.2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um quebra-molas na Rua Hamilton Oliveira Alves, 527.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_065.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_065.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a pintura das faixas de pedestres da cidade.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_066.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_066.2025.pdf</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_067.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_067.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública no Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_068.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_068.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na ponte de acesso a chácara do Batista Idelfonso e patrolamento da estrada.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3172/pedido_de_providencia_069.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3172/pedido_de_providencia_069.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie atendimento as demandas de iluminação pública nos seguintes pontos: _x000D_
 - Parada da Prefeitura Municipal de Mostardas;_x000D_
 -Travessa da Solidão 4.400;_x000D_
 -Recolocar suporte na entrada do beco dos colodianos.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3173/pedido_de_providencia_070.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3173/pedido_de_providencia_070.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as seguintes providências para a melhoria das condições da Feira Freguesia da Terra:_x000D_
 1.	Ampliação da quantidade de mesas de madeira para melhor acomodação dos itens expostos, considerando o aumento da quantidade de produtos._x000D_
 2.	Facilidade no acesso ao notebook e à impressora térmica para os feirantes, garantindo um processo mais ágil e eficiente para registro e comercialização dos produtos._x000D_
 3.	Elaboração de um projeto de ampliação da calçada lateral pelo setor competente da Secretaria de Coordenação e Planejamento, visando oferecer maior espaço e conforto para feirantes e clientes._x000D_
 4.	Instalação de uma placa de identificação do Quiosque João Galvão, promovendo a valorização do espaço e sua visibilidade para a comunidade.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3209/pedido_de_providencia_071.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3209/pedido_de_providencia_071.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de lâmpadas queimadas no trevo de acesso a RSC - 101 com a Avenida Padre Simão, entrada principal da Cidade.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3210/pedido_de_providencia_072.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3210/pedido_de_providencia_072.2025.pdf</t>
   </si>
   <si>
     <t>Patrolamento da Estrada do Rincão.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3212/pedido_de_providencia_073.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3212/pedido_de_providencia_073.2025.pdf</t>
   </si>
   <si>
     <t>Reconstrução de parada de ônibus no Km 224 sentido Solidão, Mostardas.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3211/pedido_de_providencia_074.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3211/pedido_de_providencia_074.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de lâmpadas queimadas nos seguintes endereços: Rua Feliciano de Moura, 1425 - Mostardas; Getúlio Dorneles Vargas, 625 - Mostardas e Rua Talhamar, 1200 - Balneário Mostardense.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3213/pedido_de_providencia_075.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3213/pedido_de_providencia_075.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um novo ponto de iluminação pública no seguinte endereço Beco dos Colodianos, 8550 - São SImão.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3219/pedido_de_providencia_076.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3219/pedido_de_providencia_076.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o ensaibramento da Rua Chico Elias.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>César Galdino, Dangelo Motta</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3220/pedido_de_providencia_077.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3220/pedido_de_providencia_077.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de valo de drenagem na estrada da Caieira, em direção ao Porto do Barquinho, em frente ao Adriano Mesquita.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3221/pedido_de_providencia_078.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3221/pedido_de_providencia_078.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras uma parada de ônibus no Beco dos Colodianos, em frente a Casa Fernandes.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3222/pedido_de_providencia_079.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3222/pedido_de_providencia_079.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o ensaibramento do Beco São Vicente - em São Simão. Falta em torno de 200m para ensaibrar.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3223/pedido_de_providencia_080.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3223/pedido_de_providencia_080.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado reparos na rede de esgoto e manutenção da Rua Léo Luiz Velho entre a quadra São Luís e a RSC - 101 e conclusão a canalização do valão as margens da RSC - 101.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3224/pedido_de_providencia_081.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3224/pedido_de_providencia_081.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a retomada de 2 ônibus na linha do transporte escolar urbano, a fim de atender as demandas dos alunos da rede municipal e estadual localizadas próximos a Vila Norte e Vola Jóia.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3225/pedido_de_providencia_082.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3225/pedido_de_providencia_082.2025.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de uma Praça Infantil para a localidade da Solidão (playground).</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3226/pedido_de_providencia_083.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3226/pedido_de_providencia_083.2025.pdf</t>
   </si>
   <si>
     <t>Solicita criação do Programa Cessação do Tabagismo do SUS.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3227/pedido_de_providencia_084.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3227/pedido_de_providencia_084.2025.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de uma academia ao ar livre na localidade Rural - Solidão.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3228/pedido_de_providencia_085.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3228/pedido_de_providencia_085.2025.pdf</t>
   </si>
   <si>
     <t>Que as Secretarias do Meio Ambiente e de Obras, em conjunto com o ICMBio, possam estar realizando poda de manutenção e limpeza na estrada de acesso ao Balneário Mostardense (Trilha das Dunas - Estrada Dr. Telmo Lemos).</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3241/pedido_de_providencia_086.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3241/pedido_de_providencia_086.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma ponte no beco do falecido João Vitório (31º05'29.2"S 50º 54'39.6"W)</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3242/pedido_de_providencia_087.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3242/pedido_de_providencia_087.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de lâmpada queimada no seguinte endereço, Luiz Araújo 1081.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3243/pedido_de_providencia_088.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3243/pedido_de_providencia_088.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o corte de grama na Praça Olegário Cunha.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3254/pedido_de_providencia_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3254/pedido_de_providencia_089.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da Avenida Dr. Dinarte Silveira Martins, em atenção dois grandes buracos, um que se encontra em frente a Oficina do Vaval e o outro em frente a casa nº 507.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3257/pedido_de_providencia_090.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3257/pedido_de_providencia_090.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção dos boeiros da Vila São Caetano/Valim, a troca de uma lâmpada queimada, patrolamento e ensaibramento da mesma.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3255/pedido_de_providencia_091.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3255/pedido_de_providencia_091.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a reposição de saibro e patrolamento do final da Rua Bento Gonçalves, que vai em direção ao Parque de Exposições José Terra.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3256/pedido_de_providencia_092.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3256/pedido_de_providencia_092.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a abertura de um valo na entrada do Beco dos Corrêa, do KM 240 ao KM 242.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3262/pedido_de_providencia_093.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3262/pedido_de_providencia_093.2025.pdf</t>
   </si>
   <si>
     <t>Que  Secretaria de Coordenação e Planejamento, possa estar elaborando projeto de revitalização do Parque Rubens José Feres Zacca (Antigo Mini-Zoo).</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3263/pedido_de_providencia_094.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3263/pedido_de_providencia_094.2025.pdf</t>
   </si>
   <si>
     <t>A manutenção de lâmpada queimada na Avenida Dr. Dinarte Silveira Martins em frente a escola municipal.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3264/pedido_de_providencia_095.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3264/pedido_de_providencia_095.2025.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na Avenida Padre Simão.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3265/pedido_de_providencia_096.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3265/pedido_de_providencia_096.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza do valo no Beco dos Colodianos (na segunda entrada no Beco dos Colodianos, perto da Vila São Vicente).</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3266/pedido_de_providencia_097.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3266/pedido_de_providencia_097.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de lâmpada queimada no Beco dos Colodianos, ao lado do número 8580 (na segunda entrada do Beco dos Colodianos, perto da Vila São Vicente).</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3287/pedido_de_providencia_098.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3287/pedido_de_providencia_098.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza de valos na comunidade do Mina e melhorias na estrada (principalmente entre a sede da Dona Ondina até a porteira do Gustavo Braga).</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3288/pedido_de_providencia_099.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3288/pedido_de_providencia_099.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado espaço de alargamento da entrada do beco que dá acesso ao Rodeio, conhecido como beco do cebolinha onde faz ligação com a RSC-101, corte dos eucaliptos da estrada, limpezas de valos e melhorias na estrada do beco.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_100.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_100.2025.pdf</t>
   </si>
   <si>
     <t>Canalização Pluvial com bocas de lobo e cloacal para ligação de fossas na Rua Valentin Pires Marques.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3303/pedido_de_providencia_101.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3303/pedido_de_providencia_101.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada reparos na iluminação pública na Praça ao lado da E. M. E. I. Hélio Rodrigues.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3304/pedido_de_providencia_102.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3304/pedido_de_providencia_102.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do calçamento da Avenida Dr. Dinarte Martins, em frente ao número 497, pois o mesmo, encontra-se com desnível.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3305/pedido_de_providencia_103.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3305/pedido_de_providencia_103.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras um abrigo para o ponto de táxi, em frente az Brigada Militar.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3326/pedido_de_providencia_104.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3326/pedido_de_providencia_104.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o aumento da vasão do boeiro do beco da Caieira.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3327/pedido_de_providencia_105.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3327/pedido_de_providencia_105.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a revitalização do Parque Menotti Garibaldi (Parcão), em especial que possam das uma atenção a pista do parque.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3328/pedido_de_providencia_106.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3328/pedido_de_providencia_106.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento e ensaibramento da Avenida Jorge Futuro onde liga com a Avenida Dr. Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3329/pedido_de_providencia_107.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3329/pedido_de_providencia_107.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento e ensaibramento na Rua Ernesto Colares Machado - 853, tendo como ponto de referência a porteira que entra para o Prado.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3330/pedido_de_providencia_108.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3330/pedido_de_providencia_108.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza das bocas de lobo dentro da cidade e as margens da RSC-101.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3331/pedido_de_providencia_109.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3331/pedido_de_providencia_109.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento no acesso a Vila Jeová.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3332/pedido_de_providencia_110.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3332/pedido_de_providencia_110.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública nos Teixeiras.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3333/pedido_de_providencia_111.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3333/pedido_de_providencia_111.2025.pdf</t>
   </si>
   <si>
     <t>Corte de grama em torno a pista da Aviação e arredores.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3334/pedido_de_providencia_112.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3334/pedido_de_providencia_112.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o corte de grama no Beco Teodoro da Silva (conhecido como beco da Marcia Kubiak) nas Cacimbas.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3335/pedido_de_providencia_113.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3335/pedido_de_providencia_113.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de canos na Vila Jeová em frente ao nº 48.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3336/pedido_de_providencia_114.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3336/pedido_de_providencia_114.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio das Secretarias de Coordenação e Planejamento e de Educação, providencie a elaboração de projeto e posterior instalação de pergolado coberto na entrada principal e no portão lateral de saída da Escola Dr. Dinarte da Silveira Martins.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3337/pedido_de_providencia_115.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3337/pedido_de_providencia_115.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio das Secretarias de Coordenação e Planejamento e de Educação, providencie a elaboração de projeto e posterior instalação de pergolado coberto no acesso da Escola de Educação Infantil Vó Tota, localizado na Rua Juvenal Gonçalves Braga.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3338/pedido_de_providencia_116.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3338/pedido_de_providencia_116.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e projeto de revitalização de praça pública localizada na Avenida Dr. Jorge Futuro, nas quadras 9-D e 9-E.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3366/pedido_de_providencia_117.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3366/pedido_de_providencia_117.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a possibilidade de escoamento de acúmulo de água parada após as chuvas na quadra entre a rua Edgardo Pereira Velho e a rua Luis Marcelino da Silva, as margens da RSC - 101.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3367/pedido_de_providencia_118.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3367/pedido_de_providencia_118.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o levantamento da estrada que da acesso aos Teixeiras, entre a Serraria do falecido Ernesto até a curva, onde se encontra o abrigo de ônibus.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3368/pedido_de_providencia_119.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3368/pedido_de_providencia_119.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma parada de ônibus no km 186, Estrada da casca, próximo ao restaurante Silveira, o lado q vem de Capivari, número 8655, na frente da porteira aqui da Márcia e do Gilson.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3369/pedido_de_providencia_120.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3369/pedido_de_providencia_120.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a remoção de um combro de areia, que está cortando a entrada de uma propriedade privada na estrada da Praia do Farol da Solidão na terceira curva e também melhorias na estrada.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3370/pedido_de_providencia_121.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3370/pedido_de_providencia_121.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na Vila São Simão KM 238 (referência Mercado Dallas).</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3377/pedido_de_providencia_122.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3377/pedido_de_providencia_122.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma nova parada de ônibus no KM 236 - São Simão, lado direito de quem vai para Mostardas (ao Lado do Mercado Dallas).</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3378/pedido_de_providencia_123.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3378/pedido_de_providencia_123.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça melhorias e colocação de saibro na Rua Luiz Marcelino entre a Rua São Luís e RSC-101.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3379/pedido_de_providencia_124.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3379/pedido_de_providencia_124.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento no acesso a Vila Jóia e Antiga Estrada Tavares.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3398/pedido_de_providencia_125.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3398/pedido_de_providencia_125.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a imediata realização de limpeza e roçada nos espaços públicos e vias urbanas de Mostardas, que se encontram com pastagens altas, acúmulo de sujeira e abandono visível, comprometendo o bem-estar  da população, a estética da cidade até mesmo a segurança pública.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3399/pedido_de_providencia_126.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3399/pedido_de_providencia_126.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na Rua São Simão número 346.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3400/pedido_de_providencia_127.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3400/pedido_de_providencia_127.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma lixeira as margens da RSC 101 próximo do Ivan.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3401/pedido_de_providencia_128.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3401/pedido_de_providencia_128.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a remoção de um combro de areia que se encontra no Balneário Mostardense, na avenida Padre Simão.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3402/pedido_de_providencia_129.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3402/pedido_de_providencia_129.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da rede de esgoto da Rua 11 de Abril (entrada para o Parque Menotti Garibaldi).</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3403/pedido_de_providencia_130.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3403/pedido_de_providencia_130.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a reforma da parada de ônibus do Beco dos Decos, na localidade dos Teixeiras.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3404/pedido_de_providencia_131.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3404/pedido_de_providencia_131.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção do boeiro do Beco da Laurinda.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3405/pedido_de_providencia_132.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3405/pedido_de_providencia_132.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o nivelamento e término de calçamento da Rua José Colares Filho quadra 144.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3417/pedido_de_providencia_133.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3417/pedido_de_providencia_133.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e melhorias na sinalização de trânsito no município de Mostardas.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3418/pedido_de_providencia_134.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3418/pedido_de_providencia_134.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza de dreno na Estrada da Caieira próximo as residências da prainha.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3419/pedido_de_providencia_135.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3419/pedido_de_providencia_135.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na Rua Júlio de Castilhos número 1387.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3420/pedido_de_providencia_136.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3420/pedido_de_providencia_136.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Obras, Saneamento, Transporte e Trânsito, avalie e implante a instalação de placas de vaga reservada para pessoas com deficiência e/ou mobilidade reduzida em frente às suas residências, mediante solicitação e comprovação da necessidade do morador, com a devida autorização do órgão de trânsito competente.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3421/pedido_de_providencia_137.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3421/pedido_de_providencia_137.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento da Rua Bento Gonçalves, em sentido ao Parque de Exposições José Terra.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3422/pedido_de_providencia_138.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3422/pedido_de_providencia_138.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o conserto de um buraco que se encontra na Rua Bento Gonçalves, próximo a E. M.E.I Hélio Rodrigues da Silva</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3433/pedido_de_providencia_139.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3433/pedido_de_providencia_139.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma lixeira na Praça Luiz Chaves Martins próximo as mesas de xadrez.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3434/pedido_de_providencia_140.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3434/pedido_de_providencia_140.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na Rua São Luís esquina com a Léo Luiz Velho, próximo ao número 1290.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3446/pedido_de_providencia_141.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3446/pedido_de_providencia_141.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através da Secretaria de Obras providencie com urgência a substituição de canos quebrados e mais vasão no Beco do Vô Gilico, as margens da RSC 101 no 4º Distrito.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3447/pedido_de_providencia_142.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3447/pedido_de_providencia_142.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras a manutenção de iluminação pública da rua Pastor Pedro Larroque.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3448/pedido_de_providencia_143.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3448/pedido_de_providencia_143.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras a manutenção no calçamento da Rua Feliciano de Moura, em frente ao Kabu.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3449/pedido_de_providencia_144.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3449/pedido_de_providencia_144.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras a manutenção no calçamento da Rua Júlio de Castilhos, em frente a Delegacia da Polícia Civil.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3450/pedido_de_providencia_145.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3450/pedido_de_providencia_145.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras o patrolamento do beco São Caetano, na localidade do Valim, e a manutenção de um boeiro que se encontra quebrado.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3451/pedido_de_providencia_146.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3451/pedido_de_providencia_146.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras a manutenção da rede de iluminação pública da Praia do Pai João.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3452/pedido_de_providencia_147.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3452/pedido_de_providencia_147.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de saibro na Rua Patrocínio Manoel Araújo.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3453/pedido_de_providencia_148.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3453/pedido_de_providencia_148.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza de dreno e poda de maricás no Beco dos Colodianos, próximo ao Castroel.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3454/pedido_de_providencia_149.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3454/pedido_de_providencia_149.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o corte de grama e manutenção da calçada no IRGA Mostardas.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3467/pedido_de_providencia_150.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3467/pedido_de_providencia_150.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo por meio das Secretarias de Coordenação e Planejamento e de Educação, providencie a elaboração de projeto e posterior execução de rampa de acesso à Escola Vó Tota pela Rua Juvenal Gonçalves Braga.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3468/pedido_de_providencia_151.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3468/pedido_de_providencia_151.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a substituição do micro-ônibus de maior capacidade na rota escolar.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3487/pedido_de_providencia_152.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3487/pedido_de_providencia_152.2025.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a reconstrução da parada de ônibus localizada no KM 205, na localidade das Cacimbas, a qual se encontra totalmente danificada, sem estrutura para abrigo dos usuários, expondo a população a riscos e condições inadequadas de espera por transporte público.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3508/pedido_de_informacao_153.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3508/pedido_de_informacao_153.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada com urgência a por meio das Secretarias competentes, a realização de limpeza, desobstrução e abertura de drenos ao longo da RST 101, no trecho compreendido entre as chácaras do Gaston Chaves, passando pela Hospedaria de Cavalos de Fabrício Pascoal até o primeiro dreno após a curva na direção Mostardas/Tavares.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3509/pedido_de_providencia_154.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3509/pedido_de_providencia_154.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio das Secretarias de Planejamento, Meio Ambiente e Obras, que seja elaborado um projeto de drenagem para a região do 4° Distrito, com especial atenção às áreas afetadas pelas enchentes ocorridas nos dias 28 e 29 de maio de 2025.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3510/pedido_de_providencia_155.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3510/pedido_de_providencia_155.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada com urgência a execução do desvio da barra na Rua Dionísio Machado,  localizado na Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3511/pedido_de_providencias_156.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3511/pedido_de_providencias_156.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em articulação com o Departamento Autônomo de Estradas de Rodagem do Estado do Rio Grande do Sul (DAER-RS) e demais órgãos competentes, providencie com urgência a limpeza e desobstrução de todos os bueiros localizados ao longo da RST-101, especialmente nas regiões afetadas pelas enchentes ocorridas nos dias 28 e 29 de maio de 2024.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3512/pedido_de_providencia_157.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3512/pedido_de_providencia_157.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais rápido possível uma parada de ônibus em frente a escola Hélio Rodrigues.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3513/pedido_de_providencias_158.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3513/pedido_de_providencias_158.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada poe meio das secretarias competentes a realização de limpeza dos drenos na localidade da costa de cima, próximo a residência da Dona Guiarte.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3514/pedido_de_providencias_159.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3514/pedido_de_providencias_159.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada com urgência a por meio das Secretarias competentes, a realização de limpeza dos drenos do Beco do Falecido Cebolinha, do asfalto até a entrada que dá acesso ao parque do CTG Tropeiros do Litoral.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3515/pedido_de_providencia_160.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3515/pedido_de_providencia_160.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a limpeza do valo localizado na Vila Joia, atrás das casas dos moradores situadas à esquerda da rua de acesso principal. O referido valo encontra-se obstruído por entulhos, lixo e vegetação, o que vem dificultando o escoamento adequado da água. Essa limpeza é de extrema importância, pois o valo serve não apenas para o escoamento da água dos pátios das residências, como também é utilizado para a irrigação das plantações e hortas mantidas por moradores da comunidade. Além disso, a falta de manutenção tem contribuído para o acúmulo de água parada, favorecendo a proliferação de insetos e trazendo riscos à saúde pública.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3523/pedido_de_providencia_161.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3523/pedido_de_providencia_161.2025.pdf</t>
   </si>
   <si>
     <t>Colocação de saibro no Beco da falecida Aglaé.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3524/pedido_de_providencia_162.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3524/pedido_de_providencia_162.2025.pdf</t>
   </si>
   <si>
     <t>Colocação de saibro e manutenção no Beco dos Mirandas.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3525/pedido_de_providencia_163.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3525/pedido_de_providencia_163.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria da Agricultura, dê suporte técnico e operacional à manutenção do Projeto Quintal Orgânico nas escolas Marcílio Dias e Ruy Miguel Colares Victorino.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3526/pedido_de_providencia_164.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3526/pedido_de_providencia_164.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam executados reparos nas tabelas de basquete e nas redes das goleiras de futsal instaladas no Parque Menoti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3527/pedido_de_providencia_165.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3527/pedido_de_providencia_165.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção e melhorias no acesso da estrada do Pontal do Mina após a puxada d'água até a residência dos moradores.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3528/pedido_de_providencia__166.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3528/pedido_de_providencia__166.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de bueiro e ampliação de dois canos de 30cm na estrada da caieira, em frente a propriedade do Lucio, Maneca Santos.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3529/pedido_de_providencia_167.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3529/pedido_de_providencia_167.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da entrada da Avenida Padre Simão, onde encontram-se dois buracos, conforme foto em anexo.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3539/pedido_de_providencia_168-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3539/pedido_de_providencia_168-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a abertura de um dreno em frente à Escola Municipal Fundamental Marcílio Dias, na localidade de São Simão.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3540/pedido_de_providencia_169-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3540/pedido_de_providencia_169-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras  a instalação de uma boca de lobo no cruzamento da Avenida Jorge Futuro com a Avenida Dinarte Silveira Martins.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3541/pedido_de_providencia_170-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3541/pedido_de_providencia_170-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a limpeza de vegetação do arroio ao lado da Escola Municipal de Ensino Fundamental Marcílio Dias, na localidade de São Simão.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3542/pedido_de_providencia_171-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3542/pedido_de_providencia_171-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a execução da limpeza de bocas das galerias que cruzam a RSC 101, mna extensão do trecho entre a antiga MADEM e entrada do Beco da Cooperativa.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3543/pedido_de_providencia_172-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3543/pedido_de_providencia_172-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a limpeza do dreno de escoamento de água entre secador do Mica até a entrada do Beco da Caieira.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3544/pedido_de_providencia_173-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3544/pedido_de_providencia_173-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a colocação de saibro no Beco da Serraria do Lauro.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3545/pedido_de_providencia_174-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3545/pedido_de_providencia_174-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o mais rápido possível a limpeza dos bueiros e desvio adequado das águas pluviais em trecho de estrada rural na localidade do Mina, onde a via encontra-se em nível mais baixo do que os campos ao redor, resultando em acúmulo de água, alagamentos e dificuldades de acesso para moradores, trabalhadores rurais e transporte escolar.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3559/pedido_de_providencia_175.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3559/pedido_de_providencia_175.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza de dreno no seguimento da Rua Chico Elias, nas proximidades a EMF Ruy Miguel Collares Victorino.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3560/pedido_de_providencia_176.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3560/pedido_de_providencia_176.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado recapagem de saibro no seguimento José Pedro Leandro Filho sentido Vila Jóia.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3561/pedido_de_providencia_177.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3561/pedido_de_providencia_177.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção do calçamento esquina Rua Edgardo Pereira Velho com Luiz Araújo.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3562/pedido_de_providencia_178.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3562/pedido_de_providencia_178.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a limpeza dos drenos, a manutenção da estrada e a colocação de cano Beco dos Decos, na localidade dos Teixeiras.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3563/pedido_de_providencia_180.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3563/pedido_de_providencia_180.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da Rua Emancipação, cruzamento com a Rua Feliciano de Mouras, onde encontra-se um grande buraco.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3564/pedido_de_providencia_181.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3564/pedido_de_providencia_181.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras o escoamento e a manutenção com aterro na última barrinha Sul, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3565/pedido_de_providencia_182.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3565/pedido_de_providencia_182.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da Rua Bento Gonçalves, em atenção um grande buraco que se encontra em cruzamento com a Rua Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3566/pedido_de_providencia_183.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3566/pedido_de_providencia_183.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção da estrada do Beco do Elizeu, que tem acesso a localidade dos Teixeiras.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3567/pedido_de_providencia_184.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3567/pedido_de_providencia_184.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de bueiro, localizado no Beco da Vila São Vicente, na localidade de São Simão.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3572/pedido_de_providencia_185.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3572/pedido_de_providencia_185.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento e ensaibramento da Rua Arno Inácio da Silva.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3573/pedido_de_providencia_186.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3573/pedido_de_providencia_186.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a limpeza do esgoto que escoa a estrada da Caieira, na propriedade do seu Gustavo Braga.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3574/pedido_de_providencia_187.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3574/pedido_de_providencia_187.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a retirada dos canos de PeAD que encontram - se de maneira incorreta no bueiro da Rua Bento Gonçalves, no final da Vila Norte.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3575/pedido_de_providencia_188.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3575/pedido_de_providencia_188.2025.pdf</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3576/pedido_de_providencia_189.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3576/pedido_de_providencia_189.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da secretaria de obras a instalação de um bueiro no Beco do Vô Gilico na unificação com a estrada vicinal.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3577/pedido_de_providencia_190.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3577/pedido_de_providencia_190.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a manutenção de uma lâmpada, na Rua Bento Gonçalves em frente a casa de número 2600.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3578/pedido_de_providencia_191.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3578/pedido_de_providencia_191.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal a adoção de providências urgentes para viabilizar a terceirização de implementos agrícolas com o objetivo de atender os produtores rurais do município, especialmente neste momento de safra.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3579/pedido_de_providencia_192.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3579/pedido_de_providencia_192.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a manutenção do calçamento da Rua Emílio Ferreira de Lemos, especialmente no trecho compreendido entre a Avenida Padre Simão e a ponte de saída para a Vila Jóia, tendo em vista o estado de deterioração da via, com presença de pedras soltas, buracos e desníveis que dificultam o tráfego seguro de veículos e pedestres.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3591/pedido_de_providencia_193.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3591/pedido_de_providencia_193.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção nas Ruas Maria Rita, Mário Martins, Travessa dos Martins, João Ágapio, todas localidades na lagoa do Bacupari.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3592/pedido_de_providencia_194.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3592/pedido_de_providencia_194.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada manutenção na Rua Juvenal Leite da Mota, nº 17.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3601/pedido_de_providencia_195.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3601/pedido_de_providencia_195.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a manutenção do calçamento e da iluminação pública na Rua Vitorino Mesquita - Praia de São Simão.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3602/pedido_de_providencia_196.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3602/pedido_de_providencia_196.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a manutenção no trecho compreendido entre as ruas Nasre Miguel Simão e Pedro Teixeira Colares, neste município.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3603/pedido_de_providencia_197.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3603/pedido_de_providencia_197.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, possa estar viabilizando a cedência de Agente Administrativo para atuação junto à Inspetoria de Defesa Agropecuária de Mostardas (IDA).</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3604/pedido_de_providencia_198.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3604/pedido_de_providencia_198.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através da Secretaria de Obras, possa estar executando patrolamento na Rua Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3619/pedido_de_providencia_199.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3619/pedido_de_providencia_199.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ações de manutenção e patrolamento nas localidades dos Correias, Mina e Pontal.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3621/pedido_de_providencia_200.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3621/pedido_de_providencia_200.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias e colocação de saibro na Rua Luiz Mesquita Pereira, na altura do número 953.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3622/pedido_de_providencia_201.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3622/pedido_de_providencia_201.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção geral (com patrolamento, reposição de material na drenagem, se necessário) nas seguintes ruas: Rua Nasre Miguel Simão; Rua Ernesto Colares Machado; Rua Amilton Oliveira Alves; Rua Manoel Lopes da Costa; Rua Hélio Tadeu Gonçalves da Costa; Rua Anita Garibaldi; Rua Marçal Mesquita Pereira; Rua Pedro Teixeira Colares e Rua Walter Caetano.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3642/pedido_de_providencia_202.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3642/pedido_de_providencia_202.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE ÁGUA E DE ENERGIA ELÉTRICA E A MANUTENÇÃO DO TELHADO DA QUADRA ESPORTIVA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTA DR. DINARTE SILVEIRA MARTINS</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3643/pedido_de_providencia_203.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3643/pedido_de_providencia_203.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL (PLACA DE "PROIBIDO ESTACIONAR - EXCETO VEÍCULOS AUTORIZADOS") E SINALIZAÇÃO HORIZONTAL (PINTURA DA FAIXA AMARELA NO MEIO-FIO) EM FRENTE À ESCOLA ESTADUAL DE ENSINO MÉDIO PADRE SIMÃO MOSER.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3644/pedido_de_providencia_204.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3644/pedido_de_providencia_204.2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA VILA SÃO SIMÃO, ACESSO QUE LIGA AO COLODIANOS AO BECO DO PAULO MEDEIROS</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3645/pedido_de_providencia_205.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3645/pedido_de_providencia_205.2025.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E COLOCAÇÃO DE SAIBRO NA RUA 11 DE ABRIL, SENTIDO SUL BAIXADA</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3669/pedido_de_providencia_206.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3669/pedido_de_providencia_206.2025.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO EMERGENCIAL DE PNEUS EM BORRACHARIAS NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3670/pedido_de_providencia_207.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3670/pedido_de_providencia_207.2025.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SAIBRO NA TRAVESSA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3671/pedido_de_providencia_208.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3671/pedido_de_providencia_208.2025.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA COMPETENTE, REALIZA COM URGÊNCIA O REPARO DO BURACO EXISTENTE NA AVENIDA GETÚLIO DORNELES VARGAS, NA ESQUINA COM A RUA JÚLIO DE CASTILHOS, NA ZONA URBANA DO MUNICÍPIO DE MOSTARDAS</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3681/pedido_de_providencias_209.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3681/pedido_de_providencias_209.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO REALIZA INTERVENÇÕES EMERGENCIAIS PARA RECUPERAÇÃO DO TELHADO DO GINÁSIO DA ESCOLA DINARTE SILVEIRA MARTINS, LOCALIZADA NO MUNICÍPIO DE MOSTARDAS, ATINGIDO PELO EVENTO CLIMÁTICO DO DIA 28/07/2025, BEM COMO AVALIAÇÃO TÉCNICA PARA TOMADA DE MEDIDAS A MÉDIO E LONGO PRAZO</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3682/pedido_de_providencia_210.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3682/pedido_de_providencia_210.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A LIMPEZA E RETIRADA DE ENTULHOS ACUMULADOS:_x000D_
 NOS FUNDOS DO CENTRO COMUNITÁRIO, LOCALIZADO NA RUA JUVENAL GONÇALVES BRAGA;_x000D_
 E NA PRAÇA OLEGÁRIO CUNHA.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3683/pedido_de_providencia_211.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3683/pedido_de_providencia_211.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BURACO NA RUA LUIZ ARAÚJO, ESQUINA COM A RUA NASRE MIGUEL SIMÃO</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/pedido_de_providencia_212.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/pedido_de_providencia_212.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize reparos no telhado, substituição de vidro quebrado e conserto da lona lateral do Quiosque João Galvão (Feira da Agricultura Familiar Freguesia da Terra).</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/pedido_de_providencia_213.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/pedido_de_providencia_213.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras o patrolamento e ensaibramento do Beco COOPAN, na localidade do Valim.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/pedido_de_providencia_214.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/pedido_de_providencia_214.2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e melhorias no beco dos Povos, na entrada tem a placa Adão Resinas.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/pedido_de_providencia_215.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/pedido_de_providencia_215.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize reparos no telhado na UBS Antônio Zabela na Comunidade Quilombola dos Teixeiras.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/pedido_de_providencia_216.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/pedido_de_providencia_216.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências para o conserto da parada de ônibus localizada na entrada do Beco dos Deco.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/pedido_de_providencia_217.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/pedido_de_providencia_217.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na RST 101 KM 84, na localidade da Casca.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/pedido_de_providencia_218.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/pedido_de_providencia_218.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública no Beco Teodoro da Silva número 379 - Cacimbas.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/pedido_de_providencia_219.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/pedido_de_providencia_219.2025.pdf</t>
   </si>
   <si>
     <t>Limpeza dos drenos na localidade de São Simão KM 237 (saída do Beco dos Colodianos, próximo ao Mercado Dallas).</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3744/pedido_de_providencia_220.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3744/pedido_de_providencia_220.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DE LIXO QUE ENCONTRA-SE A BEIRA DA ANTIGA ESTRADA QUE DAVA ACESSO PARA TAVARES/RS</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/pedido_de_providencia_221.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/pedido_de_providencia_221.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E DRENAGEM DO ESGOTO E MANUTENÇÃO DO BECO DA SANTINHA, QUE VAI EM DIREÇÃO AO TEIXEIRAS</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/pedido_de_providencia_222.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/pedido_de_providencia_222.2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NO PARCÃO</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/pedido_de_providencia_223.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/pedido_de_providencia_223.2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BOCA DE LOBO NA RUA CLETO BRUM MACHADO</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/pedido_de_providencia_224.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/pedido_de_providencia_224.2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO BECO DOS PACHECOS</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/pedido_de_providencia_225.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/pedido_de_providencia_225.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA-SE MANUTENÇÃO URGENTE NO TELHADO DO GINÁSIO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DR. DINARTE SILVEIRA MARTINS</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/pedido_de_providencia_226.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/pedido_de_providencia_226.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DE UMA LÂMPADA QUEIMADA E A DEVIDA TROCA DO SUPORTE QUE ENCONTRA-SE QUEBRADO, NO BECO DOS DECO, NA LOCALIDADE DOS TEIXEIRAS</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/pedido_de_providencia_227.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/pedido_de_providencia_227.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS O ABALOAMENTO, PATROLAMENTO E ENSAIBRAMENTO DA RUA ARNO INÁCIO DE SOUZA</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/pedido_de_providencia_228.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/pedido_de_providencia_228.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO E A CANALIZAÇÃO DA REDE DE ESGOTO DA RUA VALENTIN MARQUES PIRES, NA VILA JÓIA</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_229.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_229.2025.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DE OBRAS A RECONSTRUÇÃO DE UMA PARADA DE ÔNIBUS LOCALIZADO NO VALIM, NO BECO QUE ENTRA PARA A VILA SÃO CAETANO, AO LADO DA SERRARIA DO TINO</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3773/pedido_de_povidencia_230.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3773/pedido_de_povidencia_230.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras o patrolamento e o levantamento, em média 300m, da estrada da Caieira que dá acesso ao Porto do Barquinho.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3774/pedido_de_povidencia_231.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3774/pedido_de_povidencia_231.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras o ensaibramento da estrada e a manutenção de boeiros, sendo que um é vasão de 30mm e outro de 60mm, localizados no beco de acesso a empresa resina RB, que liga a  RSC -101.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/pedido_de_povidencia_232.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/pedido_de_povidencia_232.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras a realização de obras de levantamento e melhoria da estrada do Mina, localizada na zona Rural deste município.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_povidencia_233.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_povidencia_233.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie através da Secretaria de Obras o patrolamento da Rua Anjolilo Gonçalves de Lima, em atenção, a quadra 034, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/pedido_de_povidencia_234.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/pedido_de_povidencia_234.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras o patrolamento da estrada que dá acesso a Vila Jeová.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/pedido_de_povidencia_235.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/pedido_de_povidencia_235.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras a manutenção da Dr. Dinarte Silveira Martins, que atualmente se encontra em estado crítico, com presença de buracos de grande porte ao longo de sua extensão.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/pedido_de_povidencia_236.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/pedido_de_povidencia_236.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie através da Secretaria de Obras a manutenção da Rua Feliciano de Moura ao lado da antiga cooperativa, onde se encontram buracos. Solicito ainda uma faixa de saibro embaixo do calçamento, melhor sustentação.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/pedido_de_povidencia_237.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/pedido_de_povidencia_237.2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção urgente do calçamento da Rua Pierre Zacca, nº 1254.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/pedido_de_povidencia_238.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/pedido_de_povidencia_238.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências quanto à manutenção da Rua Léo Luiz Velho, no trecho compreendido entre as ruas São Luís e RSC 101.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_povidencia_239.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_povidencia_239.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada construção de uma parada de ônibus no bairro Sul Baixada, nas proximidades as ruas Arno José Inácio e Arnaldo da Silva Terra.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/pedido_de_providencia_240.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/pedido_de_providencia_240.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências quanto à limpeza ao redor da caixa de lixo na estrada de acesso a Lagoa do Bacupari.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_providencia_241.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_providencia_241.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa estar realizando melhorias na Avenida Dr. Dinarte Silveira Martins, priorizando o trecho compreendido entre as Ruas Feliciano de Moura e Júlio de Castilhos e, ainda, a continuidade até o Centro Comunitário.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/pedido_de_providencia_244.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/pedido_de_providencia_244.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras a manutenção da Rua Arnaldo da Silva Terra, em atenção, um buraco que se encontra na rua.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_245.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_245.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a reconstrução da Cancha de Bocha na Praça Olegário Cunha, considerando que este espaço é amplamente utilizado pelos moradores da comunidade como forma de lazer, convivência social e prática esportiva.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_246.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_246.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras o patrolamento e ensaibramento do final da Avenida Padre Simão Moser, que dá acesso a estrada para o Balneário Mostardense.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_247.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_247.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a podagem dos galhos das árvores da Rua Juvenal Gonçalves Braga, quadra 1/5 - A.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_248.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_248.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do esgoto no Beco dos Colodianos, tendo em vista que a situação atual tem causado diversos transtornos aos moradores da localidade.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_249.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_249.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção urgente da Rua Edgardo Marcelino da Silva, especialmente no trecho que dá acesso à peixaria Martelinho Pescados, situada no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/pedido_de_providencia_250.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/pedido_de_providencia_250.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção na Rua 01, na Vila Jóia, no trecho compreendido após a pavimentação até o final da via.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_251.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_251.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um abrigo (ponto de ônibus) em frente ao Condomínio Dario Fraga, na comunidade de São Simão, KM 223.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/pedido_de_providencia_252.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/pedido_de_providencia_252.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras a realização do levantamento e patrolamento da estrada da Rua Getúlio Dorneles Vargas, especialmente na quadra do número 625.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_253.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_253.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na Rua Juvenal Gonçalves Braga, nº 117.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/pedido_de_providencia_254.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/pedido_de_providencia_254.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da iluminação pública na Rua Emílio Ferreira de Lemos, nº 974.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/pedido_de_providencia_255.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/pedido_de_providencia_255.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza dos entulhos localizados na parte de trás da EMF Ruy Miguel Collares Victorino.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_256.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_256.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria de Obras, possa estar realizando a implantação/execução de rede de esgoto pluvial na última quadra da Rua Hélio Tadeu Gonçalves da Costa, após a Rua Luís Araújo, em direção oeste.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_257.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_257.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e colocação de saibro na Rua Rincão do Cristóvão Pereira.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/pedido_de_providencia_258.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/pedido_de_providencia_258.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras a continuação do aterramento das ruas da Praia do Farol da Solidão, a fim de finalizar o trabalho que não foi concluído.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_259.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_259.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e substituição de lâmpada queimada localizada no Beco dos Pacheco, nº 2001, neste município.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_260.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_260.2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um bueiro de acesso na Chácara dos Tibúrcio, localizada na Estrada dos Correias, no Beco da Granjinha, neste município.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/pedido_de_providencia_261.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/pedido_de_providencia_261.2025.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na esquina da Rua Ernesto Colares Machado com a Rua Luiz Araújo.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/pedido_de_providencia_262.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/pedido_de_providencia_262.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria de Agricultura, possa estar disponibilizando óleo combustível (diesel) para atendimento das comunidades quilombolas de Mostardas - Teixeiras, Casca e Beco dos Colodianos, com o objetivo de auxiliar nas demandas comunitárias e produtivas locais.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/pedido_de_providencia_263.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/pedido_de_providencia_263.2025.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na ponte localizada na Rua Luiz Chaves Bitencourt, no Balneário Mostardense.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/pedido_de_providencia_264.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/pedido_de_providencia_264.2025.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no refúgio de acesso à estrada da Lagoa do Bacupari.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_265.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_265.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria de Obras e seu Departamento de Trânsito proceda à avaliação e à adoção de medidas para implantação de redutor de velocidade e reforço da sinalização viária no trecho da Rua Independência, especialmente no segmento adjacente à área infantil da Praça Prefeito Luiz Chaves Martins (entre as ruas Almirante Tamandaré e Luís Araújo).</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/pedido_de_providencia_265.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/pedido_de_providencia_265.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através das Secretaria de Obras o patrolamento e ensaibramento do beco do Caruca, que dá acesso a propriedade do Paulo Medeiros, na localidade de São Simão.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/pedido_de_providencia_267.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/pedido_de_providencia_267.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie através da Secretaria de Obras a instalação de uma lixeira na entrada do beco que dá acesso ao Parque de Exposições José Terra Machado.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/pedido_de_providencia_268.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/pedido_de_providencia_268.2025.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo realize com urgência melhoria na estrada do Beco dos Colodianos.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/pedido_de_providencia_269.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/pedido_de_providencia_269.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria de Obras e o Setor de Fiscalização tome providências urgentes para a limpeza do terreno localizado ao lado da antena, na Rua Juvenal Leite da Mota, neste município.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_270.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_270.2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, para que seja realizado, com urgência, um mutirão de manutenção da iluminação pública na Comunidade Quilombola da Casca, compreendendo as seguintes vias: Estrada Avelino Lopes de Mattos; Estrada Felipe Batista (antiga Las Palmas); Estrada Manoel Colona; e todos os demais becos e estradas da Comunidade.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal, Prefeito Moisés Batista Pedone de Souza e do Vice-Prefeito Gilnei José Nazareth de Souza, referente ao exercício Fiscal de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_decreto_legislativo_no_00.2025_contas_anuais_do_executivo_2023.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_decreto_legislativo_no_00.2025_contas_anuais_do_executivo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas dos Administradores do Executivo Municipal, Prefeito Moisés Pedone de Souza e do Vice-Prefeito Gilnei José Nazareth de Souza, referente ao exercício Fiscal de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Gilnei José Nazareth de Souza</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_001.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_001.2025.pdf</t>
   </si>
   <si>
     <t>Concede Percentual De Revisão Geral - Artigo 37, X, Da Constituição Federal - Aos Vencimentos Dos Servidores, Dos Proventos Dos Aposentados E Das Pensões, Do Poder Executivo, Conforme Tabelas Das Leis Municipais N°S 4335/2021 E 4336/2021.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2929/projeto_de_lei_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2929/projeto_de_lei_002.2025.pdf</t>
   </si>
   <si>
     <t>Concede Percentual De Revisão Geral, Nos Termos Do Parágrafo Segundo Do Artigo 25 Mencionado No Artigo 1° Da Lei Municipal N° 3063/2012, Aos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_003.2025.pdf</t>
   </si>
   <si>
     <t>Concede Percentual De Revisão Geral - Artigo 37, X, Da Constituição Federal - Aos Salários Dos Empregos Públicos Do Poder Executivo</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_004-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_004-2025.pdf</t>
   </si>
   <si>
     <t>Cria Cargos, Altera Cargos E Altera Anexos Da Lei Municipal N° 4335 De 07 De Dezembro De 2021, E Dá Outras Providências</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2932/projeto_de_lei_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2932/projeto_de_lei_005.2025.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo Da Lei Municipal N° 3788, De 19 De Junho De 2018.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2933/projeto_de_lei_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2933/projeto_de_lei_006.2025.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo Da Lei Municipal N° 4756, De 21 De Dezembro De 2023</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2934/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2934/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo Da Lei Municipal N° 4333, De 07 De Dezembro De 2021.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2935/projeto_de_lei_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2935/projeto_de_lei_008.2025.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo Da Lei Municipal N° 4456, De 21 De Junho 2022.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_009.2025.pdf</t>
   </si>
   <si>
     <t>Institui O Programa De Recuperação Fiscal No Município De Mostardas - Refis Municipal 2025.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_010.2025.pdf</t>
   </si>
   <si>
     <t>Altera a data de vencimento do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_011.2025.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos salários dos empregos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_012.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_012.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calendário de eventos do Município de Mostardas para o Exercício de 2025.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_013.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_013.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_014.2025.pdf</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_015.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_015.2025.pdf</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_016.2025.pdf</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2969/projeto_de_lei_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2969/projeto_de_lei_017.2025.pdf</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2970/projeto_de_lei_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2970/projeto_de_lei_018.2025.pdf</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2971/projeto_de_lei_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2971/projeto_de_lei_019.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro temporário à Sociedade Beneficente São Luiz de Mostardas.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_020.2025.pdf</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_021.2025.pdf</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3016/projeto_de_lei_022.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3016/projeto_de_lei_022.2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_023.2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa do programa abaixo relacionado.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_024.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_024.2025.pdf</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3019/projeto_de_lei_025.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3019/projeto_de_lei_025.2025.pdf</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3020/projeto_de_lei_026.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3020/projeto_de_lei_026.2025.pdf</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3021/projeto_de_lei_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3021/projeto_de_lei_027.2025.pdf</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3022/projeto_de_lei_028.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3022/projeto_de_lei_028.2025.pdf</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_lei_029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_lei_029.2025.pdf</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_030.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contato por tempo determinado.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_031.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_031.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  celebrar contrato por tempo determinado.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_032.2025.pdf</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3027/projeto_de_lei_033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3027/projeto_de_lei_033.2025.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_034.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_034.2025.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_035.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_035.2025.pdf</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_036.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_036.2025.pdf</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_037.2025.pdf</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_038.2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3033/projeto_de_lei_039.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3033/projeto_de_lei_039.2025.pdf</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3034/projeto_de_lei_040.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3034/projeto_de_lei_040.2025.pdf</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_041.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_041.2025.pdf</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_042.2025.pdf</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_043.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_043.2025.pdf</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3096/projeto_de_lei_044.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3096/projeto_de_lei_044.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo das Leis Municipais nºs 4920, de 14 de janeiro de 2025 e 4928, de 21 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_045.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4926, de 21 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_047.2025.pdf</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_048.2025.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3101/projeto_de_lei_049.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3101/projeto_de_lei_049.2025.pdf</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3102/projeto_de_lei_050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3102/projeto_de_lei_050.2025.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3103/projeto_de_lei_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3103/projeto_de_lei_051.2025.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3104/projeto_de_lei_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3104/projeto_de_lei_052.2025.pdf</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3105/projeto_de_lei_053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3105/projeto_de_lei_053.2025.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3106/projeto_de_lei_054.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3106/projeto_de_lei_054.2025.pdf</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3107/projeto_de_lei_055.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3107/projeto_de_lei_055.2025.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3108/projeto_de_lei_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3108/projeto_de_lei_056.2025.pdf</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3109/projeto_de_lei_057.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3109/projeto_de_lei_057.2025.pdf</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3110/projeto_de_lei_058.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3110/projeto_de_lei_058.2025.pdf</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei_059.2025.pdf</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3112/projeto_de_lei_060.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3112/projeto_de_lei_060.2025.pdf</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3113/projeto_de_lei_061.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3113/projeto_de_lei_061.2025.pdf</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3114/projeto_de_lei_062.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3114/projeto_de_lei_062.2025.pdf</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3115/projeto_de_lei_063.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3115/projeto_de_lei_063.2025.pdf</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3116/projeto_de_lei_064.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3116/projeto_de_lei_064.2025.pdf</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_065.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_065.2025.pdf</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_066.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_066.2025.pdf</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_067.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_067.2025.pdf</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_lei_068.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_lei_068.2025.pdf</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_069.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_069.2025.pdf</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3146/projeto_de_lei_070.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3146/projeto_de_lei_070.2025.pdf</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_071.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_071.2025.pdf</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_072.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_072.2025.pdf</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_073.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_073.2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar para cobertura de despesa dos programas abaixo relacionado.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_074.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_074.2025.pdf</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3183/projeto_de_lei_075.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3183/projeto_de_lei_075.2025.pdf</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_076.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_076.2025.pdf</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_077.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_077.2025.pdf</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3186/projeto_de_lei_078.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3186/projeto_de_lei_078.2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para cobertura de despesa dos programas abaixo relacionados.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3187/projeto_de_lei_079.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3187/projeto_de_lei_079.2025.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_080.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_080.2025.pdf</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_081.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_081.2025.pdf</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3190/projeto_de_lei_082.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3190/projeto_de_lei_082.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro extra à Sociedade Beneficente de São Luiz Mostardas.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3191/projeto_de_lei_083.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3191/projeto_de_lei_083.2025.pdf</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_084.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_084.2025.pdf</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_executivo_085.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_executivo_085.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4340, de 21 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_lei_executivo_086.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_lei_executivo_086.2025.pdf</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_executivo_087.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_executivo_087.2025.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 4115, de 23 de abril de 2020.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_executivo_088.25.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_executivo_088.25.pdf</t>
   </si>
   <si>
     <t>Concede vale alimentação aos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_089.2025.pdf</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_lei_090.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_lei_090.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso da área do Parque Menotti Garibaldi (Parcão).</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_lei_091.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_lei_091.2025.pdf</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3245/projeto_de_lei_092.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3245/projeto_de_lei_092.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso da área da Praça Olegário Cunha.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3246/projeto_de_lei_093.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3246/projeto_de_lei_093.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar incremento financeiro temporário à Sociedade Beneficente São Luiz Mostardas.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3247/projeto_de_lei_094.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3247/projeto_de_lei_094.2025.pdf</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei_095.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei_095.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial para a obtenção do equilíbrio financeiro a atuarial.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_096.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_096.2025.pdf</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto_de_lei_executivo_97.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto_de_lei_executivo_97.2025.pdf</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_098.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_098.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3915, de 29 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3290/projeto_de_lei_099.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3290/projeto_de_lei_099.2025.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_100.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_100.2025.pdf</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3307/projeto_de_lei_101.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3307/projeto_de_lei_101.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4578, de 17 de janeiro de 2023.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_102.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_102.2025.pdf</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_lei_103.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_lei_103.2025.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_lei_104.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_lei_104.2025.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_lei_105.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_lei_105.2025.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_106.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_106.2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação por atividade de natureza especial para motoristas e dá outras providências.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3313/projeto_de_lei_107.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3313/projeto_de_lei_107.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3855, de 04 de dezembro de 2018.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_lei_108.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_lei_108.2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial à Comissão de Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_109.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_109.2025.pdf</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_110.2025_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_110.2025_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso da Parque Menotti Garibaldi (PARCÃO).</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_111.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_111.2025.pdf</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3342/projeto_de_lei_112.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3342/projeto_de_lei_112.2025.pdf</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_113.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_113.2025.pdf</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_114.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_114.2025.pdf</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3371/projeto_de_lei_exevutivo115.2025_urgencia.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3371/projeto_de_lei_exevutivo115.2025_urgencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3372/projeto_de_lei_executivo116.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3372/projeto_de_lei_executivo116.2025.pdf</t>
   </si>
   <si>
     <t>Altera anexos no quadro de cargos de provimento efetivo da Lei Municipal nº 4335 de 07 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3387/projeto_de_lei_executivo117.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3387/projeto_de_lei_executivo117.2025.pdf</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3388/projeto_de_lei_executivo118.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3388/projeto_de_lei_executivo118.2025.pdf</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_executivo119.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_executivo119.2025.pdf</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_executivo120.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_executivo120.2025.pdf</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_121.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_121.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar contato de rateio para o período 2025/2026 com consórcio público AMLINORTE - CP AMLINORTE e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_122.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_122.2025.pdf</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_123.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_123.2025.pdf</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_124.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_124.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a captar e receber patrocínios e apoios de pessoas físicas ou jurídicas para eventos e atividades realizadas no município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_125.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_125.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4593, de 31 de janeiro de 2023.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3460/projeto_de_lei_126.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3460/projeto_de_lei_126.2025.pdf</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3461/projeto_de_lei_exec_127.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3461/projeto_de_lei_exec_127.2025.pdf</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3462/projeto_de_lei_exec._128.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3462/projeto_de_lei_exec._128.2025.pdf</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3480/projeto_de_lei_129.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3480/projeto_de_lei_129.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Nota Premiada Mostardas 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3482/projeto_de_lei_130.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3482/projeto_de_lei_130.2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal Saúde que aproxima e dá outras providências.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3488/projeto_de_lei_131.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3488/projeto_de_lei_131.2025.pdf</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3489/projeto_de_lei_132.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3489/projeto_de_lei_132.2025.pdf</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_133.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_133.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso de bem móvel público e dá outras providências.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_134.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_134.2025.pdf</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_135.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_135.2025.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei Municipal nº 5022, de 15 de abril de 2025.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3498/projeto_de_lei_136.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3498/projeto_de_lei_136.2025.pdf</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3530/projeto_de_lei_exec._137.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3530/projeto_de_lei_exec._137.2025.pdf</t>
   </si>
   <si>
     <t>Inclui Dispositivos na Lei Municipal nº 4593, de 31 de janeiro de 2023.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3568/projero_de_lei_ex_138.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3568/projero_de_lei_ex_138.2025.pdf</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_ex_139.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_ex_139.2025.pdf</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_ex_140.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_ex_140.2025.pdf</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_lei_ex_141.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_lei_ex_141.2025.pdf</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3580/projeto_de_lei_exec._142.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3580/projeto_de_lei_exec._142.2025.pdf</t>
   </si>
   <si>
     <t>Extingue e crie cargos na Lei Municipal nº 4335, de 07 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_exec._143.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_exec._143.2025.pdf</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_exec._144.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_exec._144.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4527, de 22 de novembro de 2022.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3593/pl_poder_executivo_145.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3593/pl_poder_executivo_145.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4647 de 06 de junho de 2023.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3594/pl_poder_executivo_146.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3594/pl_poder_executivo_146.2025.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei Municipal nº 3852, de 13 de novembro de 2018.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3595/pl_poder_executivo_147.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3595/pl_poder_executivo_147.2025.pdf</t>
   </si>
   <si>
     <t>Institui denominação oficial para a edição de 2025 do Campeonato Municipal de Futsal e dá outras providências.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3596/pl_poder_executivo_148.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3596/pl_poder_executivo_148.2025.pdf</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3605/projeto_de_lei_executivo149.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3605/projeto_de_lei_executivo149.2025.pdf</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_executivo150.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_executivo150.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4333, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_executivo151.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_executivo151.2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº 4491, de 16 de agosto de 2022.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 4734, de 12 dezembro de 2023.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_lei_executivo153.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_lei_executivo153.2025.pdf</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_lei_executivo154.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_lei_executivo154.2025.pdf</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_executivo_155.2025_ppa.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_executivo_155.2025_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio 2026-2029 e dá outras providências - PPA.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_exec._156.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_exec._156.2025.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA COBERTURA DE DESPESA DO PROGRAMA ABAIXO RELACIONADO</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_exec._157.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_exec._157.2025.pdf</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_exec._158.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_exec._158.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_exec._159.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_exec._159.2025.pdf</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_exec._160.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_exec._160.2025.pdf</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_lei_exec_161.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_lei_exec_161.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4336, DE 07 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_lei_exec_162.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_lei_exec_162.2025.pdf</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_163.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_163.2025.pdf</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3667/pl164_2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3667/pl164_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO MUNICIPAL -PDDM DO MUNICÍPIO DE MOSTARDAS, QUE ORDENA O TERRITÓRIO E AS POLÍTICAS SETORIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_exec._165.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_exec._165.2025.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR PARA COBERTURA DE DESPESA DO PROGRAMA ABAIXO RELACIONADO</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_exec._166.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_exec._166.2025.pdf</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3686/projeto_de_lei_exec.167.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3686/projeto_de_lei_exec.167.2025.pdf</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_168.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_168.2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do Município de Mostardas a "Taça de Sinuca" e dá outras providências.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_169.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_169.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3514, de 22 de novembro de 2016.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_exec._170.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_exec._170.2025.pdf</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_exec._171.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_exec._171.2025.pdf</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/projeto_de_lei_exec.172.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/projeto_de_lei_exec.172.2025.pdf</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/projeto_de_lei_exec.173.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/projeto_de_lei_exec.173.2025.pdf</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>Otoniel da Silva Araujo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_exec._174.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_exec._174.2025.pdf</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_exec._175.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_exec._175.2025.pdf</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_exec._176.2025_ldo_2026.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_exec._176.2025_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026 - LDO.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_exec._177.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_exec._177.2025.pdf</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_exec.178.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_exec.178.2025.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_exec_179.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_exec_179.2025.pdf</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_exec_180.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_exec_180.2025.pdf</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_lei_exec._181.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_lei_exec._181.2025.pdf</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_exec_182.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_exec_182.2025.pdf</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_exec.183.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_exec.183.2025.pdf</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_exec._184.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_exec._184.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte Público de Passageiros no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/projeto_de_lei_exec._185.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/projeto_de_lei_exec._185.2025.pdf</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_exec._186.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_exec._186.2025.pdf</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_exec._187.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_exec._187.2025.pdf</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/projeto_de_lei__exec._188.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/projeto_de_lei__exec._188.2025.pdf</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_executivo_189.2025_loa.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_executivo_189.2025_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Mostardas para o exercício financeiro de 2026 - LOA.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_exec._190.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_exec._190.2025.pdf</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2939/projeto_de_lei_do_legislativo_01.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2939/projeto_de_lei_do_legislativo_01.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL – ARTIGO 37 X DA CF E LEI MUNICIPAL Nº 4867/2024 AOS SUBSÍDIOS DO PREFEITO E VICE PREFEITO.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_do_legislativo_02.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_do_legislativo_02.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATOS ELETIVOS DE VEREADOR, A REVISÃO GERAL</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_do_legislativo_03.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_do_legislativo_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL - ARTIGO 37, X, DA CF - AOS VENCIMENTOS DOS SERVIDORES ATIVOS, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2942/projeto_de_lei_do_legislativo_04.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2942/projeto_de_lei_do_legislativo_04.pdf</t>
   </si>
   <si>
     <t>CONCEDE PERCENTUAL DE REVISÃO GERAL ANUAL – ARTIGO 37 X DA CF E LEI MUNICIPAL Nº 4867 DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E SECRETÁRIO GERAL DE GOVERNO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_legislativo_05-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_legislativo_05-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal das Famílias Atípicas no âmbito do Município de Mostardas.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_006.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Mostardense.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais sobre regulamentação de atividades OFF-ROAD no Município de Mostardas.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3044/projeto_de_lei_legislativo_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3044/projeto_de_lei_legislativo_008.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Solidário de Ração nos Estabelecimentos Comerciais de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3045/projeto_de_lei_legislativo_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3045/projeto_de_lei_legislativo_009.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do programa "Autismo na Escola" no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3046/projeto_de_lei_legislativo_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3046/projeto_de_lei_legislativo_010.2025.pdf</t>
   </si>
   <si>
     <t>Dá nome a área de banho da praia de São Simão de Camila Rocha.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3270/projeto_de_lei_legislativo_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3270/projeto_de_lei_legislativo_011.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de hortas comunitárias no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3271/projeto_de_lei_legislativo_012-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3271/projeto_de_lei_legislativo_012-2025.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos oficiais no Município de Mostardas o Dia do Tropeiro Cristóvão Pereira de Abreu e dá outras providências.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_legislativo_013-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_legislativo_013-2025.pdf</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_lei_legislativo_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_lei_legislativo_014.2025.pdf</t>
   </si>
   <si>
     <t>Dá nome a Praça Municipal.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_lei_legislativo_015.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_lei_legislativo_015.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3346/projeto_de_lei_legislastivo_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3346/projeto_de_lei_legislastivo_016.2025.pdf</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_017.2025.pdf</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_legislativo_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_legislativo_018.2025.pdf</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei_legislativo_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei_legislativo_019.2025.pdf</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_legislativo__020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_legislativo__020.2025.pdf</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_legislativo_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_legislativo_021.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Mostardense à Sra. Andrea Silveira da Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_legislativo_022-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_legislativo_022-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense ao Sr. Luiz Eduardo Bomfim.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3380/projeto_de_lei_legislativo_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3380/projeto_de_lei_legislativo_023.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cadastro georreferenciado e da sinalização facultativa de residências de pessoas com Transtorno do Espectro Autista (TEA) no Município de Mostardas, como medida de apoio à segurança e resposta emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3381/projeto_de_lei_legislativo_024.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3381/projeto_de_lei_legislativo_024.2025.pdf</t>
   </si>
   <si>
     <t>Institui o selo "Empresa Amiga do Autista" no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3382/projeto_de_lei_legislativo_01.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3382/projeto_de_lei_legislativo_01.2025.pdf</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_legislativo_026.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_legislativo_026.2025.pdf</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3386/projeto_de_lei_legislativo_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3386/projeto_de_lei_legislativo_027.2025.pdf</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3390/projeto_de_lei_028.2025-1.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3390/projeto_de_lei_028.2025-1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense ao Sr. Ricardo Trein e dá outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3391/projeto_de_lei_legis._029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3391/projeto_de_lei_legis._029.2025.pdf</t>
   </si>
   <si>
     <t>Institui Política Municipal Cultura Viva de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3392/projeto_de_lei_legislativo_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3392/projeto_de_lei_legislativo_030.2025.pdf</t>
   </si>
   <si>
     <t>Dá nome a Beco e Ruas no 4º Distrito.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_legislativo_31.25.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_legislativo_31.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Grupos de Gestantes no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_legis._032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_legis._032.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Poder Executivo a elaboração de Projeto de Lei que institua, no âmbito do Município de Mostardas, o Programa Municipal Mostardas Produtiva, voltado ao fortalecimento da cadeia produtiva do agronegócio.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_legis._033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_legis._033.2025.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Beco no 4º Distrito.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_legislativo_034-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_legislativo_034-2025.pdf</t>
   </si>
   <si>
     <t>Dá nome a Prefeitura Municipal de Mostardas.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_035.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_035.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Fórum Interconselhos como espaço permanente de diálogo entre os conselhos municipais e os mecanismos de participação social no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3481/projeto_de_lei_leg._036.2025_ipe.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3481/projeto_de_lei_leg._036.2025_ipe.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CUSTEAR PARTE DA DESPESA NO CONVÊNIO DE ASSISTENCIA MEDICA-HOSPITALAR E LABORATORIAL E AOS_x000D_
 VEREADORES, CARGOS SERVIDORES EM COMISSÃO, ESTATUTÁRIOS ATIVOS, PENSIONISTAS E CONTRATADOS, FIRMADO COM O INSTITUTO DE PREVIDENCIA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3469/projeto_de_lei_legis._037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3469/projeto_de_lei_legis._037.2025.pdf</t>
   </si>
   <si>
     <t>Institui como Patrimônio Cultural Material do Município de Mostardas os bens que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3470/projeto_de_lei_legis._038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3470/projeto_de_lei_legis._038.2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 2.744, de 23 de dezembro de 2010, que institui como Patrimônio Cultural Imaterial do Município de Mostardas determinadas manifestações culturais e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3531/projeto_de_lei_legislativo_039.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3531/projeto_de_lei_legislativo_039.pdf</t>
   </si>
   <si>
     <t>Exclui Parágrafo Único e inclui dispositivo na Lei Municipal nº 5057, de 04 de junho de 2025.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_lei_legis._040.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_lei_legis._040.2025.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos vencimentos dos servidores ativos, aos proventos e às pensões dos aposentados e pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_lei_legislativo_041.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_lei_legislativo_041.2025.pdf</t>
   </si>
   <si>
     <t>Cria Programa Municipal de Incentivo à Aprendizagem para Pessoas com Deficiência no Mundo do Trabalho no Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_legislativo_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_legislativo_042.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do Imposto Predial  e Territorial Urbano (IPTU) e das taxas municipais para pessoas com câncer, em tratamento de hemodiálise, portadoras de doenças crônicas graves e com deficiência no Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_legislativo_043.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_legislativo_043.2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da apresentação de exame toxicológica para os vereadores da Câmara Municipal de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3583/projeto_de_lei_legis._044.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3583/projeto_de_lei_legis._044.2025.pdf</t>
   </si>
   <si>
     <t>Denomina o Polo da Universidade Aberta do Brasil (UAB) no Município de Mostardas com o nome "Professora Regina Gonçalves Braga" e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_legislativo_045.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_legislativo_045.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Cuidados Paliativos e dispõe sobre a inserção das Práticas Integrativas e Complementares no âmbito do Sistema Único de Saúde (SUS) no Município de Mostardas/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_legis._046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_legis._046.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a substituição de sinais sonoros estridentes por sinais musicais ou visuais adequados a estudantes com deficiência ou transtornos do neurodesenvolvimento nos estabelecimentos de ensino localizados no Município de Mostardas, determina sinalização de proibição do uso de equipamentos sonoros no perímetro escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_legislativo_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_legislativo_047.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MOSTARDENSE</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3673/pl_legislativo_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3673/pl_legislativo_048.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MOSTARDENSE AO SR. IVANILDO VERÍSSIMO DE MEDEIROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_legislativo_049.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_legislativo_049.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "ROTA DA LÃ" NO MUNICÍPIO DE MOSTARDAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_leg._050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_leg._050.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Acessibilidade Digital e dá outras providências.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_legislativo_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_legislativo_051.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E TESTAGEM EM SAÚDE DO TRABALHADOR, DESTINADO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE MOSTARDAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_leg._052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_leg._052.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal e a Semana de Valorização do Cooperativismo no Município de Mostardas.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_leg._053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_leg._053.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço Municipal de Referência para Atendimento Integral à Mulher em Situação de Violência e dá outras providências.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_054.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_054.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e de Valorização dos Profissionais da Educação no âmbito do Município de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_55.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_55.2025.pdf</t>
   </si>
   <si>
     <t>Institui as Práticas Integrativas e Complementares - PICS no âmbito do município de Mostardas.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/proj._de_lei_legislativo_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/proj._de_lei_legislativo_056.2025.pdf</t>
   </si>
   <si>
     <t>Dá nome a estrada da Praia de São Simão.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_57.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_57.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Rota Afro-Turística Quilombola de Mostardas, no âmbito do Município de Mostardas, e dá outras providências.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_58.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_58.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Mostardense ao Sr. Guilherme Marques Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_059.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2943/projeto_de_resolucao_001-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2943/projeto_de_resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o horário do expediente da Câmara Municipal  e dá outras providências.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_de_resolucao_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_de_resolucao_002.2025.pdf</t>
   </si>
   <si>
     <t>Revoga as Resoluções nºs 015/2024 e 016/2024.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3151/projeto_de_resolucao_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3151/projeto_de_resolucao_003.2025.pdf</t>
   </si>
   <si>
     <t>Antecipa excepcionalmente a realização da Sessão Ordinária do dia 03/03/2025 para o dia 27/02/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_resolucao_004.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_resolucao_004.2025.pdf</t>
   </si>
   <si>
     <t>Antecipa excepcionalmente o horário da realização da Sessão Ordinária do dia 10/03/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_resolucao_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_resolucao_005.2025.pdf</t>
   </si>
   <si>
     <t>Antecipa excepcionalmente a realização da Sessão Ordinária do dia 21/04/2025 para o dia 16/04/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3294/projeto_de_resolucao_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3294/projeto_de_resolucao_006.2025.pdf</t>
   </si>
   <si>
     <t>Altera os horários das Comissões Permanentes e dá outras providências.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_007-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_007-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética Parlamentar da Câmara Municipal de Mostardas-RS.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_resolucao_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_resolucao_008.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes no Poder Legislativo.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_resolucao_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_resolucao_009.2025.pdf</t>
   </si>
   <si>
     <t>Determina Ponto Facultativo do Expediente da Câmara Municipal de Vereadores para o ano de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3463/projeto_de_resolucao_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3463/projeto_de_resolucao_010.2025.pdf</t>
   </si>
   <si>
     <t>Altera data da Sessão Ordinária do dia 02 de junho de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_resolucao_011.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_resolucao_011.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece data e horário da Sessão Solene da Câmara Municipal de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_resolucao_014-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_resolucao_014-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a data e horário da Sessão Solene da Câmara Municipal de Mostardas e dá outras providências.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_resolucao_015-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_resolucao_015-2025.pdf</t>
   </si>
   <si>
     <t>Altera a data da Sessão Ordinária do dia 15 de setembro de 2025e dá outras providências.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_resolucao_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_resolucao_016.2025.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito da Câmara Municipal de Mostardas o programa "Câmara Mirim".</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_resolucao_17.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_resolucao_17.2025.pdf</t>
   </si>
   <si>
     <t>Altera por tempo determinado o horário do expediente da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2945/requerimento_001.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2945/requerimento_001.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Universidade Federal de Pelotas (UFPel) para manifestar nossos sinceros agradecimentos pela parceria estabelecida com o Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_002.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_002.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Universidade Federal de Rio Grande (FURG) para Manifestar nossos sinceros agradecimentos pela parceria estabelecida com o Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_003.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_003.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Universidade Federal de Santa Maria (UFSM) para manifestar nossos mais sinceros agradecimentos pela parceria estabelecida com o Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_004.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_004.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Universidade Federal do Rio Grande do Sul (UFRGS) para manifestar nossos mais sinceros agradecimentos pela parceria estabelecida com o Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_005.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_005.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Reitoria do Instituto Federal de Educação, Ciência e Tecnologia Sul-rio-grandense (IFSul) para manifestar nossos mais sinceros agradecimentos pela parceria estabelecida com o Polo UAB de Mostardas.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_006.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_006.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Jorge Prestes pela dedicação e empenho com moradores, veranistas e visitantes da Praia do Farol da Solidão.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2973/requerimento_007.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2973/requerimento_007.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de Anderson Lima pela dedicação e empenho com moradores, veranistas e visitantes da Praia Farol da Solidão.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_008.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_008.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos alunos e às escolas premiadas na 19ª Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP).</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>César Galdino, Dangelo Motta, Dudu Verardi, Edinei Machado, Gabriela Saraiva, Jéssica Pereira, Jorge Amaro, Júnior Pereira, Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_009.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_009.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Senhor Vinicius Martins da Silva, Consultor Comercial de Relacionamento com o Cliente - CEEE Grupo Equatorial Energia para que possa nos trazer maiores informações a respeito de melhorias sobre a situação de precariedade de fornecimento de energia elétrica em nosso município.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_010.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_010.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Senhor Presidente do IRGA/RS, senhor Rodrigo Walter Machado, requerendo a manutenção da prestação de serviços pela NATI 34, em nosso município.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Assembleia Legislativa do Rio Grande do Sul, Senhor Adolfo Brito para que interceda em favor da comunidade mostardense em suas justas aparições junto a CEEE Equatorial e IRGA/RS.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_012.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_012.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil do Governo do Estado do Rio Grande do Sul e ao Instituto Rio Grandense do Arroz - IRGA, solicitando a inclusão de vagas para técnico (engenheiro agrônomo) no processo seletivo estadual para o escritório do IRGA de Mostardas.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_013.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_013.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Estadual da Saúde, Conselho Estadual da Saúde e Conselho Estadual dos Direitos da Pessoa com Deficiência que seja avaliada a possibilidade de implantação de um serviço de reabilitação intelectual da Rede de Cuidados à Pessoa com Deficiência (RCPcD) do Rio Grande do Sul na região da Península, contemplando os municípios de Mostardas, Tavares e Capivari do Sul.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_014.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_014.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Coordenação do Serviço Nacional de Aprendizagem Rural recomendando que o município de Mostardas seja contemplado no ano de 2025 com as ações de prevenção em saúde promovidas pelo SENAR, especialmente aquelas que envolvem o atendimento do Gabinete Odontológico, bem como todas as demais iniciativas voltadas à prevenção à saúde do homem no campo.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3071/requerimento_016.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3071/requerimento_016.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério dos Esportes Secretaria Especial de Esporte e Lazer solicitar a elaboração e implementação de programas e políticas públicas voltadas ao Esporte e Lazer nas comunidades quilombolas, reconhecendo a importância dessas ações para a promoção da inclusão social, saúde e bem-estar dessas populações.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3123/requerimento_daer_017.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3123/requerimento_daer_017.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a DAER solicitando a limpeza da área de domínio e melhorias no acostamento.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3124/requerimento_018.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3124/requerimento_018.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Instituto Rio Grandense do Arroz - IRGA propondo uma ampla mobilização dos produtores de arroz de Mostardas para adesão ao Selo IRGA Sustentável.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3125/requerimento_019.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3125/requerimento_019.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento as empresas que ofertam serviço de internet na modalidade fibra óptica ao longo da RST 101, especialmente na região dos Povos, no entorno da Antena, assim como o cronograma de oferta nas demais regiões rurais e urbanas ainda não atendidos.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_020.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_020.2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de medidas emergenciais para auxiliar pescadores artesanais no período de seca e manejo adequado da água na Lagoa do Peixe.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3152/requerimento_021.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3152/requerimento_021.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Dudu Verardi na Sessão Ordinária de 12 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_022.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_022.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal do Meio Ambiente solicitação para que sejam realizados estudos e intervenções junto à Fundação Estadual de Proteção Ambiental (Fepam) e ao Comitê de Gerenciamento da Bacia do Litoral Médio, com o objetivo de viabilizar mecanismos adequados para a abertura e fechamento da Barra da Solidão na Lagoa do Barro Vermelho.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_023.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_023.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Câmara de Vereadores de Mostardas, no uso de suas atribuições, vem respeitosamente solicitar ampliação dos investimentos na Rede Estadual de Ensino do município, especificamente nas escolas estaduais 11 de Abril, Mario Quintana e Padre Simão Moser, por meio do programa Agiliza Educação.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_024.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_024.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Embrapa Cila Temperado e o Município para a implantação de Unidades Experimentais voltadas à agricultura, silvicultura, pecuária, pesca artesanal e comunidades quilombolas.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_025.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_025.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento Faders Acessibilidade e Inclusão, solicitando o apoio para a implantação do Grupo de Apoio a Familiares da Pessoa com Autismo (GAFAPA) em Mostardas e região.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_026.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_026.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento aos escritórios de contabilidade do município, solicitando apoio na divulgação da possibilidade de doações para os Fundos Municipais da Criança e do Adolescente e do Idoso por meio das Declarações de Imposto de Renda.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3231/requerimento_027.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3231/requerimento_027.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Emater propondo a realização de um Mutirão de Documentação do Trabalhador e da Trabalhadora Rural e do Pescador Artesanal, a ser organizado em parceria com os sindicatos, o Poder Executivo, o Poder Legislativo, o Ministério  do Desenvolvimento Agrário, Secretaria de Desenvolvimento Rural, banco e demais entidades públicas, coordenado pela Emater de Mostardas.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_028.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_028.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Eduardo Verardi na Sessão Ordinária de 27 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_029.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_029.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a esta Casa Legislativa solicitando a formação de uma Comissão Especial, nos termos do artigo 68 do Regimento Interno, destinada à atualização do Regimento Interno da Câmara Municipal de Vereadores de Mostardas.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_030.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_030.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Desenvolvimento Agrário e Agricultura Familiar (MDA), ao Ministério das Comunicações (MCom), à Agência Nacional de Telecomunicações (Anatel) e ao Instituto Nacional de Colonização e Reforma Agrária (Incra), solicitando a inclusão do Município de Mostardas na proposta de ampliação do sinal de telefonia móvel 4G e internet de alta velocidade em áreas rurais, conforme acordo de cooperação técnica assinado em 19 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_031.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_031.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Estadual de Educação e à 11ª Coordenadoria Regional de Educação de Osório o presente pedido para que seja viabilizado um estudo técnico voltado à melhoria da rede elétrica da Escola Padre de Simão Moser, bem como a elaboração de um projeto de ampliação de, pelo menos, seis salas de aula e a construção de uma quadra esportiva para os estudantes.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3260/requerimento_032.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3260/requerimento_032.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Estadual de Educação e à 11ª Coordenadoria Regional de Educação de Osório o presente pedido de apoio para a construção de uma quadra poliesportiva na Escola de Ensino Fundamental 11 de Abril, bem como a realização de melhorias na infraestrutura da escola, especialmente no que se refere à rede hidráulica e elétrica, além da construção de uma calçada no entorno de toda a instituição.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_033.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_033.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo Federal solicitando a revisão e a revogação da Portaria Interministerial do Ministério da Pesca e Aquicultura e do Ministério do Meio Ambiente e Mudança do Clima (Portaria Interministerial MPA/MMA n° 26/2025), que estabelece o limite de captura da tainha na Lagoa dos Patos em apenas 2,3 toneladas para um contingente de quase 4 mil pescadores artesanais.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>Moção de Congratulação ao ginete José Álvaro Lopes Machado, campeão da 35ª Festa Campeira do Rio Grande do Sul, no Município de Santa Cruz/RS.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do Rio Grande do Sul, solicitando mais guaritas e guarda-vidas, na operação golfinho, para as praias de Mostardas.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_036.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_036.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento Autônomo de Estradas de Rodagem (DAER), solicitando providências urgentes para a limpeza do acostamento da RSC-101, e, em especial, do trevo que liga o trecho à cidade de Tavares.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_037.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_037.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria da Casa Civil do Governo do Estado, solicitando a inclusão dos municípios de Mostardas e Tavares no rol de beneficiários da Lei Estadual 14.307/20163, que institui o Passe Livre Estudantil no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_038.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_038.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Universidade Federal de Pelotas (UFPel) pelos 10 anos de Processo Seletivo Específico para Indígenas e Quilombolas.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_039.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_039.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Educação solicitando informações referentes ao pedido do Município de Mostardas/RS para implantação  de um Campus Avançado do Instituto Federal do Rio Grande do Sul (IFRS) em nossa região.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_votado_040.2025_votado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_votado_040.2025_votado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do senhor Pedro José Afonso (Seu Pedrinho), falecido no dia 22 de março de 2025.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3318/requerimento_votado_041.2025_votado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3318/requerimento_votado_041.2025_votado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Cléo Evandro Guimarães, bem como Marcos Cardoso, Luis Clóvis Giradi Gustavo Otesbelgue, Ítalo Moares e João Marcos  "Negrinho" Martins, pela importante conquista artística cultural.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>Requerimento ao Estado do Rio Grande do Sul solicitando a retomada das obras e melhoria na sinalização da rodovia.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_042.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_042.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Associação de Pais e Amigos dos Excepcionais (APAE) de Tavares, votos de aplausos e reconhecimento pela inauguração do projeto Teacolhe, realizada no dia 2 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_no_044.2025_votado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_no_044.2025_votado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Time de Futsal Braga F.C.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3352/requerimento_no_045.2025_votado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3352/requerimento_no_045.2025_votado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Municipal de Ensino Fundamental Ruy Miguel Collares Victorino.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_046.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_046.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério das Cidades solicitando a retomada e ampliação das ações do Programa Minha Casa Minha Vida (PMCMV) no município de Mostardas/RS, com atenção especial às modalidades Urbana, Rural Quilombola e à inclusão das Comunidades litorâneas, especialmente aquelas habitadas por pescadores artesanais.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_047.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_047.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao ofício ao Consulado de Portugal em Porto Alegre, para que possa intermediar diálogo institucional junto ao Governo Regional do Açores e à Câmara Municipal de São Jorge, visando a formalização de um Acordo de Geminação (irmandade entre cidades) entre Mostardas e a Freguesia de Calheta/Topo, na Ilha de São Jorge.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_048.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_048.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Tropilha Garrão de Potro pela brilhante organização da 4ª Festa Campeira realizada na localidade do Valim.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento_049.205.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento_049.205.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelos 55 anos da Escola Municipal Fundamental Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_050.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_050.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Bancada Gaúcha do Congresso Nacional para o acompanhamento e articulação junto aos Ministérios competentes das propostas cadastradas pela Prefeitura Municipal de Mostardas no âmbito do Novo PAC 2025.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_051.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_051.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Polícia Civil do Estado do Rio Grande do Sul, pela nomeação do Delegado Heraldo Chaves Guerreiro como Chefe da Instituição, e da Delegada Adriana Regina da Costa como Subchefe da Polícia Civil.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_052.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor Ministro da Educação, Camilo Santana, solicitando informações e reforçando o pedido de implantação de um Câmpus Avançado do Instituto Federal do Rio Grande do Sul (IFRS) no município de Mostardas/RS, com base nos dados técnicos, territoriais, sociais e educacionais, apresentando ainda complementações técnicas e estratégicas ao Processo SEI nº 23123007499/2023/90.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_053.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_053.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil do Governo do Estado recomendando o Programa de Recuperação Socioprodutiva, Ambiental e de Incremento da Resiliência Climática da Agricultura Familiar Gaúcha, instituído pelo Projeto de Lei nº 109/2025.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_052.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_052.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Agência Nacional de Energia Elétrica - ANEEL para que análise a viabilidade de inclusão dos pescadores artesanais, notadamente no estado do Rio Grande do Sul, dos Municípios de Mostardas e Tavares, como grupo social específico de atenção no âmbito da Resolução Normativa nº 1000/2021.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_055.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_055.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pela passagem dos 40 anos de fundação do Balneário Mostardense, celebrados neste ano de 2025.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_056.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_056.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Patronagem do CTG CRISTÓVÃO PEREIRA pela realização do 31º Rodeio Crioulo Estadual do Rincão.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_057.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_057.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Clínica Lumiar - Centro Integrado pela sua recente inauguração em nossa cidade.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_058.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_058.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Estadual de Segurança Pública do Estado do Rio Grande do Sul, Sr. Sandro Caron, solicitando a complementação de duas viaturas, tracionadas (4x4) para a Brigada Militar e Polícia Civil de Mostardas.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_votado_059.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_votado_059.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado do RS, solicitando as necessárias medidas de urgência para realização de estudo técnico com diagnóstico de medidas de ampliação e adequação do sistema de drenagem de águas da RST 101, em toda a extensão do Município de Mostardas, com execução imediata de construção de galerias, ampliação da quantidade e diâmetro dos canos existentes, para evitar novos alagamentos e tragédias com o represamento no escoamento das águas pela RST 101.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3494/requerimento_votado_060.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3494/requerimento_votado_060.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando medidas urgentes por parte do Ministério Público Estadual, instaurando os expedientes legais cabíveis contra o DAER e GOVERNO DO ESTADO DO RS, para medidas imediatas que evitem novas tragédias na região, readequando o sistema de drenagem de águas da Rodovia.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_votado_061.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_votado_061.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Comitê Científico de Adaptação e Resiliência Climática, com o objetivo de apoio técnico para que possamos enfrentar os impactos dos eventos climáticos extremos ocorridos recentemente em Mostardas, sobretudo na região do 4° Distrito.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_votado_062.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_votado_062.2025.pdf</t>
   </si>
   <si>
     <t>Departamento de Recursos Hídricos do Estado do Rio Grande do Sul pra que este priorize a elaboração do Mapa Hídrico da Bacia Hidrográfica do Litoral Médio, com o objetivo de subsidiar medidas emergenciais e estruturantes de enfrentamento às mudanças climáticas, especialmente diante dos eventos extremos recentes, como as enchentes que atingiram diversos municípios da região, com destaque para o município de Mostardas.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_votado_063.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_votado_063.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Universidade Federal do Rio Grande do Sul (UFRGS), por meio do Instituto de Pesquisas Hidráulicas (IPH), do Programa de Pós-Graduação em Sensoriamento Remoto e demais unidades relacionadas, para a elaboração de estudos técnicos voltados à criação de um sistema de proteção e controle de enchentes ao longo da RST- 101 com especial prioridade para o trecho correspondente à região do 4° Distrito (Solidão) no município de Mostardas.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>Moção de Congratulação pela passagem dos 70 anos da Emater/Ascar - Associação Sulina de Crédito e Assistência Rural, em reconhecimento à história de relevantes serviços prestados ao Estado do Rio Grande do Sul e, em especial, ao nosso município.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimento_65-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimento_65-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a CORSAN, sob gestão da Aegea, envie representantes a esta casa Legislativa para apresentação do Plano Regional de Saneamento e, em especial, para detalhar as ações previstas para o município de Mostardas</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_066.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_066.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Defensoria Pública Estadual (DPE-RS), manifestando apoio institucional à Ação Civil Pública ajuizada, através dos Núcleos de Defesa da Pessoa com Deficiência (NUDEPED) e de Defesa do Consumidor e Tutelas Coletivas (NUDECONTU), que visa garantir o direito ao passe livre no transporte coletivo da Capital para todas as pessoas com deficiência que, mesmo residindo em outros municípios, necessitam circular por Porto Alegre para fins de tratamento de saúde.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_068-2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_068-2025.pdf</t>
   </si>
   <si>
     <t>Justificativa da ausência do Vereador Jorge Amaro de Souza Borges, na Sessão Ordinária do dia 16 de junho de 2025.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_069.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_069.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Eduardo Verardi na Sessão Ordinária de 23/06/2025.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_070.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_070.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Tropeiros do Litoral, pela 5ª Festa Campeira e 12ª Campereada de Mostardas.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_071.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_071.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo Estadual, por meio da Secretaria de Agricultura ou órgão competente, para que sejam avaliadas e adotadas medidas de apoio aos agricultores locais, especialmente diante da queda no preço do arroz, que passou de R$ 85,00 para R$ 65,00 por saco, dificultando a quitação de custos com insumos e afetando diretamente a viabilidade econômica da produção.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_072.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_072.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento o encaminhamento de expediente ao Ministério de Agricultura e Pecuária (MAPA)  e ao Instituto Nacional de Meteorológicas Automáticas (EMAs) em todos os distritos do município de Mostardas.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_073.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_073.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Dudu Verardi na Sessão Ordinária de 07 de julho de 2025.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3614/requerimento_votado_074.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3614/requerimento_votado_074.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença do cargo de Vereador de César Galdino, a partir de 15/07/2025 até 15/08/2025.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_075.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_075.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Estadual do Meio Ambiente e Infraestrutura para que providencie a reativação e manutenção de estações pluviométricas no município de Mostardas e Tavares.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_076.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_076.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Assembleia Legislativa do Rio Grande do Sul, manifestando apoio ao Projeto de Lei n° 111/2025, de autoria da Deputada Estadual Delegada Nadine (PSDB), que institui a Política Estadual de Proteção e Atenção às Mães Atípicas no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_077.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_077.2025.pdf</t>
   </si>
   <si>
     <t>Moção ao Instituto do Patrimônio Histórico e Artístico Nacional - IPHAN congratulando pelo reconhecimento dos Saberes do Rosário: Reinados, Congados e Congadas como Patrimônio Cultural do Brasil.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_078.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_078.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Fundação de Articulação e Desenvolvimento de Políticas Públicas para Pessoas com Deficiência e com Altas Habilidades no Rio Grande do Sul - Faders Acessibilidade e Inclusão, recomendando que a instituição proceda à avaliação do atual processo de solicitação e emissão do Passe Livre Intermunicipal, com vistas à sua modernização, desburocratização e ampliação do acesso, especialmente para pessoas com deficiência residentes em municípios do interior.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_079.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_079.2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO À SECRETARIA DE TURISMO DO ESTADO DO RIO GRANDE DO SUL, AO GABINETE DO GOVERNADOR, E ÀS PREFEITURAS E CÂMARAS MUNICIPAIS DE CAPIVARI DO SUL, PALMARES DO SUL, MOSTARDAS, TAVARES E SÃO JOSÉ DO NORTE, PROPONDO A CRIAÇÃO DA ROTA AFRO-AÇORIANA, UM ROTEIRO TURÍSTICO INTERMUNICIPAL DE VALORIZAÇÃO CULTURAL, HISTÓRICA, AMBIENTAL E ECONÔMICA DA REGIÃO PENINSULAR DO LITORAL MÉDIO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_080.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_080.2025.pdf</t>
   </si>
   <si>
     <t>ENVIO DE EXPEDIENTE AO MINISTÉRIO DAS COMUNICAÇÕES, SOLICITANDO ESCLARECIMENTOS SOBRE A OPERACIONALIZAÇÃO DO PROGRAMA WI-FI BRASIL NAS COMUNIDADES QUILOMBOLAS DO ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_081.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_081.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES AOS PROJETOS DE ATUALIZAÇÃO DE BASE DE DADOS DE TOPOGRAFIA E HIDROLOGIA NO TERRITÓRIO DO RS</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_082.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_082.2025.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO FORMAL DOS PESCADORES ARTESANAIS NO ESCOPO DE AÇÕES E PROGRAMAS DO PLANO RIO GRANDE, TENDO EM VISTA A SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA AGRAVADA PELOS EVENTOS CLIMÁTICOS EXTREMOS QUE ATINGIRAM O LITORAL E DEMAIS REGIÕES DO ESTADO</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3655/requerimento_083.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3655/requerimento_083.2025.pdf</t>
   </si>
   <si>
     <t>QUE A ASSEMBLÉIA LEGISLATIVA DO RIO GRANDE DO SUL, ASSIM COMO NOSSOS REPRESENTANTES NO CONGRESSO NACIONAL, SE EMPENHEM NA APROVAÇÃO DA PEC 19/2024.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_084.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_084.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A CEEE GRUPO EQUATORIAL</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_085.202501980120250808083024.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_085.202501980120250808083024.pdf</t>
   </si>
   <si>
     <t>O RETORNO DA LINHA DE ÔNIBUS QUE OPERA AOS DOMINGOS, ESPECIFICAMENTE NO HORÁRIO DAS 15:50, ENTRE TAVARES E PALMARES DO SUL</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_086.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_086.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PROPOSTA E EMENDA À CONSTITUIÇÃO Nº 383, DE 2017, A QUAL ACRESCENTA § 4º AO ART. 204 DA CONSTITUIÇÃO FEDERAL, COM O OBJETIVO DE DESTINAR ANUALMENTE, NO MÍNIMO, 1% DA RECEITA CORRENTE LÍQUIDA (RCL) DA UNIÃO AO FINANCIAMENTO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jéssica Pereira, Jorge Amaro, Júnior Pereira, Professor Gladimir</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_87.2025_aprovado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_87.2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Clóvis Eduardo Collares Verardi (Mano Verardi), falecido em 03 de agosto de 2025.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>César Galdino, Dangelo Motta, Dudu Verardi, Edinei Machado, Flávio Mano, Jéssica Pereira, Jorge Amaro, Júnior Pereira, Marcelo Pedone</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_088.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_088.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a todos os usuários do Instituto de Previdência do estado do Rio Grande do Sul - IPE SAÚDE, com o fim de apoiar uma auditoria para investigar o IPE SAÚDE em âmbito estadual.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_089.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Associação Gaúcha Pró-Escolas Famílias Agrícola (AGEFA), solicitando informações sobre quais os caminhos necessários para que possamos viabilizar a implementação de uma unidade da Escola da Família Agrícola (EFA) em nossa região da Península, com vistas a atender os municípios de Mostardas, Palmares do Sul, Capivari do Sul, Tavares e São José do Norte.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_090.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_090.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria de Saúde do Estado do Rio Grande do Sul, solicitando mais ampliação ressonâncias magnéticas.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_091.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_091.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Estado do Rio Grande do Sul solicitando as seguintes informações:_x000D_
 a) Se há algum projeto em andamento de readequação do sistema de escoamento de águas na RST 101 no trecho dentro do município de Mostardas? Há alguma previsão de adequação dos bueiros e ampliação de vazão pelos esgotos existentes ao longo da RST101 no trecho dentro do município de Mostardas?_x000D_
 b) Especificadamente no trecho da rodovia RST101 na localidade de Nova Escócia, na sede da cidade de Mostardas, existe algum estudo de ampliação da vazão de águas nos esgotos da RST101?_x000D_
 c) Na localidade de Solidão, onde ocorreu recentemente o alagamento de dezenas de residências, quais as ações práticas adotadas pelo DAER e pelo Estado do RS na RST101 para evitar novos alagamentos? Há algum projeto em andamento, com previsão de implantação?</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_092.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_092.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo transcurso do primeiro ano do pastoreiro episcopal de Dom Jorge Plerozan, Bispo da Diocese de Rio Grande.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_093.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_093.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Sociedade de Amparo à Terceira Idade - Lar do Idoso Padre Simão de Mostardas, pela passagem dos 30 anos de sua fundação e pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_094.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_094.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Defensoria Pública do Estado do Rio Grande do Sul, solicitando a adoção de medidas no sentido de firmar acordos junto às concessionárias de energia elétrica, nos moldes da iniciativa já celebrada com a CEEE Equatorial e a RGE, a fim de garantir a proteção dos consumidores mostardenses atingidos pelas enchentes e demais eventos extremos que ocorreram a partir do mês de maio de 2025.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_095.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_095.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Banda Marcial da Escola 11 de Abril.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_096.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_096.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Operadora de Sinal de Telefonia Vivo, solicitando manutenção da antena em nosso município.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_097.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_097.2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Neri Soares Machado para receber a Medalha do Mérito Comunitário.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_daer_votado_no_098.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_daer_votado_no_098.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGENS, A INSTALAÇÃO DE UM BUEIRO, EM REGIME DE URGÊNCIA, COM VAZÃO DE NO MÍNIMO CANO DE 1 METRO DE DIÂMETRO, A SER INSTALADO NO KM 252, EM PLENA ZONA URBANA DA CIDADE DE MOSTARDAS-RS</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_099.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_099.2025.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GERALDO ALCKMIN, VICE-PRESIDENTE DA REPÚBLICA FEDERATIVA DO BRASIL E MINISTRO DO DESENVOLVIMENTO, INDÚSTRIA, COMÉRCIO E SERVIÇOS, SOLICITANDO SUA INTERVENÇÃO JUNTO AO GOVERNO AMERICANO EM DEFESA DO SETOR MADEIREIRO BRASILEIRO, GRAVEMENTE AFETADO PELAS RECENTES TAXAÇÕES IMPOSTAS PELOS ESTADOS UNIDOS DA AMÉRICA</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/requerimento_100.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/requerimento_100.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Cabanha Boa Vista, sediada por nosso Município, pela excelente participação na 48ª Expointer realizada no Parque de Exposições Assis Brasil, em Esteio/RS.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_101.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_101.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Cooperativa dos Povos Tradicionais de Mostardas - Cooptram, pela destacada participação na 48ª Expointer, realizada no Parque de Exposições Assis Brasil, em Esteio/RS.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_102.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_102.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à agroindústria familiar Mar Telinho Pescados, pela relevante participação na 48ª Expointer, realizada no Parque de Exposições Assis Brasil, em Esteio/RS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_103.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_103.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Mostratec organizada pela 11ª Coordenadoria Regional de Educação de Osorio/RS.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/requerimento_104.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/requerimento_104.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à compositoras e compositores Daiane Molet, Anderson Xilico, Chico Professor, Fagner Presidente, Fred Feijó, Marcéle Salles e Maninho Veiga, integrantes do grupo Lanceiros de Pelotas/RS.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_105.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_105.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Universidade Federal de Pelotas - UFPEL - RS, especificamente ao responsável pelo curso de Medicina Veterinária da instituição pela infeliz e desastrosa aula inaugural de apoio a Reforma Agrária cujo tema principal foi o combate ao Agronegócio.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_106.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_106.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Jorge Amaro do PSDB, na Sessão Ordinária de 22 de setembro de 2025.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/requerimento_107.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/requerimento_107.2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita retirada dos eucaliptos que abrangem parte da rodovia RSC 101 próximo ao KM 252.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_108.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_108.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Dudu Verardi, na Sessão Ordinária de 22 de setembro de 2025.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_109.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_109.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria de Saúde do Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_110.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_110.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Comando da Brigada Militar do Estado do Rio Grande do Sul, solicitando reforço de policial para atendimento nas localidades da Praia de São Simão, Balneário Mostardense, Solidão e Lagoa do Bacupari, durante a temporada do verão.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_111.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_111.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao time Vidraçaria a categoria sub 18, pela participação nas Quartas de final do Campeonato Estadual de Futsal.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_112.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_112.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Ilustríssimo Senhor Domingos Velho Lopes, eleito novo Presidente da Federação da Agricultura do Estado do Rio  Grande do Sul - FARSUL, cuja posse está prevista para o mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/requerimento_113.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/requerimento_113.2025.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência da Vereadora Jéssica Pereira na Sessão Ordinária de 06 de outubro de 2025.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_114.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_114.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretária Estadual de Educação, Sra. Raquel Teixeira, solicitando o apoio para a implantação de Curso de Ensino Médio na Modalidade Integrada, com Curso Técnico de Informática no turno noturno, bem como implementação de Ensino Fundamental em tempo integral no turno diurno, na Escola Estadual de Ensino Fundamental 11 de Abril, localizada neste município.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_115.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_115.2025.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação do prazo por mais 30 (trinta ) dias para a conclusão dos trabalhos da Comissão Temporária Especial para Revisão do Regimento Interno da Câmara Municipal de Mostardas, instituída pela Portaria Especial nº 023/2025, de 11 de agosto de 2025.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_116.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_116.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação as entidades envolvidas no processo de reconhecimento do Inventário dos Saberes e Fazeres da Lã do Rio Grande do Sul, destacando a importância cultural, econômica e identitária da produção lanífera no território gaúcho, especialmente nas comunidades rurais e tradicionais do Litoral Médio.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/requerimento_117.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/requerimento_117.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa Civil do Governo do Estado do Rio Grande do Sul, recomendando que, por intermédio da Secretaria de Transporte, que na regulamentação do novo Passe Livre Intermunicipal Estudantil seja garantido o direito aos estudantes dos municípios de Mostardas e Tavares, atualmente excluídos pelo modelo vigente.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_118.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_118.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Grupo GLM - Grupo Litoral Mostardense, pela realização do evento em comemoração ao Dia das Crianças, ocorrido no dia 12 de outubro de 2025, no Ginásio de Esportes de Mostardas, a partir das 14horas.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_119.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_119.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Tropeiros do Litoral, pela realização do 19º Rodeio Interestadual Crioulo de Mostardas , ocorrido nos dias 09, 10, 11 e 12 de outubro de 2025.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_120.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_120.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Embrapa Clima Temperado, para que possa estar viabilizando a inclusão de um Dia de Campo específico para pequenos e médios produtores de arroz Quilombolas.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_121.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_121.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. João Batista da Rosa, em homenagem póstuma pelo seu falecimento.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/requerimento_122.2025_aprovado.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/requerimento_122.2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, reconhecimento e agradecimento à empresa Netpal Telecom pela realização do evento em comemoração ao Dia das Crianças, ocorrido no dia 19 de outubro de 2025, no Parque Menotti Garibaldi - Parcão, em Mostardas/RS.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_123.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_123.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos agricultores e às entidades representativas do setor arrozeiro do Estado do Rio Grande do Sul, diante da grave crise que afeta a cadeia produtiva do arroz em 2025.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_124.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_124.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Cooperativa Regional de Energia e Desenvolvimento do Litoral Norte - Coopernorte, pela passagem dos seus 50 anos de fundação, celebrados em 09 de março de 2025, reconhecendo sua trajetória de pioneirismo, integração comunitária e contribuição decisiva ao desenvolvimento econômico e social da região.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_125.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_125.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Estadual Técnica de Agricultura (ETA) Leonel Moura Brizola, pela passagem de seus 115 anos de fundação, comemorados no ano de 2025.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_126.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_126.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Instituto Federal de Educação, Ciência e Tecnologia Sul-Rio-Grandense - IFSUL, campus Visconde da Graça CAVG, pela formatura dos estudantes de cursos técnicos em Administração, Contabilidade e Meio Ambiente.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_127.2025_2.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_127.2025_2.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Eduardo Verardi na Sessão Ordinária de 10 de novembro de 2025.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_128.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_128.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Instituto Chico Mendes de Conservação da Biodiversidade (ICMBio) solicitando apoio direto, em caráter prioritário, para a implantação, articulação territorial e cadastramento de beneficiários do Programa Bolsa Verde nos municípios de Mostardas, Tavares e demais comunidades do Litoral Médio.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/requerimento_129.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/requerimento_129.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Desenvolvimento Agrário e Agricultura Familiar (MDA), pleiteando a realização de Mutirão de Cadastro, Orientação Técnica e Divulgação do programa Selo Quilombos do Brasil nas comunidades quilombolas do Litoral Médio do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_130.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_130.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Trabalho, Emprego e Previdência , solicitando a adoção de medidas estratégicas para o fornecimento da Economia Solidária no território quilombola do Litoral Médio.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_131.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_131.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério de Cultura para que avalie e implemente processo simplificado de certificação de Pontos de Cultura, especificamente voltado às comunidades quilombolas certificadas pela Fundação Cultural Palmares, com ênfase no Litoral Médio do Rio Grande do Sul e, em especial, no município de Mostardas.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_132.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_132.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério dos Direitos Humanos e da Cidadania e Ministério da Igualdade Racial para que adotem medidas específicas de priorização de ações, programas e recursos destinados aos municípios aderentes ao Sistema Nacional de Promoção da Igualdade Racial - SINAPIR, especialmente aqueles que possuem comunidades quilombolas certificadas, a exemplo no município de Mostardas e demais municípios do Litoral Médio do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_133.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_133.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação às Escolas Municipais Marcelo Gama e Nossa Senhora Aparecida, em reconhecimento à destacada participação de seus estudantes no 16º Festival Brasileiros de Aves Migratórias.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_135.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_135.2025.pdf</t>
   </si>
   <si>
     <t>Manifestação de Congratulações à ONG Save Brasil, pelo expressivo conjunto de ações realizadas no município, destacando o compromisso institucional com a conservação da biodiversidade, proteção das aves migratórias, a promoção da educação ambiental nas escolas e o fortalecimento das comunidades tradicionais do Litoral Médio.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_135.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_135.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Laboratório de Genética Afro-Brasileira e Indígena (LGABI), do Departamento de Genética do Instituto de Biociências da Universidade Federal do Rio Grande do Sul - UFGS, pelo exemplar trabalho científico, comunitário e extensionista desenvolvido sob coordenação da Professora Márcia Holsbach Beltrame.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_136.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_136.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Universidade Federal do Rio Grande do Sul (FURG), em especial à Reserva Técnica de Arqueologia - LEPAN, ao Laboratório de Arqueologia e Pré-História Evolutiva e Experimental - LAPEEX e ao Instituto de Ciências Humanas e da Informação (ICHI), pelo relevante trabalho científico realizado nos sítios históricos da Comunidade Quilombola da Casca e recentemente apresentado durante o Festival Brasileiro de Aves Migratórias.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_137.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_137.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Nature Canadá, instituição de reconhecida trajetória internacional dedicada à conservação da biodiversidade, à proteção dos ecossistemas e ao fortalecimento de comunidades que vivem em territórios ambientalmente sensíveis.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_138.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_138.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Estadual de Ensino Fundamental 11 de Abril, em reconhecimento à sua seleção para apresentar banner no palco da 5ª dição da Semana Maria da Penha nas Escolas realizada no Auditório do Tribunal de Contas do Estado (TCE-RS), em Porto Alegre, na qual obteve a conquista do 1º lugar Destaque 2025 - Projeto Mais Popular.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_139.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_139.2025.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Instituto Chico Mendes de Conservação da Biodiversidade - ICMBio, pela realização do 16º Festival das Aves Migratórias, evento de grande relevância científica, ambiental, cultural e educativa, que promove a conservação da biodiversidade, a valorização das unidades de conservação e o engajamento da comunidade na proteção das aves migratórias que utilizam nosso território em suas rotas anuais.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2962/resolucao_001.2025_assinada.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2962/resolucao_001.2025_assinada.pdf</t>
   </si>
   <si>
     <t>ALTERA POR TEMPO DETERMINADO O HORÁRIO DO EXPEDIENTE DA CÂMARA MUNICIPAL E RÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2963/resolucao_002.2025_assinada.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2963/resolucao_002.2025_assinada.pdf</t>
   </si>
   <si>
     <t>REVOGA AS RESOLUÇÕES Nºs 015/2024 E 016/2024</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3198/processo_de_veto_088.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3198/processo_de_veto_088.2025.pdf</t>
   </si>
   <si>
     <t>Comunicação de Veto ao Projeto de Lei nº 001/2025 - Expediente nº 010/2025 - Poder Legislativo.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3199/processo_de_veto_089.2025.pdf</t>
+    <t>http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3199/processo_de_veto_089.2025.pdf</t>
   </si>
   <si>
     <t>Comunicação de Veto ao Projeto de Lei nº 03/2025 Expediente nº 008/2025 - Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9996,67 +9996,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3072/indicacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3126/indicao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3127/indicao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3128/indicao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3129/indicao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3130/indicao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_024.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_026.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_028.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_029.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_030.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_031.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_032.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_033.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_034.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_036.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3193/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3203/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_039.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_040.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3206/indicacao_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_042.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_043.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_044.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_048.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_049.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_052.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_054.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_055.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_056.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_057.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_058.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_059.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_060.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_061.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_062.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_063.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_064.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_065.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_066.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_067.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_068.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_069.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_070.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_071.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_072.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_073.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_074.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_075.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_076.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3375/indicacao_077.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3376/indicacao_078.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_079.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_080.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_081.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_082.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_084.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_084.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_085.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_086.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_087.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_088.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_089.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_090.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3428/indicacao_091.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3429/indicacao_092.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_093.205.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_094.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_095.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_096.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_097.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_098.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_099.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_103.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3501/idicacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3518/indicacao_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3534/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_118.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_119.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3556/indicacao_120.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_121.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3558/indicacao_122.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_123.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_124.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_125.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_126.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_127.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_128.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_129.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_130.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_131.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_132.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_133.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_134.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_135.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_136.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3632/indicacao_137.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3633/indicacao_138.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_139.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_140.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3658/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_142.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3663/indicacao_143.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_144.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_145.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3679/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_150.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_151.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_152.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_153.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_154.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_155.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_156.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_157.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_158.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_159.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_160.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_161.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_162.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_163.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_164.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_165.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_166.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_167.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_168.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_169.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_170.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_171.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_172.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_173.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_174.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_175.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_176.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_177.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/indicacao_178.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_179.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_180.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_181.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_182.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_183.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_184.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_185.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_186.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_187.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_188.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_189.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_190.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_191.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_192.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_193.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_194.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_195.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_196.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_197.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_198.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_199.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_200.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_201.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_202.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_203.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_204.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_205.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_206.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_207.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_208.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_209.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_210.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_211.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_212.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2961/pedido_de_informacao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_informacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2988/pedido_de_informacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_informacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_informacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_informacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3007/pedido_de_informacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3008/pedido_de_informacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3009/pedido_de_informacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_informacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3048/pedido_de_informacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3049/pedido_de_informacao_015.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3050/pedido_de_informacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3078/pedido_de_informacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3079/pedido_de_informacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3080/pedido_de_informacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3081/pedido_de_informacao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3082/pedido_de_informacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3083/pedido_de_informacao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3084/pedido_de_informacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3131/pedido_de_informacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3132/pedido_de_informacao_028.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3133/pedido_de_informacao_029.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3134/pedido_de_informacao_030.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3135/pedido_de_informacao_031.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3136/pedido_de_informacao_032.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_informacao_033.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_informacao_034.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_informacao_035.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_informacao_036.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_informacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_informacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_informacao_039.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3207/pedido_de_informacao_040.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3208/pedido_de_informacao_041.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3229/pedido_de_informacao_042.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3238/pedido_de_informacao_043.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3239/pedido_de_informacao_044.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3240/pedido_de_informacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3267/pedido_de_informacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3268/pedido_de_informacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3283/pedido_de_informacao_048.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3284/pedido_de_informacao_049.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3285/pedido_de_informacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3286/pedido_de_informacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3299/pedido_de_informacao_052.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3300/pedido_de_informacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3301/pedido_de_informacao_054.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3362/pedido_de_informacao_055.2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3363/pedido_de_informacao_056.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3364/pedido_de_informacao_057.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3365/pedido_de_informacao_058.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3397/pedido_de_informacao_059.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3435/pedido_de_informacao_060.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3455/pedido_de_informacao_061.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3466/pedido_de_informacao_062.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3465/pedido_de_informacao_063.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3486/pedido_de_informacao_064.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3504/pedido_de_informacao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3505/pedido_de_informacao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3506/pedido_de_informacao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3507/pedido_de_informacao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3519/pedido_de_informacao_069.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3520/pedido_de_informacao_070.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3521/pedido_de_informacao_071.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3522/pedido_de_informacao_072.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3589/pedido_de_informacao_073.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3590/pedido_de_informacao_074.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3600/pedido_de_informacao_075.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3620/pedido_de_informacao_076.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3637/pedido_de_informacao_077.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3638/pedido_de_informacao_078.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3641/pedido_de_informacao_080.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3659/pedido_de_informacao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3660/pedido_de_informacao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3661/pedido_de_informacao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3691/pedido_de_informacao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3692/pedido_de_informacao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/pedido_de_informacao_086.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/pedido_de_informacao_087.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/pedido_de_informacao_088.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/pedido_de_informacao_089.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/pedido_de_infomacao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/pedido_de_infomacao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/pedido_de_infomacao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/pedido_de_infomacao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/pedido_de_informacao_094.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_informacao_095.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_informacao_096.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/pedido_de_informacao_097.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_informacao_098.2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_informacao_099.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_informacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_informacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/pedido_de_informacao_102.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_informacao_103.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_informacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3873/pedido_de_informacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/pedido_de_informacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3884/pedido_de_informacao_107.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_informacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_001.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_002.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_003.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2953/pedido_de_providencia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2954/pedido_de_providencia_005.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2955/pedido_de_providencia_006.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2956/pedido_de_providencia_007.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2957/pedido_de_providencia_008.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2958/pedido_de_providencia_009.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2959/pedido_de_providencia_010.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2960/pedido_de_providencia_011.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2978/pedido_de_providencia_012.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2979/pedido_de_providencia_013.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2980/pedido_de_providencia_014.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2982/pedido_de_providencia_015.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_016.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_017.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2985/pedido_de_providencia_018.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2986/pedido_de_providencia_019.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2987/pedido_de_providencia_020.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_021.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_022.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_023.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3001/pedido_de_providencia_024.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3002/pedido_de_providencia_025.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3003/pedido_de_providencia_026.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3004/pedido_de_providencia_027.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3005/pedido_de_providencia_028.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3006/pedido_de_providencia_029.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3057/pedido_de_providencia_031.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_032.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3060/pedido_de_providencia_034.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3061/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_038.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3065/pedido_de_providencia_039.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_040.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3067/pedido_de_providencia_041.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3068/pedido_de_providencia_042.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3069/pedido_de_providencia_043.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_044.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3086/pedido_de_providencia_045.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3087/pedido_de_providencia_046.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3088/pedido_de_providencia_047.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3089/pedido_de_providencia_048.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3090/pedido_de_providencia_049.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3091/pedido_de_providencia_050.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3092/pedido_de_providencia_051.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3093/pedido_de_providencia_052.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3094/pedido_de_providencia_053.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3095/pedido_de_providencia_054.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3120/pedido_de_providencia_055.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3121/pedido_de_providencia_056.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3122/pedido_de_providencia_057.2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_058.2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_059.2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_060.2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_061.2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_062.2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_063.2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_064.2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_065.2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_066.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_067.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_068.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3172/pedido_de_providencia_069.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3173/pedido_de_providencia_070.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3209/pedido_de_providencia_071.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3210/pedido_de_providencia_072.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3212/pedido_de_providencia_073.2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3211/pedido_de_providencia_074.2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3213/pedido_de_providencia_075.2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3219/pedido_de_providencia_076.2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3220/pedido_de_providencia_077.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3221/pedido_de_providencia_078.2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3222/pedido_de_providencia_079.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3223/pedido_de_providencia_080.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3224/pedido_de_providencia_081.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3225/pedido_de_providencia_082.2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3226/pedido_de_providencia_083.2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3227/pedido_de_providencia_084.2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3228/pedido_de_providencia_085.2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3241/pedido_de_providencia_086.2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3242/pedido_de_providencia_087.2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3243/pedido_de_providencia_088.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3254/pedido_de_providencia_089.2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3257/pedido_de_providencia_090.2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3255/pedido_de_providencia_091.2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3256/pedido_de_providencia_092.2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3262/pedido_de_providencia_093.2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3263/pedido_de_providencia_094.2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3264/pedido_de_providencia_095.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3265/pedido_de_providencia_096.2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3266/pedido_de_providencia_097.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3287/pedido_de_providencia_098.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3288/pedido_de_providencia_099.2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3303/pedido_de_providencia_101.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3304/pedido_de_providencia_102.2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3305/pedido_de_providencia_103.2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3326/pedido_de_providencia_104.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3327/pedido_de_providencia_105.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3328/pedido_de_providencia_106.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3329/pedido_de_providencia_107.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3330/pedido_de_providencia_108.2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3331/pedido_de_providencia_109.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3332/pedido_de_providencia_110.2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3333/pedido_de_providencia_111.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3334/pedido_de_providencia_112.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3335/pedido_de_providencia_113.2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3336/pedido_de_providencia_114.2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3337/pedido_de_providencia_115.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3338/pedido_de_providencia_116.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3366/pedido_de_providencia_117.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3367/pedido_de_providencia_118.2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3368/pedido_de_providencia_119.2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3369/pedido_de_providencia_120.2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3370/pedido_de_providencia_121.2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3377/pedido_de_providencia_122.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3378/pedido_de_providencia_123.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3379/pedido_de_providencia_124.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3398/pedido_de_providencia_125.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3399/pedido_de_providencia_126.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3400/pedido_de_providencia_127.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3401/pedido_de_providencia_128.2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3402/pedido_de_providencia_129.2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3403/pedido_de_providencia_130.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3404/pedido_de_providencia_131.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3405/pedido_de_providencia_132.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3417/pedido_de_providencia_133.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3418/pedido_de_providencia_134.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3419/pedido_de_providencia_135.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3420/pedido_de_providencia_136.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3421/pedido_de_providencia_137.2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3422/pedido_de_providencia_138.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3433/pedido_de_providencia_139.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3434/pedido_de_providencia_140.2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3446/pedido_de_providencia_141.2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3447/pedido_de_providencia_142.2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3448/pedido_de_providencia_143.2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3449/pedido_de_providencia_144.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3450/pedido_de_providencia_145.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3451/pedido_de_providencia_146.2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3452/pedido_de_providencia_147.2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3453/pedido_de_providencia_148.2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3454/pedido_de_providencia_149.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3467/pedido_de_providencia_150.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3468/pedido_de_providencia_151.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3487/pedido_de_providencia_152.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3508/pedido_de_informacao_153.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3509/pedido_de_providencia_154.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3510/pedido_de_providencia_155.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3511/pedido_de_providencias_156.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3512/pedido_de_providencia_157.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3513/pedido_de_providencias_158.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3514/pedido_de_providencias_159.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3515/pedido_de_providencia_160.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3523/pedido_de_providencia_161.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3524/pedido_de_providencia_162.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3525/pedido_de_providencia_163.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3526/pedido_de_providencia_164.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3527/pedido_de_providencia_165.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3528/pedido_de_providencia__166.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3529/pedido_de_providencia_167.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3539/pedido_de_providencia_168-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3540/pedido_de_providencia_169-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3541/pedido_de_providencia_170-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3542/pedido_de_providencia_171-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3543/pedido_de_providencia_172-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3544/pedido_de_providencia_173-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3545/pedido_de_providencia_174-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3559/pedido_de_providencia_175.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3560/pedido_de_providencia_176.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3561/pedido_de_providencia_177.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3562/pedido_de_providencia_178.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3563/pedido_de_providencia_180.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3564/pedido_de_providencia_181.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3565/pedido_de_providencia_182.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3566/pedido_de_providencia_183.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3567/pedido_de_providencia_184.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3572/pedido_de_providencia_185.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3573/pedido_de_providencia_186.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3574/pedido_de_providencia_187.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3575/pedido_de_providencia_188.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3576/pedido_de_providencia_189.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3577/pedido_de_providencia_190.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3578/pedido_de_providencia_191.2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3579/pedido_de_providencia_192.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3591/pedido_de_providencia_193.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3592/pedido_de_providencia_194.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3601/pedido_de_providencia_195.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3602/pedido_de_providencia_196.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3603/pedido_de_providencia_197.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3604/pedido_de_providencia_198.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3619/pedido_de_providencia_199.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3621/pedido_de_providencia_200.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3622/pedido_de_providencia_201.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3642/pedido_de_providencia_202.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3643/pedido_de_providencia_203.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3644/pedido_de_providencia_204.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3645/pedido_de_providencia_205.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3669/pedido_de_providencia_206.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3670/pedido_de_providencia_207.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3671/pedido_de_providencia_208.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3681/pedido_de_providencias_209.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3682/pedido_de_providencia_210.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3683/pedido_de_providencia_211.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/pedido_de_providencia_212.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/pedido_de_providencia_213.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/pedido_de_providencia_214.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/pedido_de_providencia_215.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/pedido_de_providencia_216.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/pedido_de_providencia_217.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/pedido_de_providencia_218.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/pedido_de_providencia_219.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3744/pedido_de_providencia_220.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/pedido_de_providencia_221.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/pedido_de_providencia_222.2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/pedido_de_providencia_223.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/pedido_de_providencia_224.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/pedido_de_providencia_225.2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/pedido_de_providencia_226.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/pedido_de_providencia_227.2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/pedido_de_providencia_228.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_229.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3773/pedido_de_povidencia_230.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3774/pedido_de_povidencia_231.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/pedido_de_povidencia_232.2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_povidencia_233.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/pedido_de_povidencia_234.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/pedido_de_povidencia_235.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/pedido_de_povidencia_236.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/pedido_de_povidencia_237.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/pedido_de_povidencia_238.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_povidencia_239.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/pedido_de_providencia_240.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_providencia_241.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/pedido_de_providencia_244.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_245.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_246.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_247.2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_248.2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_249.2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/pedido_de_providencia_250.2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_251.2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/pedido_de_providencia_252.2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_253.2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/pedido_de_providencia_254.2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/pedido_de_providencia_255.2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_256.2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_257.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/pedido_de_providencia_258.2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_259.2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_260.2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/pedido_de_providencia_261.2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/pedido_de_providencia_262.2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/pedido_de_providencia_263.2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/pedido_de_providencia_264.2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_265.2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/pedido_de_providencia_265.2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/pedido_de_providencia_267.2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/pedido_de_providencia_268.2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/pedido_de_providencia_269.2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_270.2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_decreto_legislativo_no_00.2025_contas_anuais_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_001.2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2929/projeto_de_lei_002.2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2932/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2933/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2934/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2935/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_012.2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_013.2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_014.2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_015.2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_016.2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2969/projeto_de_lei_017.2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2970/projeto_de_lei_018.2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2971/projeto_de_lei_019.2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_021.2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3016/projeto_de_lei_022.2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_023.2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_024.2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3019/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3020/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3021/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3022/projeto_de_lei_028.2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_lei_029.2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_032.2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3027/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_034.2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_038.2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3033/projeto_de_lei_039.2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3034/projeto_de_lei_040.2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_043.2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3096/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_048.2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3101/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3102/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3103/projeto_de_lei_051.2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3104/projeto_de_lei_052.2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3105/projeto_de_lei_053.2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3106/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3107/projeto_de_lei_055.2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3108/projeto_de_lei_056.2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3109/projeto_de_lei_057.2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3110/projeto_de_lei_058.2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei_059.2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3112/projeto_de_lei_060.2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3113/projeto_de_lei_061.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3114/projeto_de_lei_062.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3115/projeto_de_lei_063.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3116/projeto_de_lei_064.2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_065.2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_066.2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_067.2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_lei_068.2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_069.2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3146/projeto_de_lei_070.2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_071.2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_072.2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_073.2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_074.2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3183/projeto_de_lei_075.2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_076.2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_077.2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3186/projeto_de_lei_078.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3187/projeto_de_lei_079.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_080.2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_081.2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3190/projeto_de_lei_082.2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3191/projeto_de_lei_083.2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_084.2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_executivo_085.2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_lei_executivo_086.2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_executivo_087.2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_executivo_088.25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_089.2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_lei_090.2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_lei_091.2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3245/projeto_de_lei_092.2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3246/projeto_de_lei_093.2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3247/projeto_de_lei_094.2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei_095.2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_096.2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto_de_lei_executivo_97.2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_098.2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3290/projeto_de_lei_099.2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3307/projeto_de_lei_101.2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_102.2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_lei_103.2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_lei_104.2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_lei_105.2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_106.2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3313/projeto_de_lei_107.2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_lei_108.2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_109.2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_110.2025_2.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_111.2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3342/projeto_de_lei_112.2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_113.2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_114.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3371/projeto_de_lei_exevutivo115.2025_urgencia.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3372/projeto_de_lei_executivo116.2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3387/projeto_de_lei_executivo117.2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3388/projeto_de_lei_executivo118.2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_executivo119.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_executivo120.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_121.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_122.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_123.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_124.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_125.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3460/projeto_de_lei_126.2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3461/projeto_de_lei_exec_127.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3462/projeto_de_lei_exec._128.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3480/projeto_de_lei_129.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3482/projeto_de_lei_130.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3488/projeto_de_lei_131.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3489/projeto_de_lei_132.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_133.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_134.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_135.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3498/projeto_de_lei_136.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3530/projeto_de_lei_exec._137.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3568/projero_de_lei_ex_138.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_ex_139.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_ex_140.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_lei_ex_141.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3580/projeto_de_lei_exec._142.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_exec._143.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_exec._144.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3593/pl_poder_executivo_145.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3594/pl_poder_executivo_146.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3595/pl_poder_executivo_147.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3596/pl_poder_executivo_148.2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3605/projeto_de_lei_executivo149.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_executivo150.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_executivo151.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_lei_executivo153.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_lei_executivo154.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_executivo_155.2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_exec._156.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_exec._157.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_exec._158.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_exec._159.2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_exec._160.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_lei_exec_161.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_lei_exec_162.2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_163.2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3667/pl164_2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_exec._165.2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_exec._166.2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3686/projeto_de_lei_exec.167.2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_168.2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_169.2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_exec._170.2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_exec._171.2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/projeto_de_lei_exec.172.2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/projeto_de_lei_exec.173.2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_exec._174.2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_exec._175.2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_exec._176.2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_exec._177.2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_exec.178.2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_exec_179.2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_exec_180.2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_lei_exec._181.2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_exec_182.2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_exec.183.2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_exec._184.2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/projeto_de_lei_exec._185.2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_exec._186.2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_exec._187.2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/projeto_de_lei__exec._188.2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_executivo_189.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_exec._190.2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2939/projeto_de_lei_do_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_do_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_do_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2942/projeto_de_lei_do_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3044/projeto_de_lei_legislativo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3045/projeto_de_lei_legislativo_009.2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3046/projeto_de_lei_legislativo_010.2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3270/projeto_de_lei_legislativo_011.2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3271/projeto_de_lei_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_lei_legislativo_014.2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_lei_legislativo_015.2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3346/projeto_de_lei_legislastivo_016.2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_017.2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_legislativo_018.2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei_legislativo_019.2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_legislativo__020.2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_legislativo_021.2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3380/projeto_de_lei_legislativo_023.2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3381/projeto_de_lei_legislativo_024.2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3382/projeto_de_lei_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_legislativo_026.2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3386/projeto_de_lei_legislativo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3390/projeto_de_lei_028.2025-1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3391/projeto_de_lei_legis._029.2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3392/projeto_de_lei_legislativo_030.2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_legislativo_31.25.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_legis._032.2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_legis._033.2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_legislativo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3481/projeto_de_lei_leg._036.2025_ipe.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3469/projeto_de_lei_legis._037.2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3470/projeto_de_lei_legis._038.2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3531/projeto_de_lei_legislativo_039.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_lei_legis._040.2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_lei_legislativo_041.2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_legislativo_042.2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_legislativo_043.2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3583/projeto_de_lei_legis._044.2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_legislativo_045.2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_legis._046.2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_legislativo_047.2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3673/pl_legislativo_048.2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_legislativo_049.2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_leg._050.2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_legislativo_051.2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_leg._052.2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_leg._053.2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_55.2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/proj._de_lei_legislativo_056.2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_57.2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_58.2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_059.2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2943/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3151/projeto_de_resolucao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_resolucao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_resolucao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3294/projeto_de_resolucao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_resolucao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_resolucao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3463/projeto_de_resolucao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_resolucao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_resolucao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_resolucao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_resolucao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_resolucao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2945/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_004.2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_005.2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_006.2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2973/requerimento_007.2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_008.2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_009.2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_010.2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3071/requerimento_016.2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3123/requerimento_daer_017.2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3124/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3125/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3152/requerimento_021.2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_022.2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3231/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_030.2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_031.2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3260/requerimento_032.2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_033.2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_036.2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_037.2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_038.2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_039.2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_votado_040.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3318/requerimento_votado_041.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_042.2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_no_044.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3352/requerimento_no_045.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_046.2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_047.2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_048.2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento_049.205.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_050.2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_051.2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_052.2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_053.2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_052.2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_055.2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_056.2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_057.2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_058.2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_votado_059.2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3494/requerimento_votado_060.2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_votado_061.2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_votado_062.2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_votado_063.2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimento_65-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_066.2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_068-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_069.2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_070.2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_071.2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_072.2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_073.2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3614/requerimento_votado_074.2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_075.2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_076.2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_077.2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_078.2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_079.2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_080.2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_081.2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_082.2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3655/requerimento_083.2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_084.2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_085.202501980120250808083024.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_87.2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_088.2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_089.2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_090.2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_091.2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_092.2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_093.2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_094.2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_095.2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_096.2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_097.2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_daer_votado_no_098.2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_099.2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/requerimento_100.2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_101.2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_102.2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_103.2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/requerimento_104.2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_105.2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_106.2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/requerimento_107.2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_108.2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_109.2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_110.2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_111.2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_112.2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/requerimento_113.2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_114.2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_115.2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_116.2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/requerimento_117.2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_118.2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_119.2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_120.2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_121.2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/requerimento_122.2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_123.2025.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_124.2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_125.2025.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_126.2025.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_127.2025_2.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_128.2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/requerimento_129.2025.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_130.2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_131.2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_132.2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_133.2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_135.2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_135.2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_136.2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_137.2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_138.2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_139.2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2962/resolucao_001.2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2963/resolucao_002.2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3198/processo_de_veto_088.2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3199/processo_de_veto_089.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3072/indicacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3126/indicao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3127/indicao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3128/indicao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3129/indicao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3130/indicao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_024.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_026.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_028.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_029.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_030.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_031.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_032.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_033.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_034.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_036.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3193/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3203/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_039.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_040.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3206/indicacao_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_042.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_043.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_044.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_048.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_049.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_052.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_054.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_055.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_056.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_057.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_058.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_059.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_060.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_061.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_062.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_063.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_064.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_065.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_066.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_067.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_068.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_069.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_070.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_071.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_072.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_073.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_074.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_075.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_076.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3375/indicacao_077.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3376/indicacao_078.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_079.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_080.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_081.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_082.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_084.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_084.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_085.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_086.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_087.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_088.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_089.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_090.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3428/indicacao_091.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3429/indicacao_092.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_093.205.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_094.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_095.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_096.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_097.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_098.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_099.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_103.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3501/idicacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3518/indicacao_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3534/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_118.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_119.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3556/indicacao_120.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_121.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3558/indicacao_122.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_123.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_124.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_125.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_126.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_127.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_128.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_129.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_130.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_131.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_132.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_133.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_134.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_135.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_136.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3632/indicacao_137.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3633/indicacao_138.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_139.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_140.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3658/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_142.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3663/indicacao_143.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_144.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_145.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3679/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_150.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_151.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_152.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_153.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_154.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_155.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_156.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_157.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_158.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_159.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_160.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_161.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_162.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_163.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_164.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_165.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_166.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_167.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_168.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_169.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_170.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_171.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_172.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_173.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_174.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_175.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_176.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_177.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/indicacao_178.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_179.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_180.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_181.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_182.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_183.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_184.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_185.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_186.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_187.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_188.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_189.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_190.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_191.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_192.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_193.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_194.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_195.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_196.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_197.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_198.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_199.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_200.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_201.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_202.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_203.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_204.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_205.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_206.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_207.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_208.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_209.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_210.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_211.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_212.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2961/pedido_de_informacao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_informacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2988/pedido_de_informacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_informacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_informacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_informacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3007/pedido_de_informacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3008/pedido_de_informacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3009/pedido_de_informacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_informacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3048/pedido_de_informacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3049/pedido_de_informacao_015.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3050/pedido_de_informacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3078/pedido_de_informacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3079/pedido_de_informacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3080/pedido_de_informacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3081/pedido_de_informacao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3082/pedido_de_informacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3083/pedido_de_informacao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3084/pedido_de_informacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3131/pedido_de_informacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3132/pedido_de_informacao_028.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3133/pedido_de_informacao_029.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3134/pedido_de_informacao_030.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3135/pedido_de_informacao_031.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3136/pedido_de_informacao_032.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_informacao_033.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_informacao_034.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_informacao_035.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_informacao_036.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_informacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_informacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_informacao_039.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3207/pedido_de_informacao_040.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3208/pedido_de_informacao_041.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3229/pedido_de_informacao_042.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3238/pedido_de_informacao_043.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3239/pedido_de_informacao_044.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3240/pedido_de_informacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3267/pedido_de_informacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3268/pedido_de_informacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3283/pedido_de_informacao_048.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3284/pedido_de_informacao_049.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3285/pedido_de_informacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3286/pedido_de_informacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3299/pedido_de_informacao_052.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3300/pedido_de_informacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3301/pedido_de_informacao_054.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3362/pedido_de_informacao_055.2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3363/pedido_de_informacao_056.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3364/pedido_de_informacao_057.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3365/pedido_de_informacao_058.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3397/pedido_de_informacao_059.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3435/pedido_de_informacao_060.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3455/pedido_de_informacao_061.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3466/pedido_de_informacao_062.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3465/pedido_de_informacao_063.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3486/pedido_de_informacao_064.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3504/pedido_de_informacao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3505/pedido_de_informacao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3506/pedido_de_informacao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3507/pedido_de_informacao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3519/pedido_de_informacao_069.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3520/pedido_de_informacao_070.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3521/pedido_de_informacao_071.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3522/pedido_de_informacao_072.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3589/pedido_de_informacao_073.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3590/pedido_de_informacao_074.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3600/pedido_de_informacao_075.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3620/pedido_de_informacao_076.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3637/pedido_de_informacao_077.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3638/pedido_de_informacao_078.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3641/pedido_de_informacao_080.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3659/pedido_de_informacao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3660/pedido_de_informacao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3661/pedido_de_informacao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3691/pedido_de_informacao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3692/pedido_de_informacao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/pedido_de_informacao_086.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/pedido_de_informacao_087.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/pedido_de_informacao_088.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/pedido_de_informacao_089.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/pedido_de_infomacao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/pedido_de_infomacao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/pedido_de_infomacao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/pedido_de_infomacao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/pedido_de_informacao_094.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_informacao_095.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_informacao_096.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/pedido_de_informacao_097.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_informacao_098.2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_informacao_099.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_informacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_informacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/pedido_de_informacao_102.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_informacao_103.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_informacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3873/pedido_de_informacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/pedido_de_informacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3884/pedido_de_informacao_107.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_informacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_001.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_002.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_003.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2953/pedido_de_providencia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2954/pedido_de_providencia_005.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2955/pedido_de_providencia_006.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2956/pedido_de_providencia_007.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2957/pedido_de_providencia_008.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2958/pedido_de_providencia_009.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2959/pedido_de_providencia_010.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2960/pedido_de_providencia_011.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2978/pedido_de_providencia_012.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2979/pedido_de_providencia_013.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2980/pedido_de_providencia_014.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2982/pedido_de_providencia_015.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_016.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_017.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2985/pedido_de_providencia_018.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2986/pedido_de_providencia_019.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2987/pedido_de_providencia_020.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_021.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_022.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_023.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3001/pedido_de_providencia_024.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3002/pedido_de_providencia_025.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3003/pedido_de_providencia_026.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3004/pedido_de_providencia_027.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3005/pedido_de_providencia_028.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3006/pedido_de_providencia_029.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3057/pedido_de_providencia_031.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_032.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3060/pedido_de_providencia_034.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3061/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_038.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3065/pedido_de_providencia_039.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_040.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3067/pedido_de_providencia_041.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3068/pedido_de_providencia_042.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3069/pedido_de_providencia_043.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_044.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3086/pedido_de_providencia_045.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3087/pedido_de_providencia_046.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3088/pedido_de_providencia_047.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3089/pedido_de_providencia_048.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3090/pedido_de_providencia_049.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3091/pedido_de_providencia_050.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3092/pedido_de_providencia_051.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3093/pedido_de_providencia_052.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3094/pedido_de_providencia_053.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3095/pedido_de_providencia_054.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3120/pedido_de_providencia_055.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3121/pedido_de_providencia_056.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3122/pedido_de_providencia_057.2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_058.2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_059.2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_060.2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_061.2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_062.2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_063.2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_064.2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_065.2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_066.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_067.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_068.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3172/pedido_de_providencia_069.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3173/pedido_de_providencia_070.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3209/pedido_de_providencia_071.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3210/pedido_de_providencia_072.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3212/pedido_de_providencia_073.2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3211/pedido_de_providencia_074.2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3213/pedido_de_providencia_075.2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3219/pedido_de_providencia_076.2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3220/pedido_de_providencia_077.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3221/pedido_de_providencia_078.2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3222/pedido_de_providencia_079.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3223/pedido_de_providencia_080.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3224/pedido_de_providencia_081.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3225/pedido_de_providencia_082.2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3226/pedido_de_providencia_083.2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3227/pedido_de_providencia_084.2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3228/pedido_de_providencia_085.2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3241/pedido_de_providencia_086.2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3242/pedido_de_providencia_087.2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3243/pedido_de_providencia_088.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3254/pedido_de_providencia_089.2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3257/pedido_de_providencia_090.2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3255/pedido_de_providencia_091.2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3256/pedido_de_providencia_092.2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3262/pedido_de_providencia_093.2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3263/pedido_de_providencia_094.2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3264/pedido_de_providencia_095.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3265/pedido_de_providencia_096.2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3266/pedido_de_providencia_097.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3287/pedido_de_providencia_098.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3288/pedido_de_providencia_099.2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3303/pedido_de_providencia_101.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3304/pedido_de_providencia_102.2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3305/pedido_de_providencia_103.2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3326/pedido_de_providencia_104.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3327/pedido_de_providencia_105.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3328/pedido_de_providencia_106.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3329/pedido_de_providencia_107.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3330/pedido_de_providencia_108.2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3331/pedido_de_providencia_109.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3332/pedido_de_providencia_110.2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3333/pedido_de_providencia_111.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3334/pedido_de_providencia_112.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3335/pedido_de_providencia_113.2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3336/pedido_de_providencia_114.2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3337/pedido_de_providencia_115.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3338/pedido_de_providencia_116.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3366/pedido_de_providencia_117.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3367/pedido_de_providencia_118.2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3368/pedido_de_providencia_119.2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3369/pedido_de_providencia_120.2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3370/pedido_de_providencia_121.2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3377/pedido_de_providencia_122.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3378/pedido_de_providencia_123.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3379/pedido_de_providencia_124.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3398/pedido_de_providencia_125.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3399/pedido_de_providencia_126.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3400/pedido_de_providencia_127.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3401/pedido_de_providencia_128.2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3402/pedido_de_providencia_129.2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3403/pedido_de_providencia_130.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3404/pedido_de_providencia_131.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3405/pedido_de_providencia_132.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3417/pedido_de_providencia_133.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3418/pedido_de_providencia_134.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3419/pedido_de_providencia_135.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3420/pedido_de_providencia_136.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3421/pedido_de_providencia_137.2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3422/pedido_de_providencia_138.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3433/pedido_de_providencia_139.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3434/pedido_de_providencia_140.2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3446/pedido_de_providencia_141.2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3447/pedido_de_providencia_142.2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3448/pedido_de_providencia_143.2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3449/pedido_de_providencia_144.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3450/pedido_de_providencia_145.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3451/pedido_de_providencia_146.2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3452/pedido_de_providencia_147.2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3453/pedido_de_providencia_148.2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3454/pedido_de_providencia_149.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3467/pedido_de_providencia_150.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3468/pedido_de_providencia_151.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3487/pedido_de_providencia_152.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3508/pedido_de_informacao_153.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3509/pedido_de_providencia_154.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3510/pedido_de_providencia_155.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3511/pedido_de_providencias_156.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3512/pedido_de_providencia_157.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3513/pedido_de_providencias_158.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3514/pedido_de_providencias_159.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3515/pedido_de_providencia_160.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3523/pedido_de_providencia_161.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3524/pedido_de_providencia_162.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3525/pedido_de_providencia_163.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3526/pedido_de_providencia_164.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3527/pedido_de_providencia_165.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3528/pedido_de_providencia__166.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3529/pedido_de_providencia_167.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3539/pedido_de_providencia_168-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3540/pedido_de_providencia_169-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3541/pedido_de_providencia_170-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3542/pedido_de_providencia_171-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3543/pedido_de_providencia_172-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3544/pedido_de_providencia_173-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3545/pedido_de_providencia_174-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3559/pedido_de_providencia_175.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3560/pedido_de_providencia_176.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3561/pedido_de_providencia_177.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3562/pedido_de_providencia_178.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3563/pedido_de_providencia_180.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3564/pedido_de_providencia_181.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3565/pedido_de_providencia_182.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3566/pedido_de_providencia_183.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3567/pedido_de_providencia_184.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3572/pedido_de_providencia_185.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3573/pedido_de_providencia_186.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3574/pedido_de_providencia_187.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3575/pedido_de_providencia_188.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3576/pedido_de_providencia_189.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3577/pedido_de_providencia_190.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3578/pedido_de_providencia_191.2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3579/pedido_de_providencia_192.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3591/pedido_de_providencia_193.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3592/pedido_de_providencia_194.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3601/pedido_de_providencia_195.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3602/pedido_de_providencia_196.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3603/pedido_de_providencia_197.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3604/pedido_de_providencia_198.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3619/pedido_de_providencia_199.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3621/pedido_de_providencia_200.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3622/pedido_de_providencia_201.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3642/pedido_de_providencia_202.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3643/pedido_de_providencia_203.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3644/pedido_de_providencia_204.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3645/pedido_de_providencia_205.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3669/pedido_de_providencia_206.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3670/pedido_de_providencia_207.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3671/pedido_de_providencia_208.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3681/pedido_de_providencias_209.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3682/pedido_de_providencia_210.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3683/pedido_de_providencia_211.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/pedido_de_providencia_212.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/pedido_de_providencia_213.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/pedido_de_providencia_214.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/pedido_de_providencia_215.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/pedido_de_providencia_216.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/pedido_de_providencia_217.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/pedido_de_providencia_218.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/pedido_de_providencia_219.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3744/pedido_de_providencia_220.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/pedido_de_providencia_221.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/pedido_de_providencia_222.2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/pedido_de_providencia_223.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/pedido_de_providencia_224.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/pedido_de_providencia_225.2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/pedido_de_providencia_226.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/pedido_de_providencia_227.2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/pedido_de_providencia_228.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_229.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3773/pedido_de_povidencia_230.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3774/pedido_de_povidencia_231.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/pedido_de_povidencia_232.2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_povidencia_233.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/pedido_de_povidencia_234.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/pedido_de_povidencia_235.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/pedido_de_povidencia_236.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/pedido_de_povidencia_237.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/pedido_de_povidencia_238.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_povidencia_239.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/pedido_de_providencia_240.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_providencia_241.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/pedido_de_providencia_244.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_245.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_246.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_247.2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_248.2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_249.2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/pedido_de_providencia_250.2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_251.2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/pedido_de_providencia_252.2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_253.2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/pedido_de_providencia_254.2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/pedido_de_providencia_255.2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_256.2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_257.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/pedido_de_providencia_258.2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_259.2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_260.2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/pedido_de_providencia_261.2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/pedido_de_providencia_262.2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/pedido_de_providencia_263.2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/pedido_de_providencia_264.2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_265.2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/pedido_de_providencia_265.2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/pedido_de_providencia_267.2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/pedido_de_providencia_268.2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/pedido_de_providencia_269.2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_270.2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_decreto_legislativo_no_00.2025_contas_anuais_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2928/projeto_de_lei_001.2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2929/projeto_de_lei_002.2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2932/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2933/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2934/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2935/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_012.2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2965/projeto_de_lei_013.2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2966/projeto_de_lei_014.2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2967/projeto_de_lei_015.2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_016.2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2969/projeto_de_lei_017.2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2970/projeto_de_lei_018.2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2971/projeto_de_lei_019.2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_021.2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3016/projeto_de_lei_022.2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_023.2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_024.2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3019/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3020/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3021/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3022/projeto_de_lei_028.2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_lei_029.2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_032.2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3027/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_034.2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_038.2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3033/projeto_de_lei_039.2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3034/projeto_de_lei_040.2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_043.2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3096/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_048.2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3101/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3102/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3103/projeto_de_lei_051.2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3104/projeto_de_lei_052.2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3105/projeto_de_lei_053.2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3106/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3107/projeto_de_lei_055.2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3108/projeto_de_lei_056.2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3109/projeto_de_lei_057.2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3110/projeto_de_lei_058.2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei_059.2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3112/projeto_de_lei_060.2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3113/projeto_de_lei_061.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3114/projeto_de_lei_062.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3115/projeto_de_lei_063.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3116/projeto_de_lei_064.2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_065.2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_066.2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_067.2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_lei_068.2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_069.2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3146/projeto_de_lei_070.2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_071.2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_072.2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3181/projeto_de_lei_073.2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3182/projeto_de_lei_074.2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3183/projeto_de_lei_075.2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_076.2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_077.2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3186/projeto_de_lei_078.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3187/projeto_de_lei_079.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_080.2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_081.2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3190/projeto_de_lei_082.2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3191/projeto_de_lei_083.2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_084.2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_executivo_085.2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_lei_executivo_086.2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_executivo_087.2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_executivo_088.25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_089.2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_lei_090.2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_lei_091.2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3245/projeto_de_lei_092.2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3246/projeto_de_lei_093.2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3247/projeto_de_lei_094.2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3248/projeto_de_lei_095.2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3249/projeto_de_lei_096.2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto_de_lei_executivo_97.2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_098.2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3290/projeto_de_lei_099.2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_lei_100.2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3307/projeto_de_lei_101.2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_102.2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_lei_103.2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_lei_104.2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_lei_105.2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_106.2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3313/projeto_de_lei_107.2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_lei_108.2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_109.2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_110.2025_2.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_111.2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3342/projeto_de_lei_112.2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_113.2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_114.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3371/projeto_de_lei_exevutivo115.2025_urgencia.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3372/projeto_de_lei_executivo116.2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3387/projeto_de_lei_executivo117.2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3388/projeto_de_lei_executivo118.2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_executivo119.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_executivo120.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_121.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_122.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_123.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_124.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_125.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3460/projeto_de_lei_126.2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3461/projeto_de_lei_exec_127.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3462/projeto_de_lei_exec._128.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3480/projeto_de_lei_129.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3482/projeto_de_lei_130.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3488/projeto_de_lei_131.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3489/projeto_de_lei_132.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_133.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_134.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_135.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3498/projeto_de_lei_136.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3530/projeto_de_lei_exec._137.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3568/projero_de_lei_ex_138.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_ex_139.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_ex_140.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_lei_ex_141.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3580/projeto_de_lei_exec._142.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_exec._143.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_exec._144.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3593/pl_poder_executivo_145.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3594/pl_poder_executivo_146.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3595/pl_poder_executivo_147.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3596/pl_poder_executivo_148.2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3605/projeto_de_lei_executivo149.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_executivo150.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_executivo151.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_lei_executivo153.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_lei_executivo154.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_executivo_155.2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_exec._156.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_exec._157.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_exec._158.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_exec._159.2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_exec._160.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_lei_exec_161.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_lei_exec_162.2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_163.2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3667/pl164_2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_exec._165.2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_exec._166.2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3686/projeto_de_lei_exec.167.2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_168.2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_169.2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_exec._170.2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_exec._171.2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/projeto_de_lei_exec.172.2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/projeto_de_lei_exec.173.2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_exec._174.2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_exec._175.2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_exec._176.2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_exec._177.2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_exec.178.2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_exec_179.2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_exec_180.2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_lei_exec._181.2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_exec_182.2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_exec.183.2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_exec._184.2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/projeto_de_lei_exec._185.2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_exec._186.2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_exec._187.2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/projeto_de_lei__exec._188.2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_executivo_189.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_exec._190.2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2939/projeto_de_lei_do_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_do_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_do_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2942/projeto_de_lei_do_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3044/projeto_de_lei_legislativo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3045/projeto_de_lei_legislativo_009.2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3046/projeto_de_lei_legislativo_010.2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3270/projeto_de_lei_legislativo_011.2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3271/projeto_de_lei_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_lei_legislativo_014.2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_lei_legislativo_015.2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3346/projeto_de_lei_legislastivo_016.2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_017.2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_legislativo_018.2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei_legislativo_019.2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_legislativo__020.2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_legislativo_021.2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3384/projeto_de_lei_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3380/projeto_de_lei_legislativo_023.2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3381/projeto_de_lei_legislativo_024.2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3382/projeto_de_lei_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_legislativo_026.2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3386/projeto_de_lei_legislativo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3390/projeto_de_lei_028.2025-1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3391/projeto_de_lei_legis._029.2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3392/projeto_de_lei_legislativo_030.2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3416/projeto_de_lei_legislativo_31.25.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_legis._032.2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_legis._033.2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_legislativo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_035.2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3481/projeto_de_lei_leg._036.2025_ipe.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3469/projeto_de_lei_legis._037.2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3470/projeto_de_lei_legis._038.2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3531/projeto_de_lei_legislativo_039.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_lei_legis._040.2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_lei_legislativo_041.2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_legislativo_042.2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_legislativo_043.2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3583/projeto_de_lei_legis._044.2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_legislativo_045.2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_legis._046.2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_legislativo_047.2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3673/pl_legislativo_048.2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_legislativo_049.2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_leg._050.2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_legislativo_051.2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_leg._052.2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_leg._053.2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_55.2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/proj._de_lei_legislativo_056.2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_57.2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_58.2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_059.2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2943/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3151/projeto_de_resolucao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_resolucao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_resolucao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3294/projeto_de_resolucao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_resolucao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_resolucao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3463/projeto_de_resolucao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_resolucao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_resolucao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_resolucao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_resolucao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_resolucao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2945/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_004.2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_005.2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_006.2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2973/requerimento_007.2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_008.2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_009.2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_010.2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3071/requerimento_016.2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3123/requerimento_daer_017.2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3124/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3125/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3152/requerimento_021.2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_022.2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3200/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3202/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3231/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_030.2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_031.2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3260/requerimento_032.2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3269/requerimento_033.2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_036.2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3277/requerimento_037.2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_038.2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3279/requerimento_039.2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3317/requerimento_votado_040.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3318/requerimento_votado_041.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_042.2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3351/requerimento_no_044.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3352/requerimento_no_045.2025_votado.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3353/requerimento_046.2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3408/requerimento_047.2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3409/requerimento_048.2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3424/requerimento_049.205.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3425/requerimento_050.2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3436/requerimento_051.2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_052.2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_053.2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3441/requerimento_052.2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_055.2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3478/requerimento_056.2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3479/requerimento_057.2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_058.2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3493/requerimento_votado_059.2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3494/requerimento_votado_060.2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_votado_061.2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_votado_062.2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_votado_063.2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3500/requerimento_65-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_066.2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_068-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_069.2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3547/requerimento_070.2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_071.2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_072.2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_073.2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3614/requerimento_votado_074.2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3612/requerimento_075.2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_076.2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_077.2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_078.2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3651/requerimento_079.2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3652/requerimento_080.2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3653/requerimento_081.2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3654/requerimento_082.2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3655/requerimento_083.2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_084.2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_085.202501980120250808083024.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_87.2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_088.2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_089.2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/requerimento_090.2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_091.2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_092.2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/requerimento_093.2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_094.2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_095.2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_096.2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_097.2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_daer_votado_no_098.2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_099.2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/requerimento_100.2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_101.2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_102.2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_103.2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/requerimento_104.2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_105.2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_106.2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/requerimento_107.2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_108.2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_109.2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_110.2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_111.2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_112.2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/requerimento_113.2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_114.2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_115.2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_116.2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/requerimento_117.2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_118.2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_119.2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_120.2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_121.2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/requerimento_122.2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_123.2025.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_124.2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_125.2025.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_126.2025.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_127.2025_2.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_128.2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/requerimento_129.2025.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_130.2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_131.2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_132.2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_133.2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_135.2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_135.2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_136.2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_137.2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_138.2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_139.2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2962/resolucao_001.2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/2963/resolucao_002.2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3198/processo_de_veto_088.2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mostardas.rs.leg.br/media/sapl/public/materialegislativa/2025/3199/processo_de_veto_089.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H993"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>